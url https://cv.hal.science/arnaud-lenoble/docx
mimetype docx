--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -150,9057 +150,9066 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (116)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recent history of an insular bat population reveals an environmental disequilibrium and conservation concerns</w:t>
+                <w:t xml:space="preserve">Aterian shell beads from the coastal site of El Mnasra Cave (Rabat-Témara, Morocco): Specificities of the north African MSA personal ornaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+                <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Picard</w:t>
+                <w:t xml:space="preserve">Matthieu Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cochard</w:t>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Conche</w:t>
+                <w:t xml:space="preserve">Manon Bondetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lidour</w:t>
+                <w:t xml:space="preserve">Eslem Ben Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novitates Caribaea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (23), pp.22-50. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (3), pp.e0338785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33800/nc.vi23.346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0338785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04679775v1</w:t>
+                <w:t xml:space="preserve">hal-05587315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomic analysis of a Caribbean subfossil herpetofaunal bone assemblage (Marie Galante Island, Lesser Antilles)</w:t>
+                <w:t xml:space="preserve">The recent history of an insular bat population reveals an environmental disequilibrium and conservation concerns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Sayah</w:t>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Conche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lidour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/cr-palevol2023v22a24⟩</w:t>
+              <w:t xml:space="preserve">Novitates Caribaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (23), pp.22-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33800/nc.vi23.346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193840v1</w:t>
+                <w:t xml:space="preserve">halshs-04679775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird communities from the Guadeloupe islands over the last 30,000 yrs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Taphonomic analysis of a Caribbean subfossil herpetofaunal bone assemblage (Marie Galante Island, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (24), pp.497-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2023v22a24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.18254⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04261993v1</w:t>
+                <w:t xml:space="preserve">hal-04193840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgressing the limits of palaeoenvironmental data for Southeast Asian Pleistocene faunal assemblages: A critical review to go further</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bird communities from the Guadeloupe islands over the last 30,000 yrs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 109 (4), pp.102657. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (3), pp.161-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2023.102657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.18254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485015v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04261993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of yardangs in the Dakhla region (Southern Morocco)</w:t>
+                <w:t xml:space="preserve">Transgressing the limits of palaeoenvironmental data for Southeast Asian Pleistocene faunal assemblages: A critical review to go further</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Chahid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Boudad</w:t>
+                <w:t xml:space="preserve">Chinnawut Winayalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïcha Oujaa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Scientifique Rabat section Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109 (4), pp.102657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2023.102657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04069885v1</w:t>
+                <w:t xml:space="preserve">hal-04485015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Barthélemy – Cavités naturelles. Prospection thématique (2012)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">First identification of yardangs in the Dakhla region (Southern Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Oujaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.116460</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Scientifique Rabat section Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, pp.15-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382657v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04069885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte Blanchard 2. Sondage (2011)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Saint-Barthélemy – Cavités naturelles. Prospection thématique (2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.116621</w:t>
+              <w:t xml:space="preserve">, 2022, pp.116460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028230v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the Grenada Hook-billed Kite (Chondrohierax uncinatus mirus) diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cavités naturelles de Guadeloupe : aspects géologiques, fauniques et archéologiques. Projet collectif de recherche (2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Serrand</w:t>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Caribbean Ornithology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55431/jco.2022.35.90-95⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03843349v1</w:t>
+                <w:t xml:space="preserve">hal-04028123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Moroccan coastline between Kenitra and Skhirat from the Middle Pleistocene to the Present</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Saint-François - Abri de l'Anse à la Gourde. Sondage (2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyne Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yodrick Franel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Hors-série, pp.195-207</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.118019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04295321v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faune des cavités (phase 2) : Grande-Terre, Marie-Galante. Prospection thématique (2009)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cavités naturelles de Guadeloupe : aspects géologiques, fauniques et archéologiques. Projet Collectif de Recherche (2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.116880</w:t>
+              <w:t xml:space="preserve">, 2022, Espace Caraïbes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028182v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavités naturelles de Guadeloupe : aspects géologiques, fauniques et archéologiques. Projet collectif de recherche (2011)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An improved chronology for the Middle Stone Age at El Mnasra cave, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eslem Ben Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.e0261282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0261282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028137v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capesterre-de-Marie-Galante – Grotte du Morne Rita. Fouille programmée (2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+                <w:t xml:space="preserve">The Moroccan coastline between Kenitra and Skhirat from the Middle Pleistocene to the Present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Bailon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Grouard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aïcha Oujaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors-série, pp.195-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004197v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04295321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavités naturelles de Guadeloupe : aspects géologiques, fauniques et archéologiques. Projet collectif de recherche (2012)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cavités naturelles de Guadeloupe : aspects géologiques, fauniques et archéologiques. Projet collectif de recherche (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028123v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-François - Abri de l'Anse à la Gourde. Sondage (2010)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Faune des cavités (phase 2) : Grande-Terre, Marie-Galante. Prospection thématique (2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.118019</w:t>
+              <w:t xml:space="preserve">, 2022, pp.116880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028023v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavités naturelles de Guadeloupe : aspects géologiques, fauniques et archéologiques. Projet Collectif de Recherche (2010)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Capesterre-de-Marie-Galante – Grotte du Morne Rita. Fouille programmée (2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Espace Caraïbes</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028156v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved chronology for the Middle Stone Age at El Mnasra cave, Morocco</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Variability of the Grenada Hook-billed Kite (Chondrohierax uncinatus mirus) diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Serrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0261282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Caribbean Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, pp.90-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55431/jco.2022.35.90-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568503v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03843349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a Late Holocene giant barn owl (Aves: Strigiformes: Tytonidae) in Guadeloupe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte Blanchard 2. Sondage (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Caribbean Ornithology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.116621</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03674617v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte du Morne Rita. Sondage (2011)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of a Late Holocene giant barn owl (Aves: Strigiformes: Tytonidae) in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Caribbean Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, pp.40-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55431/jco.2022.35.40-46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024526v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte du Morne Rita. Fouille programmée et relevé d'art rupestre (2013)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte du Morne Rita. Sondage (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027968v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drymaeus elongatus (Férussac, 1821), an extirpated land snail species on Saint Kitts and Tintamarre Islands.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte du Morne Rita. Fouille programmée et relevé d'art rupestre (2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novitates Caribaea</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03358362v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pre-Columbian site of Roseau (Guadeloupe, F. W. I.): intra-site chronological variability of the subsistence strategies in a Late Ceramic archaeological vertebrate assemblage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drymaeus elongatus (Férussac, 1821), an extirpated land snail species on Saint Kitts and Tintamarre Islands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-020-01246-4⟩</w:t>
+              <w:t xml:space="preserve">Novitates Caribaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33800/nc.vi18.270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102150v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03358362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Past and Present Carpometacarpus Morphology in Mimidae: A Multi-Methods Approach to Evidence from the Guadeloupe Islands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The pre-Columbian site of Roseau (Guadeloupe, F. W. I.): intra-site chronological variability of the subsistence strategies in a Late Ceramic archaeological vertebrate assemblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Quaternary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/oq.99⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-020-01246-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03509406v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale reptile extinctions following European colonization of the Guadeloupe Islands</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating Past and Present Carpometacarpus Morphology in Mimidae: A Multi-Methods Approach to Evidence from the Guadeloupe Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Ineich</w:t>
+                <w:t xml:space="preserve">Nicolas Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg2111⟩</w:t>
+              <w:t xml:space="preserve">Open Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/oq.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264827v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la petite mangouste indienne Urva auropunctata (Hodgson, 1836) dans les Antilles: une introduction aux conséquences sociétales et écologiques majeures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lorvelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 56 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/anthropozoologica2021v56a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03150268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteological characters for the identification of Caribbean columbids</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large-scale reptile extinctions following European colonization of the Guadeloupe Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ineich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novitates Caribaea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33800/nc.vi18.269⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg2111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356314v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical and fossil evidence of an extinct endemic species of Leiocephalus (Squamata: Leiocephalidae) from the Guadeloupe Islands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Osteological characters for the identification of Caribbean columbids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4927.3.4⟩</w:t>
+              <w:t xml:space="preserve">Novitates Caribaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.114-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33800/nc.vi18.269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03358473v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the diet of the Lesser Antillean barn owl Tyto insularis (Aves: Strigiformes) in Dominica, Lesser Antilles.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historical and fossil evidence of an extinct endemic species of Leiocephalus (Squamata: Leiocephalidae) from the Guadeloupe Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Journal of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4927 (3), pp.383-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4927.3.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045205v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03358473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic ecology and extirpation chronology of the extinct Lesser Antillean native rodent Antillomys rayi Brace et al. (2015).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confirmation of Polygyra cereolus (Gastropoda: Polygyridae) in Puerto Rico, Greater Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106509⟩</w:t>
+              <w:t xml:space="preserve">Novitates Caribaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (16), pp.159-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33800/nc.vi16.234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923928v1</w:t>
+                <w:t xml:space="preserve">halshs-02906589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial observations of the subfossil of partially extinct fauna from Tintamarre Island (Anguilla Bank, Lesser Antilles)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">New lithostratigraphic and chronostratigraphic data for the fossil human skull-bearing eolianite of Rabat-Kebibat (Morocco).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 31 (4), pp.327-340. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.14352⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 31 (3), pp.249-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.14287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102184v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03150251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmation of Polygyra cereolus (Gastropoda: Polygyridae) in Puerto Rico, Greater Antilles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Initial observations of the subfossil of partially extinct fauna from Tintamarre Island (Anguilla Bank, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chalifour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novitates Caribaea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33800/nc.vi16.234⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.327-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.14352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02906589v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New lithostratigraphic and chronostratigraphic data for the fossil human skull-bearing eolianite of Rabat-Kebibat (Morocco).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+                <w:t xml:space="preserve">Isotopic ecology and extirpation chronology of the extinct Lesser Antillean native rodent Antillomys rayi Brace et al. (2015).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lorvelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lamothe</w:t>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Chakroun</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Cuzange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (3), pp.249-261. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 245, pp.106509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.14287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03150251v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de l’utilisation sépulcrale des cavités naturelles par les populations amérindiennes des Petites Antilles : apports de l’étude archéoanthropologique du site de la grotte des Bambous (Guadeloupe)</w:t>
+                <w:t xml:space="preserve">New insights into the diet of the Lesser Antillean barn owl Tyto insularis (Aves: Strigiformes) in Dominica, Lesser Antilles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Partiot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Caribbean Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107322v1</w:t>
+                <w:t xml:space="preserve">hal-03045205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past distribution of the Burrowing Owl (Athene cunicularia) in the Lesser Antilles: New evidence from Saint Martin and Guadeloupe (F.W.I.)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La question de l’utilisation sépulcrale des cavités naturelles par les populations amérindiennes des Petites Antilles : apports de l’étude archéoanthropologique du site de la grotte des Bambous (Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Partiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1676/19-00135⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (3-4), pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2020-0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03355343v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal demography of different black rat (Rattus rattus) populations under contrasting natural habitats in Guadeloupe (Lesser Antilles, Caribbean)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Past distribution of the Burrowing Owl (Athene cunicularia) in the Lesser Antilles: New evidence from Saint Martin and Guadeloupe (F.W.I.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13364-020-00523-w⟩</w:t>
+              <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132 (4), pp.868-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1676/19-00135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986612v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Abri Casserole (Dordogne, France): Reassessing the 14C Chronology of a Key Upper Paleolithic Sequence in Southwestern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Aubry</w:t>
+                <w:t xml:space="preserve">Seasonal demography of different black rat (Rattus rattus) populations under contrasting natural habitats in Guadeloupe (Lesser Antilles, Caribbean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lorvelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+                <w:t xml:space="preserve">Benoît Pisanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/RDC.2020.50⟩</w:t>
+              <w:t xml:space="preserve">Mammal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (4), pp.793-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13364-020-00523-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895100v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle station de Laevaricella guadeloupensis (L. Pfeiffer, 1856), une espèce endémique rare de Guadeloupe (Mollusca, Gastropoda)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Abri Casserole (Dordogne, France): Reassessing the 14C Chronology of a Key Upper Paleolithic Sequence in Southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (5), pp.1237-1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2020.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02429387v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating, stratigraphy and taphonomy of the Pleistocene site of Ban Fa Suai II (Northern Thailand): Contributions to the study of paleobiodiversity in Southeast Asia</w:t>
+                <w:t xml:space="preserve">Nouvelle station de Laevaricella guadeloupensis (L. Pfeiffer, 1856), une espèce endémique rare de Guadeloupe (Mollusca, Gastropoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.11-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977603v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle archéo-séquence pour le Magdalénien en Corrèze. Focus sur le Magdalénien moyen ancien de la grotte Bouyssonie (Brive-la-Gaillarde, Corrèze, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The past and future of the University of Bordeaux’s bird skeleton reference collection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alauda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Actes du 10th International Meeting of European Curators, 17-19 oct. 2017, Paris, 87 (3), pp. 83-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971440v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The past and future of the University of Bordeaux’s bird skeleton reference collection.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle archéo-séquence pour le Magdalénien en Corrèze. Focus sur le Magdalénien moyen ancien de la grotte Bouyssonie (Brive-la-Gaillarde, Corrèze, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alauda</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.204-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.4676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317618v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the chronological framework for Laugerie-Haute Ouest (Dordogne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Verpoorte</w:t>
+                <w:t xml:space="preserve">Dating, stratigraphy and taphonomy of the Pleistocene site of Ban Fa Suai II (Northern Thailand): Contributions to the study of paleobiodiversity in Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cosgrove</w:t>
+                <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Wood</w:t>
+                <w:t xml:space="preserve">Lenoble Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Petchey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+                <w:t xml:space="preserve">Kevin Burdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23, pp.574-582. </w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.275-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-02409333v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Past Occurrence of the Guadeloupe Big-Eyed Bat Chiroderma improvisum Baker and Genoways, 1976 on Marie-Galante (French West Indies) with comments on Bat Remains from Pre-Columbian Sites in the Eastern Caribbean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Improving the chronological framework for Laugerie-Haute Ouest (Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Verpoorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cosgrove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Petchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Chiropterologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3161/15081109ACC2019.21.2.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.574-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02500872v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanchard Cave 2: A historical period Audubon's shearwater (Puffinus lherminieri) nesting site in Marie-Galante (Guadeloupe islands, FWI)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Past Occurrence of the Guadeloupe Big-Eyed Bat Chiroderma improvisum Baker and Genoways, 1976 on Marie-Galante (French West Indies) with comments on Bat Remains from Pre-Columbian Sites in the Eastern Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.11.004⟩</w:t>
+              <w:t xml:space="preserve">Acta Chiropterologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (2), pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3161/15081109ACC2019.21.2.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347470v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02500872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past occurrence of the rare landsnail Amphibulima patula (Bruguière, 1789) in Guadeloupe (Mollusca; Amphibulimidae).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Blanchard Cave 2: A historical period Audubon's shearwater (Puffinus lherminieri) nesting site in Marie-Galante (Guadeloupe islands, FWI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Serrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.8819⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.250-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02409421v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redécouverte d’Amphibulima patula (Bruguière, 1789) à Marie-galante –Gastropoda, Amphibulimidae).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Past occurrence of the rare landsnail Amphibulima patula (Bruguière, 1789) in Guadeloupe (Mollusca; Amphibulimidae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Serrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Conchyliologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (2), pp.95-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02409365v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Gecko Species from Lesser Antillean Paleontological Assemblages: Intraspecific Osteological Variation within and Interspecific Osteological Differences between Thecadactylus rapicauda (Houttuyn, 1782) (Phyllodactylidae) and Hemidactylus mabouia (Moreau de Jonnès, 1818) (Gekkonidae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Redécouverte d’Amphibulima patula (Bruguière, 1789) à Marie-galante –Gastropoda, Amphibulimidae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of herpetology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Folia Conchyliologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.31-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02409437v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pleistocene of Rabat (Morocco): Mollusks, Coastal Environments and Human Behavior</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Identifying Gecko Species from Lesser Antillean Paleontological Assemblages: Intraspecific Osteological Variation within and Interspecific Osteological Differences between Thecadactylus rapicauda (Houttuyn, 1782) (Phyllodactylidae) and Hemidactylus mabouia (Moreau de Jonnès, 1818) (Gekkonidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Daza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Archaeological Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10437-017-9279-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of herpetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (3), pp.313-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1670/17-093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907130v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual dimorphism in the pelvis of Antillean fruit-eating bat (Brachyphylla cavernarum) and its application to a fossil accumulation from the Lesser Antilles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Pleistocene of Rabat (Morocco): Mollusks, Coastal Environments and Human Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">African Archaeological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (4), pp.493 - 510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10437-017-9279-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2017.06.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01714579v1</w:t>
+                <w:t xml:space="preserve">hal-01907130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-resolution temporal record of environmental changes in the Eastern Caribbean (Guadeloupe) from 40 to 10 ka BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malaizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 155, pp.198-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paleo-rivages des formations littorales atlantiques du pléistocène moyen-supérieur de Rabat-Témara (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121, pp.122-132. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2017.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03149840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles datations radiocarbone du Magdalénien de la Chaire-à-Calvin (Mouthiers-sur-Boëme, charente)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sexual dimorphism in the pelvis of Antillean fruit-eating bat (Brachyphylla cavernarum) and its application to a fossil accumulation from the Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rao.3614⟩</w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (4), pp.311 - 318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383475v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01714579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de formation du site d’Isturitz. Implications archéologiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nouvelles datations radiocarbone du Magdalénien de la Chaire-à-Calvin (Mouthiers-sur-Boëme, charente)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Deviese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.3138⟩</w:t>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34, pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rao.3614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03149852v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for historical human-induced extinctions of vertebrate species on La Désirade (French West Indies)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processus de formation du site d’Isturitz. Implications archéologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.235-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.3138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2015.11.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01729635v1</w:t>
+                <w:t xml:space="preserve">halshs-03149852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between the northern and southern regions of Western Europe: The Acheulean site of La Grande Vallée (Colombiers, Vienne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Hérisson</w:t>
+                <w:t xml:space="preserve">Enregistrements sédimentaires d'événements de haute énergie, exemples de la Côte Atlantique de Rabat-Skhirat (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Airvaux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.100⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (2), pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.7543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01793372v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrements sédimentaires d'événements de haute énergie, exemples de la Côte Atlantique de Rabat-Skhirat (Maroc)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Between the northern and southern regions of Western Europe: The Acheulean site of La Grande Vallée (Colombiers, Vienne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Airvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Larbi Boudad</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (2), pp.157-171. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 411, pp.108 - 131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.7543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842566v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “New data on Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies): Insular faunal turnover and human impact” [Quat. Sci. Rev. 128 (2015) 127–137]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Bochaton</w:t>
+                <w:t xml:space="preserve">Evidence for historical human-induced extinctions of vertebrate species on La Désirade (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lenoble</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 132, pp.213-214. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (01), pp.54 - 65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04016293v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Database of pleistocene periglacial featuresin France: description of the online version</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le Moule, Grotte des Bambous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015, pp.33-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346049v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Moule, Grotte des Bambous</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nouvelles données morpho-stratigraphiques et géochronologiques sur le cordon littoral externe (SIM 5-c) de Rabat−Témara, Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah El Hmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.253-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842925v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données morpho-stratigraphiques et géochronologiques sur le cordon littoral externe (SIM 5-c) de Rabat−Témara, Maroc</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Database of pleistocene periglacial featuresin France: description of the online version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11419⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 27/4, pp.329-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.7717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01842565v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary changes in bat palaeobiodiversity and palaeobiogeography under climatic and anthropogenic pressure: new insights from Marie-Galante, Lesser Antilles.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+                <w:t xml:space="preserve">Corrigendum to “New data on Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies): Insular faunal turnover and human impact” [Quat. Sci. Rev. 128 (2015) 127–137]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 143, pp.150-174. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 132, pp.213-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.05.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01333575v1</w:t>
+                <w:t xml:space="preserve">halshs-04016293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet of the Lesser Antillean barn owl Tyto insularis (Aves: Strigiformes) in Dominica, Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Journal of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (1), pp.91 - 100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18475/cjos.v49i1.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01730850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Late Quaternary changes in bat palaeobiodiversity and palaeobiogeography under climatic and anthropogenic pressure: new insights from Marie-Galante, Lesser Antilles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143, pp.150-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842944v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying fossil rabbit warrens: insights from a taphonomical analysis of a modern warren</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koren Abanozian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bilan scientifique de la région Aquitaine 2016, pp.80-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.10.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01397535v1</w:t>
+                <w:t xml:space="preserve">hal-01842944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3.3-million-year-old stone tools from Lomekwi 3, West Turkana, Kenya</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jason E Lewis</w:t>
+                <w:t xml:space="preserve">Identifying fossil rabbit warrens: insights from a taphonomical analysis of a modern warren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig S Feibel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Prat</w:t>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature14464⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.331-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379924v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Violet Macaw (Anodorhynchus purpurascens Rothschild, 1905) did not exist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3.3-million-year-old stone tools from Lomekwi 3, West Turkana, Kenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason E Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig S Feibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Lepre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Caribbean Ornithology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 521 (7552), pp.310-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature14464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842621v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental archaeology in a mid-latitude periglacial context: insight into site formation and taphonomic processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New data for Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies) : insular faunal turnover and human impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128, pp.127-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2015.02.039⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01763070v1</w:t>
+                <w:t xml:space="preserve">hal-01842656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes in stable carbon and nitrogen isotope compositions of bat guano (Guadeloupe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malaizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 440, pp.524-532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data for Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies) : insular faunal turnover and human impact</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental archaeology in a mid-latitude periglacial context: insight into site formation and taphonomic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.283 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2015.02.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842656v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies): Insular faunal turnover and human impact</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Violet Macaw (Anodorhynchus purpurascens Rothschild, 1905) did not exist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Caribbean Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28, pp.17-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02389320v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the former existence of an endemic macaw in Guadeloupe, Lesser Antilles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">New data on Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies): Insular faunal turnover and human impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10336-015-1221-6⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128, pp.127-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01393267v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02389320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil and subfossil herpetofauna from Cadet 2 Cave(Marie-Galante, Guadeloupe Islands, F. W. I.): Evolution of aninsular herpetofauna since the Late Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ineich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (2), pp.101-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2014.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01393283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi archéologique de la fouille paléontologique de la grotte Blanchard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evidence of the former existence of an endemic macaw in Guadeloupe, Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique Région Guadeloupe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156 (4), pp.1061-1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10336-015-1221-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02414686v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01393267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte de l'église - Sainte-Anne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distribution and chronology of Pleistocene permafrost features in France: Database and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique Région Guadeloupe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (3), pp.699-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bor.12025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01079349v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00833781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and chronology of Pleistocene permafrost features in France: Database and first results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grotte de l'église - Sainte-Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan scientifique Région Guadeloupe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bilan scientifique de la Région Guadeloupe 2010, 2010, pp.58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00833781v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01079349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi archéologique des prélèvements pour analyse isotopique de la grotte Cadet 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Suivi archéologique de la fouille paléontologique de la grotte Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique Région Guadeloupe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Bilan scientifique de la région Guadeloupe 2013, 2013, pp.147-148</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02414652v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02414686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation of Lesser Nacked-backed bats by a pair of American kestrels on the Island of Marie-Galante, French West Indies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Suivi archéologique des prélèvements pour analyse isotopique de la grotte Cadet 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Raptor Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan scientifique Région Guadeloupe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bilan scientifique de la région Guadeloupe 2013, 2013, pp.147-148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00984122v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02414652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal insectivory of the Antillean fruit-eating bat (Brachyphylla cavernarum)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Predation of Lesser Nacked-backed bats by a pair of American kestrels on the Island of Marie-Galante, French West Indies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Angin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Royer</w:t>
+                <w:t xml:space="preserve">Teddy Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Journal of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18475/cjos.v48i3.a01⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Raptor Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (1), pp.78-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3356/JRR-13-28.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02501011v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00984122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abri-sous-roche de Pradayrol (Caniac-du-Causse). Campagne (2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
+                <w:t xml:space="preserve">Seasonal insectivory of the Antillean fruit-eating bat (Brachyphylla cavernarum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Turq</w:t>
+                <w:t xml:space="preserve">Baptiste Angin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Caribbean Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (2-3), pp.47-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18475/cjos.v48i3.a01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842979v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02501011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération de sondage de Laugerie-Haute Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cosgrove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9219,424 +9228,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondage de la grotte de l’église, commune de Sainte-Anne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Abri-sous-roche de Pradayrol (Caniac-du-Causse). Campagne (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleta Guadelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2010, pp.1</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2011, pp.127-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842965v1</w:t>
+                <w:t xml:space="preserve">hal-01842979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR Cavités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sondage de la grotte de l’église, commune de Sainte-Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2010, pp.3</w:t>
+              <w:t xml:space="preserve">, 2013, 2010, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842964v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouthiers-sur-Boëme, Chez les Rois.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">PCR Cavités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Poitou-Charentes, Service régional de l'archéologie, Poitiers : Ministère de la Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2010, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842989v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement acheuléen de La Grande Vallée à Colombiers (Vienne) : stratigraphie, processus de formation, datations préliminaires et industries lithiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Airvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23, pp.137-154. </w:t>
@@ -9668,4146 +9677,4271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00925378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle size distribution of lithic assemblages and taphonomy of Palaeolithic sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mouthiers-sur-Boëme, Chez les Rois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Vanhaeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Poitou-Charentes, Service régional de l'archéologie, Poitiers : Ministère de la Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00761416v1</w:t>
+                <w:t xml:space="preserve">hal-01842989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grottes et abris de l'île de Saint-Barthélemy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Particle size distribution of lithic assemblages and taphonomy of Palaeolithic sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M. Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Sorensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spelunca</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (10), pp.3148-3166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.04.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00711153v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00761416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capesterre-de-Marie-Galante - Cénote du Mancenillier (ou grotte du Lagon). Sondage (2011)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Grottes et abris de l'île de Saint-Barthélemy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.116606</w:t>
+              <w:t xml:space="preserve">Spelunca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 126, pp.28-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028264v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00711153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An earlier origin for the Acheulian</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rhonda Quinn</w:t>
+                <w:t xml:space="preserve">Capesterre-de-Marie-Galante - Cénote du Mancenillier (ou grotte du Lagon). Sondage (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.116606</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481777v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An earlier origin for the Acheulian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Lepre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J. Lepre</w:t>
+                <w:t xml:space="preserve">D.V. Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.V. Kent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rhonda L. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 477 (7362), pp.82-85. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature10372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abri de l’Anse à la Gourde, Saint-François</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An earlier origin for the Acheulian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yodrik Franel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Queffelec</w:t>
+                <w:t xml:space="preserve">Christopher Lepre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhonda Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 477 (7362), pp.82-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature10372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842966v1</w:t>
+                <w:t xml:space="preserve">hal-05481777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cave of the Monk (Ban Fa Suai, Chiang Dao wildlife sanctuary, northern Thailand)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abri de l’Anse à la Gourde, Saint-François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyne Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yodrik Franel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">William Jack Rink</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00648888v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of periglacial processes on Palaeolithic sites: The case of sorted patterned grounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bertran</w:t>
+                <w:t xml:space="preserve">The Cave of the Monk (Ban Fa Suai, Chiang Dao wildlife sanctuary, northern Thailand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Klaric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+                <w:t xml:space="preserve">Jeroen Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Masson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William Jack Rink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.1-13. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 220 (1-2), pp.160-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.10.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00439499v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions des niveaux archéologiques en contexte périglaciaire : apport de l'expérience Gavarnie.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The impact of periglacial processes on Palaeolithic sites: The case of sorted patterned grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Klaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00649876v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique sédimentaire et taphonomie des abris sous roche et des porches de grotte en milieu périglaciaire : le programme Gavarnie.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Evolutions des niveaux archéologiques en contexte périglaciaire : apport de l'expérience Gavarnie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Brenet</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Chrzavzez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 118, pp.11-16</w:t>
+              <w:t xml:space="preserve">, 2009, 118, pp.16-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00649877v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00649876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoluminescence dating of a Stillbay-Howiesons Poort sequence at Diepkloof Rock Shelter (Western Cape, South Africa).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (3), pp.730-739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2008.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grotte des Fées (Châtelperron, Allier) ou une interstratification &amp;quot;Châtelperronien-Aurignacien&amp;quot; illusoire. Histoire des fouilles, stratigraphie et datations.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+                <w:t xml:space="preserve">Dynamique sédimentaire et taphonomie des abris sous roche et des porches de grotte en milieu périglaciaire : le programme Gavarnie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Chrzavzez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118, pp.11-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423542v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00649877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de taphonomie archéologique en milieu périglaciaire actuel : le projet Gavarnie.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Like Hobbes' Chimney Birds Paleoanthropology 2008, 65-67.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Zilhão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Boulogne</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Paleoanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008, pp.65-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00400707v1</w:t>
+                <w:t xml:space="preserve">halshs-00453442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Like Hobbes' Chimney Birds Paleoanthropology 2008, 65-67.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Grotte des Fées (Châtelperron): History of Research, Stratigraphy, Dating, and Archaeology of the Châtelperronian Type-Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Zilhão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoanthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 2008, pp.65-67</w:t>
+              <w:t xml:space="preserve">, 2008, pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00453442v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte des Fées (Châtelperron): History of Research, Stratigraphy, Dating, and Archaeology of the Châtelperronian Type-Site</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Etudes de taphonomie archéologique en milieu périglaciaire actuel : le projet Gavarnie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoanthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423544v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00400707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Like Hobbes' Chimney Birds.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">La Grotte des Fées (Châtelperron, Allier) ou une interstratification &amp;quot;Châtelperronien-Aurignacien&amp;quot; illusoire. Histoire des fouilles, stratigraphie et datations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Zilhão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoanthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp.391-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423545v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solifluction-induced modifications of archaeological levels: simulation based on experimental data from a modern periglacial slope and application to French Palaeolithic sites.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Like Hobbes' Chimney Birds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Zilhão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Paleoanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.65-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00400720v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine animal behaviour: neglecting ocean currents can lead us up the wrong track.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Gaspar</w:t>
+                <w:t xml:space="preserve">Solifluction-induced modifications of archaeological levels: simulation based on experimental data from a modern periglacial slope and application to French Palaeolithic sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Georges</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. R. Soc. B.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3623⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (1), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2007.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127359v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00400720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting pachyderm single carcass sites in the African Lower and Early Middle Pleistocene record : A multidisciplinary approach to the site of Nadung?a 4 (Kenya)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.448-465. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaa.2006.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaa.2006.03.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00110608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition granulométrique des assemblages lithiques, application à l'étude taphonomiques des sites paléolithiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Detrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.7-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paleo.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrique d'amas de débitage : données expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 103 (1), pp.33-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bspf.2006.13394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Aurignacian interstratification at the Chatelperronian-type site and implications for the behavioral modernity of Neanderals.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+                <w:t xml:space="preserve">Marine animal behaviour: neglecting ocean currents can lead us up the wrong track.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Texier</w:t>
+                <w:t xml:space="preserve">J.-Y. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ferraroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fossette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0605128103⟩</w:t>
+              <w:t xml:space="preserve">Proc. R. Soc. B.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273 (1602), pp.2697-2702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423514v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site aurignacien de plein-air de Combemenue à Brignac-la-Plaine (Corrèze) : apport de la géoarchéologie et de l'étude de l'industrie lithique à la compréhension des processus taphonomiques.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analysis of Aurignacian interstratification at the Chatelperronian-type site and implications for the behavioral modernity of Neanderals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Zilhão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cretin</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (33), pp.12643-12648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0605128103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paleo.806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423491v1</w:t>
+                <w:t xml:space="preserve">halshs-00423514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A late Neandertal femur from Les Rochers-de-Villeneuve, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Le site aurignacien de plein-air de Combemenue à Brignac-la-Plaine (Corrèze) : apport de la géoarchéologie et de l'étude de l'industrie lithique à la compréhension des processus taphonomiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Serre</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Peressinotto</w:t>
+                <w:t xml:space="preserve">Catherine Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 102 (20), pp.7085-7090. </w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.7-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0502656102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/paleo.806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00432758v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a Stegodon-Ailuropoda assemblage in a cave of northern Thailand (Ban Fa Suai, Chiang Dao)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+                <w:t xml:space="preserve">A late Neandertal femur from Les Rochers-de-Villeneuve, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnoult Seveau</w:t>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Forestier</w:t>
+                <w:t xml:space="preserve">David Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lenoble</w:t>
+                <w:t xml:space="preserve">David Peressinotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 4 (3), pp.255-264. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (20), pp.7085-7090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0502656102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319562v1</w:t>
+                <w:t xml:space="preserve">halshs-00432758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d'un assemblage faunique à Ailuropoda-Stegodon dans une grotte du nord de la Thaïlande (Ban Fa suai, Chiang Dao).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Discovery of a Stegodon-Ailuropoda assemblage in a cave of northern Thailand (Ban Fa Suai, Chiang Dao)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoult Seveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+                <w:t xml:space="preserve">H. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 4 (3), pp.225-264. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.013⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 4 (3), pp.255-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00423513v1</w:t>
+                <w:t xml:space="preserve">hal-00319562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabric of Palaeolithic levels: methods and implications for site formation processes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Découverte d'un assemblage faunique à Ailuropoda-Stegodon dans une grotte du nord de la Thaïlande (Ban Fa suai, Chiang Dao).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoult Seveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2003.09.013⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (3), pp.225-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00649875v1</w:t>
+                <w:t xml:space="preserve">halshs-00423513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la solifluxion sur les niveaux archéologiques : simulation à partir d'une expérience en milieu actif et application à des sites paléolithiques aquitains.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fabric of Palaeolithic levels: methods and implications for site formation processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Detrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (4), pp.457-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2003.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paleo.1255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423490v1</w:t>
+                <w:t xml:space="preserve">halshs-00649875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports du pénétromètre à la connaissance d'un site préhistorique : le cas de l'abri de Diepkloof, Province du Cap, Afrique du Sud.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact de la solifluxion sur les niveaux archéologiques : simulation à partir d'une expérience en milieu actif et application à des sites paléolithiques aquitains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Martinaud</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Detrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15, pp.105-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.1255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00400745v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « lamelle Caminade », un nouvel outil aurignacien ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Apports du pénétromètre à la connaissance d'un site préhistorique : le cas de l'abri de Diepkloof, Province du Cap, Afrique du Sud.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 27, pp.27-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423489v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00400745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabriques des niveaux archéologiques : méthode et premier bilan des apports à l'étude taphonomique des sites paléolithiques.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La « lamelle Caminade », un nouvel outil aurignacien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.1383⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (4), pp.735-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2002.12753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423488v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de formation du site moustérien de Champs-de-Bossuet (Gironde).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fabriques des niveaux archéologiques : méthode et premier bilan des apports à l'étude taphonomique des sites paléolithiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 12, pp.413_421. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/pal.2000.1613⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 14, pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.1383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423487v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de formation du site moustérien de Champs-de-Bossuet (Gironde) / Formation processes of the mousterian site of Champs-de-Bossuet (Gironde, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Processus de formation du site moustérien de Champs-de-Bossuet (Gironde).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illuminada Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12, pp.413_421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pal.2000.1613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de formation du site moustérien de Champs-de-Bossuet (Gironde) / Formation processes of the mousterian site of Champs-de-Bossuet (Gironde, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illuminada Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2000, 12 (1), pp.413-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/pal.2000.1613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13817,5574 +13951,5574 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of St Martin/Sint Marteen caves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay B. Haviser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the International Association for Caribbean Archaeology - IACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Matanzas, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which chronological tools and approaches to (re)define the chronology of the MSA in North West Africa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eslem Ben Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinfeng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Biennial meeting of the Society of Africanist Archaeologists (SAfA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Cayo” Site of Roseau: Ceramic, vertebrate and isotopic analysis of a Guadeloupe Late Ceramic archaeological assemblage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-Examining Self: Caribbean Archaeology in the 21st Century. 28th Congress of the International Association of Caribbean Archaeology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New and the Old: Re-Excavations at Cadet 3 Rockshelter, Marie Galante).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-Examining Self: Caribbean Archaeology in the 21st Century. 28th Congress of the International Association of Caribbean Archaeology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil birds from Guadeloupe islands (F.W.I.): A review of the record and new data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Bird Caribbean Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02412957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléogéographie du littoral atlantique marocain durant le Pléistocène moyen-supérieur. Exemple de Rabat-Témara.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Congress of Pan-African Archaeological Association for Prehistory and Related Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the terrestrial vertebrate diversity of Marie-Galante Island (French West-Indies) during the last 40 000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Palaeontological Congress (IPC5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Palaeontological Association, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02191826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsistance en zone côtière durant le Middle Stone Age en Afrique du Nord : étude préliminaire de l’unité stratigraphique 8 de la grotte d’El Mnasra (Témara, Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">141ème congrès du Comité des travaux historiques et scientifiques CTHS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.112-134, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cths.4566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation des zones côtières de la façade atlantique marocaine par les chasseurs-collecteurs du Middle Stone Age : exemple de la région de Témara au Pléistocène supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Rencontre des Quaternaristes Marocains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Safi, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des communautés de vertébrés indigènes de l’île de Marie-Galante depuis la fin du Pléistocène supérieur : Entre changements climatiques et impacts anthropiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque « Q10 » (AFEQ CNF INQUA -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Habitats, décors pariétaux et sépultures en abri-sous-roche au Gravettien : l'exemple de l'abri Pataud (Les Eyzies-de-Tayac, Dordogne, France) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème Congrès international d’art rupestre - IFRAO 2015 - "Symboles dans le paysage: l’art rupestre et son contexte", Session Grottes et abris ornés à restes humains : deux types d'appropriation spirituelle de l’espace karstique (Feruglio V. et al., dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Cáceres, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock art taphonomy in Lesser Antilles: study of wall weathering and engravings preservation in two preColumbian caves on Marie-Galante Island.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress for Caribbean Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, San Juan, Puerto Rico. pp.634-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISE EN PLACE D’UN RÉFÉRENTIEL SUR UN ACCUMULATEUR DE MOLLUSQUES TERRESTRES TROPICAUX : LE MILAN BEC-EN-CROC Mission à la Grenade (14-18 décembre 2014)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+                <w:t xml:space="preserve">Habitats, Rock Art and Funerary Practices in Rock shelter during the Gravettian: the Case of the Abri Pataud.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution du GDR Taphnea. Aix-en-Provence le 27 Octobre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">XIXth International Rock Art Conference IFRAO 2015. Symbols in the Landscape: Rock Art and its Context. Session 19: Caves and shelters with rock art and human remains: a spiritual appropriation of the karstic space?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095622v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitats, Rock Art and Funerary Practices in Rock shelter during the Gravettian: the Case of the Abri Pataud.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Beck</w:t>
+                <w:t xml:space="preserve">MISE EN PLACE D’UN RÉFÉRENTIEL SUR UN ACCUMULATEUR DE MOLLUSQUES TERRESTRES TROPICAUX : LE MILAN BEC-EN-CROC Mission à la Grenade (14-18 décembre 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Serrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth International Rock Art Conference IFRAO 2015. Symbols in the Landscape: Rock Art and its Context. Session 19: Caves and shelters with rock art and human remains: a spiritual appropriation of the karstic space?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t>
+              <w:t xml:space="preserve">Journée de restitution du GDR Taphnea. Aix-en-Provence le 27 Octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065712v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquentation amérindienne des cavités des Petites Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans d'archéologie caribéenne. 1961-2011. 24e congrès de l'Association Internationale de l'Archéologie de la Caraïbe (AIAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.277-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New interpretations of the Témara’s caves and their occupations: special focus on small vertebrates and palaeoenvironments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Same islands, different cave patterns, contrasting rock art preservations : wall weathering study in two Pre-Columbian caves on Marie-Galante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Biennial conference of the Society of Africanist Archaeologists (SAfA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toronto, Canada. p. 143-161</w:t>
+              <w:t xml:space="preserve">1st European Conference on Biodeterioration of Stone Monuments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986046v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abri sous roche Cadet 3 (Marie-Galante) : un gisement à accumulations de faune et à vestiges archéologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+                <w:t xml:space="preserve">Dépôts événementiels holocènes sur le littoral de la région de Témara-Skhirart.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Bailon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans d'archéologie caribéenne. 1961-2011. 24e congrès de l'Association Internationale de l'Archéologie de la Caraïbe (AIAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.126-140</w:t>
+              <w:t xml:space="preserve">Le Quaternaire : marqueurs, traçeurs et chronomètres - Colloque Q9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964056v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01079346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnement écologique des taphocénoses en milieu tropical insulaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Distribution and chronology of Pleistocene permafrost features in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bateman Mark</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Taphec »Taphonomie et écologie - Atelier du GDR 3591</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J.-Ph. Brugal, Oct 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Eucop 4 - 4th European Conference on Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01079343v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01079345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same islands, different cave patterns, contrasting rock art preservations : wall weathering study in two Pre-Columbian caves on Marie-Galante</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Questionnement écologique des taphocénoses en milieu tropical insulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference on Biodeterioration of Stone Monuments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">« Taphec »Taphonomie et écologie - Atelier du GDR 3591</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-Ph. Brugal, Oct 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264026v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01079343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôts événementiels holocènes sur le littoral de la région de Témara-Skhirart.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L'abri sous roche Cadet 3 (Marie-Galante) : un gisement à accumulations de faune et à vestiges archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Quaternaire : marqueurs, traçeurs et chronomètres - Colloque Q9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">50 ans d'archéologie caribéenne. 1961-2011. 24e congrès de l'Association Internationale de l'Archéologie de la Caraïbe (AIAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.126-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01079346v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and chronology of Pleistocene permafrost features in France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New interpretations of the Témara’s caves and their occupations: special focus on small vertebrates and palaeoenvironments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Bougariane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucop 4 - 4th European Conference on Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">11th Biennial conference of the Society of Africanist Archaeologists (SAfA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toronto, Canada. p. 143-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01079345v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grande Vallée, a new evidence on the discussion of the appearance of bifacial technology in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Airvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ritcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII UISPP Congress. Session A2b: Technological change during the Lower-Middle Pleistocene transition in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01079344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between northern and southern regions in Western Europe, the Acheulean site of La Grande Vallée, Colombiers (Vienne, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Airvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Acheuleans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Hélène Moncel; Daniele Schreve, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00921779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques applications de la DRX dans le domaine de l'archéologie à PACEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8è Journées de l'Association Bordelaise de Critallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La posicion cronocultural de las industrias con &amp;quot;piezas de la Bertonne</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les grottes littorales de la région de Rabat-Temara dans leur contexte géologique quaternaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah El Hmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso internacional el Solutrense : Centenario de las excavaciones en La Cueva de Ambrosio</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">le temps long en préhistoire : Contribution des méthodes de datation à la connaissance des peuplements anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01079382v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00921856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clef de détermination ostéologique informatisée des Chiroptères des Petites Antilles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La malacofaune marine des dépôts littoraux du stade isotopique 5 (Temara, Maroc) : données paléontologiques et paléoécologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Nespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières rencontres chiroptères Antilles-Guyane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Fort-de-France, France</w:t>
+              <w:t xml:space="preserve">Quaternaire du Nord-Ouest de l'Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00921778v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00921862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grottes littorales de la région de Rabat-Temara dans leur contexte géologique quaternaire.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La posicion cronocultural de las industrias con &amp;quot;piezas de la Bertonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chehmana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">le temps long en préhistoire : Contribution des méthodes de datation à la connaissance des peuplements anciens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congreso internacional el Solutrense : Centenario de las excavaciones en La Cueva de Ambrosio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Almeria, España. p. 183-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5944/etfi.5.2012.5387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00921856v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01079382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La malacofaune marine des dépôts littoraux du stade isotopique 5 (Temara, Maroc) : données paléontologiques et paléoécologiques.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Clef de détermination ostéologique informatisée des Chiroptères des Petites Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire du Nord-Ouest de l'Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">Premières rencontres chiroptères Antilles-Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Fort-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00921862v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00921778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock art taphonomy in Lesser Antilles: study of wall weathering and engravings preservation in two pre-columbian caves on Marie-Galante Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Congress of the Internatinoal Association of Carribbean Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, San Juan, Porto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00921780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaic to Early Aurignacian in the Grotte d'Isturitz (Pyrénées-Atlantiques, France): Discontinuity or Gradual Change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. O'Farell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Szmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White Randall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international Symposium “Aurignacian Genius”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédation des chiroptères par les rapaces dans les Petites Antilles : un point sur la question.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières rencontres chiroptères Antilles-Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Fort-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00921687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de la grotte Blanchard, premier bilan de la campagne 2013 et adaptation sur la programmation du projet Bivaag.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New insights on Lesser Antilles Past Paleobiodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arnaud Lenoble, Jun 2013, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01079362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological levels from Lower, Middle and Upper Pleistocene of Pradayrol (Caniac-du-Causse, Lot, France): preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleta Guadelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EHSE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00921781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene Infilling of Guadeloupean Caves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Etude lithologique et pétrographique du cordon littoral post-ouljien de Témara (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Hmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Conférence de Géologie de la Caraïbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Le Gosier, France</w:t>
+              <w:t xml:space="preserve">Actes de la Rencontre des Quaternaristes Marocains 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Tanger, Maroc. pp.60-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00581388v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude lithologique et pétrographique du cordon littoral post-ouljien de Témara (Maroc)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pleistocene Infilling of Guadeloupean Caves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grouard Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Rencontre des Quaternaristes Marocains 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Tanger, Maroc. pp.60-72</w:t>
+              <w:t xml:space="preserve">19ème Conférence de Géologie de la Caraïbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834886v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00581388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The database of ice-wedge casts and sand wedges in southwest France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Weichselian coversands and associated permafrost-related features in Europe;</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Amsterdam, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00649028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remplissage des cavités de Guadeloupe : caractérisation par diffraction des rayons X pour une meilleure connaissance des environnements passés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9è Rayons X et Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délimitation de l'extension et chronologie du pergélisol dans le Sud-Ouest de la France au Pléistocène supérieur, état de la question.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sitzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00581433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles fouilles sur le site aurignacien Chez les Rois (Mouthiers-sur-Boëme, Charente)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Vanhaeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramirez Rozzi F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles fouilles dans le site aurignacien des Rois, Mouthiers-sur-Boëme (Charente).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Ville, France. pp.289-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00451991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut des objets &amp;quot; extra-ordinaires &amp;quot; du Gravettien final de l'abri Pataud (Les Eyzies, Dordogne) : objets abandonnés dans l'habitat ou dépôt intentionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Morala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vercoutère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Antibes, France. pp.29-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01006290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of new old material in the basaltic region of Lampang (Northern Thailand) : a techno-functional interpretation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaturaporn Tiamtinkrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference of the Eurasea.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bougon, France. pp.35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomy and paleoecological significance of the Ailuropoda-Stegodon complex of Ban Fa Suai (Northern Thailand).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jack Rink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference of the Eurasea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bougon, France. pp.51-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural processes involved in the formation of Pleistocene bone assemblages in continental South-East Asian caves : the case of the cave of the monk (Chiang Dao Wildlife Sanctuary, Thailand).</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les débuts du Paléolithique supérieur dans le Sud-Ouest de la France : fouilles 2004-2006 au Piage (Fajoles, Lot). Problématique et premiers résultats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foni Lebrun-Ricalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference of the Eurasea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bougon, France. pp.41-50</w:t>
+              <w:t xml:space="preserve">Les sociétés du Paléolithique dans un Grand Sud-Ouest de la France : nouveaux gisements, nouveaux résultats, nouvelles méthodes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Bordeaux, France. pp.261-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423519v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00426346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les débuts du Paléolithique supérieur dans le Sud-Ouest de la France : fouilles 2004-2006 au Piage (Fajoles, Lot). Problématique et premiers résultats.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural processes involved in the formation of Pleistocene bone assemblages in continental South-East Asian caves : the case of the cave of the monk (Chiang Dao Wildlife Sanctuary, Thailand).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoult Seveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasana Doyasa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés du Paléolithique dans un Grand Sud-Ouest de la France : nouveaux gisements, nouveaux résultats, nouvelles méthodes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Bordeaux, France. pp.261-288</w:t>
+              <w:t xml:space="preserve">11th International Conference of the Eurasea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bougon, France. pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00426346v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation humaine de l'abri Pataud (Les Eyzies-de-Tayac, Dordogne) il y a 22 000 ans : problématique et résultats préliminaires des fouilles du niveau 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Agsous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés paléolithiques dans un grand Sud-ouest : nouveaux gisements, nouveaux résultats, nouvelles méthodes. Actes des journées de la Société préhistorique française, Talence, 24 et 25 novembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Bordeaux, France. pp.325-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00652272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation de la variabilité technologique de deux industries du Paléolithique moyen ancien du Bergeracois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Folgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vieillevigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés paléolithiques d'un grand Sud-Ouest : nouveaux gisements, nouvelles méthodes, nouveaux résultats. Journées de la Société Préhistorique Française.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Bordeaux, France. pp.57-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00426369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un fragment de fémur néandertalien aux Rochers de Villeneuve (Lussac-les-Châteaux, Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Peressinotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1830</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -19392,271 +19526,271 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> réunion scientifique de la Société d' Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00369331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Rochers de Villeneuve (Lussac les Châteaux, Vienne), grotte fréquentée par les Hommes et les Carnivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubrasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Archéologues de Poitou-Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, France. pp.12-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00369352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordeneuve : essai d'interprétation d'une spécificité faunique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bison : gibier et moyen de subsistance des hommes du Paléolithique aux Paléoindiens des Grandes Plaines.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1995, Toulouse, France. pp.231-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00425520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19666,2311 +19800,2311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Bivaag à ECSIT : 10 ans de recherche dédiée à la biodiversité ancienne des îles de Guadeloupe.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monica Gala</w:t>
+                <w:t xml:space="preserve">An improved chronology of the Middle Stone Age in El Mnasra cave, Northwestern Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eslem Ben Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Rencontres BIOSENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, worldwide, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03003300v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03149563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved chronology of the Middle Stone Age in El Mnasra cave, Northwestern Africa.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">De Bivaag à ECSIT : 10 ans de recherche dédiée à la biodiversité ancienne des îles de Guadeloupe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, worldwide, France</w:t>
+              <w:t xml:space="preserve">Premières Rencontres BIOSENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03149563v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03003300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DeerPal project: humans and deer during the Palaeolithic, integrating the variability of prey ecology and ethology in the investigation of past human – environment interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prehistoric Adaptations to Cold Environments : multidisciplinary approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les unités sédimentaires rougeâtres de Rabat-Témara.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Réunion des Quaternaristes marocains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Kenitra, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caribbeetek - A public skeleton collection documenting the wild F.W.I. fauna.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guimaraes Susana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Congress of the International Association of Caribbean Archaeology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses par imagerie pétrographique et statistique multivariée, appliquées sur des dépôts littoraux de haute énergie (Rabat-Témara, Maroc).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Hmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berrada Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Congress of the Pan-African Archaeological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mollusques terrestres de Guadeloupe, le point sur 20 années de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national de malacologie continentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst pockets of the paleoshores of the Rabat-Témara coast (Morocco) : age and mode of formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Rencontre Biennale de la SAfA (Society of Africanist Archaeologist)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude des formations du pléistocène moyen et supérieur de la région de Rabat-Témara.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Hmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RQM 7 – Quaternaire du Nord-Ouest de l’Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01079364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet NéMo: The Chronology and Cultural Context of Neandertal Skeletal Material in Southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for the study of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Were they engraved? Cave art taphonomy in the Lesser Antilles - Working hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress "Archaeology and Rock Art - 25 Years"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, La Paz, Bolivie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00709485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du SIG et du MNT dans l'étude des cordons littoraux de la région de Témara (Maroc).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Hmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Essahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tabyaoui H., Chaouni A.-A., El Hammachi F. &amp; Jarar-Oulidi H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taza GIS-days: international conference of GIS users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Taza, Maroc. Université Sidi Mohamed Ben Abdellah, Faculté Polydisciplinaire de Taza, Laboratoire Ressources Naturelles et Environnement, pp.546-548, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00714522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the Aterian Hominid / Carnivore Interactions in the Pleistocene of the Atlantic coast of Temara (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenobia Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RQM 6 – 6ème rencontre des quaternaristes marocains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03149584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermic systems of Guadeloupe caves : consequences on sedimentation and wall preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malaurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19è Conférence Géologique de la Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de sites à faunes de vertébrés terrestres pléistocènes sur l'archipel de la Guadeloupe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémy Mollaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès bisannuel de l'Association internationale d'Archéologie caribéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Saint John's, Antigua-et-Barbuda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00796999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme et remplissage du karst littoral guadeloupéen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailys Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’association française de Karstologie : « Le Karst, indicateur performant des environnements passés et actuels »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Arette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03149630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argilliturbation and Site Formation Processes in East Africa : the case of Nadung’a 4, West-Turkana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developing International Geoarchaeology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Saint-John, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03149678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de taphonomie en contexte périglaciaire actuel : le projet Gavarnie.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Argiliturbation et enregistrement archéologique en contexte de plaine lacustre l'exemple de Nadung'a 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GMPCA : « Archéométrie 2005 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03149655v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03149682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argiliturbation et enregistrement archéologique en contexte de plaine lacustre l'exemple de Nadung'a 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Etudes de taphonomie en contexte périglaciaire actuel : le projet Gavarnie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GMPCA : « Archéométrie 2005 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03149682v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03149655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports du pénétromètre à la connaissance d'un site préhistorique : le cas de l'abri de Diepkloof, Province du Cap, Afrique du Sud.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GMPCA : « Archéométrie 2003 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03149648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21980,91 +22114,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruissellement et formation des sites préhistoriques : référentiel actualiste et exemples d'application au fossile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">British Archaeological Report, pp.212, 2005, International Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00426368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22074,1884 +22208,1884 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus géologiques de formation du site d’Isturitz (Sud-Ouest de la France), implications archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Normand; Pierre Cattelain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grotte d'Isturitz, fouilles anciennes et récentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cedarc, 2017, La grotte d’Isturitz, fouilles anciennes et récentes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03149759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Turq, J.-P. Faivre, B. Maureille, C. Lahaye &amp; P. Bayle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néandertal à la loupe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée national de Préhistoire, pp.15-16, 2016, 978-2-911233-14-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude géoarchéologique du site de la Grande Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arivaux, J. and Hérisson, D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grande Vallée : site acheuléen du Poitou. Préhistoire du Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquentation amérindienne des cavités des Petites Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoït Bérard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Sidestone Press, pp.245-278, 2014, Taboui, collection d’archéologie Caraïbe, 978-90-8890-291-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abri sous roche Cadet 3 (Marie-Galante) : un gisement à accumulations de faune et à vestiges archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-102, 2014, Taboui n° 2 (Collection d'archéologie caraïbe), 978-90-8890-274-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude géoarchéologique de la couche 2. Implications sur la préservation des nappes de vestiges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Agsous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland Nespoulet, Laurent Chiotti, Dominique Henry-Gambier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Gravettien final de l’abri Pataud (Dordogne, France) - Fouilles et études 2005-2009.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2458, Archaeopress, p. 33-42, 2013, British Archaeological Report International Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01079361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for stone tools older than 2.6 Ma: how do we know what we are looking for?</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 4. Datations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Drucker D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archaeopress, British Archaeological Reports. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the study of Human Evolution (ESHE) : 3rd Annual Meeting : Vienna, Austria, 19-21 September, 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for the study of Human Evolution, pp.107, 2013, Proceedings of the European Society for the study of Human Evolution, 2</w:t>
+              <w:t xml:space="preserve">Nespoulet, R., Chiotti, L., Henry-Gambier, D. (éds.), Le Gravettien final de l’abri Pataud (Dordogne, France). Fouilles et études 2005-2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serie 2458, pp.43-50, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120656v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4. Datations.</w:t>
-[...72 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searching for stone tools older than 2.6 Ma: how do we know what we are looking for?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason E. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Feibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Lepre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nespoulet, R., Chiotti, L., Henry-Gambier, D. (éds.), Le Gravettien final de l’abri Pataud (Dordogne, France). Fouilles et études 2005-2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Serie 2458, pp.43-50, 2013</w:t>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution (ESHE) : 3rd Annual Meeting : Vienna, Austria, 19-21 September, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the study of Human Evolution, pp.107, 2013, Proceedings of the European Society for the study of Human Evolution, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181751v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée G. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland Nespoulet, Laurent Chiotti, Dominique Henry-Gambier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Gravettien final de l’abri Pataud (Dordogne, France) - Fouilles et études 2005-2009.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2458, Archaeopress, p. 43-50, 2013, British Archaeological Report International Series, 978 1 4073 1066 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01079359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site du Lac Bleu et la question de l'extension du pergélisol en France au Pléistocène supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sitzia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertran P., Lenoble A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire continental d'Aquitaine : données récentes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bertran P., Lenoble A., pp.109-121, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00711165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abri Pataud - sédimentogenèse, paléopédologie, chronologie des dépôts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Agsous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertran P., Lenoble A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire continental d'Aquitaine : données nouvelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bertran P., Lenoble A., pp.45-58, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00711185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouthiers-sur-Boëme, Chez les Rois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Vanhaeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Buisson-Catil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRAC, Poitiers, pp.44-45, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00452380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et remplissages du karst littoral guadeloupéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailys Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanara, N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le karst, indicateur performant des environnements passés et actuels.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICN, Orthez, pp.226-233, 2009, Karstologia mémoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00796247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur la séquence aurignacienne de la grotte d'Isturitz (communes d'Isturitz et de Saint-Martin-d'Arberoue. Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Evin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un siècle de construction du discours scientifique en Préhistoire, vol. III " ..Aux conceptions d'aujourd'hui ", Actes du Congrès Préhistorique de France, XXVIe session, Congrès du Centenaire, 21-25 septembre 2004, Avignon.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoires de la Société préhistorique française, pp.277-293, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00720561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abri Pataud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Agsous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Texier J.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Sédimentogenèse des sites préhistoriques du Périgord", livret guide de l'excursion de l'association des séidmentologistes français des 23 et 24 avril 2004.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle international de Préhistoire, pp.31-43, 2006, édition numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00652334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abri Caminade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Texier J.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sites préhistoriques du Périgord. Livret-guide de l'excursion de l'Association des sédimentologistes français des 23-24 avril 2004.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle international de Préhistoire, pp.57-67, 2006, édition numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00652332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de piétinement et de résidualisation par ruissellement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Bourguignon, I. Ortega et M.-C. Frère-Sautot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire et approche expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Monique Mergoil, pp.295-311, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23961,989 +24095,989 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faune des cavités (phase 1) : Grande-Terre, Marie-Galante, La Désirade. Prospection thématique (2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenoble Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.117125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morne-à-l'Eau - Grotte Papin (ou Rousseau). Sondage (2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Serrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koren Abanozian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel archéologique et paléontologique des cavités naturelles de Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.115-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02414565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anse à la Gourde - St-François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yodrick Franel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01079356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavités naturelles : aspects géologiques, fauniques et archéologiques en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01079350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte Papin - Morne à l'Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Serrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01079353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faune Des Cavités, Phase 1 : Grande-Terre - Marie-Galante - La Désirade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.125-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00491804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faune Des Cavités, Phase 2 : Grande-Terre - Marie-Galante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00761530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude géologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, pp.18-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00369039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24953,248 +25087,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des sites archéologiques littoraux à la reconstitution des modifications passées de la faune caribéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05387969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New and the Old: re-excavations at Abri Cadet 3, Marie Galante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04559277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25204,985 +25338,985 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport final d'opération 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enya Regis-Franzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2024, 117 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport final d'opération 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2021, 135 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne), rapport d'opération 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Aquitaine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport final d'opération 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2017, 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne), rapport final d'opération 2015-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Aquitaine. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport d'opération 2015</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne), rapport d'opération 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2015, 81 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie d'Aquitaine. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05096984v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne), rapport d'opération 2015</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport d'opération 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie d'Aquitaine. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2015, 81 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02463956v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne), rapport d'opération 2014, projet de recherche 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie Aquitaine. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26192,157 +26326,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural processes involved in the formation of Pleistocene bone assemblages in continental South-East Asian caves : the case of the cave of the Monk (Chiang Dao Wildlife Sanctuary, Thailand).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoult Seveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasana Doyasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.41-50, 2008, 978 974 06 4564 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId576"/>
+      <w:footerReference w:type="default" r:id="rId581"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26410,51 +26544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32D93936"/>
+    <w:nsid w:val="EDB5A405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26641,51 +26775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-lenoble" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9023-9741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679775v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Picard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Conche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi23.346" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04193840v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sayah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18254" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnawut Winayalai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2023.102657" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04069885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Chahid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Oujaa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55431/jco.2022.35.90-95" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028023v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrick Franel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261282" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55431/jco.2022.35.40-46" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi18.270" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01246-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeantet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.99" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03264827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ineich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg2111" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Yvon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2021v56a1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi18.269" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358473v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4927.3.4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045205v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraysse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Cuzange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106509" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102184v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalifour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.14352" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi16.234" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150251v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamothe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chakroun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.14287" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107322v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0099" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355343v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/19-00135" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986612v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-020-00523-w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895100v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.50" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429387v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4676" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409333v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Verpoorte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cosgrove" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wood" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Petchey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGZCQTVK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109ACC2019.21.2.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.11.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8819" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409365v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1670/17-093" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907130v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-017-9279-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714579v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2017.06.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140124v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149840v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.03.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02383475v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3614" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149852v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3138" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729635v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.11.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0QBNX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793372v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.100" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKFJ0N3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7543" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoble" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842925v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842565v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Hmaidi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11419" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JM4D3CSL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333575v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.05.013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730850v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraysse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18475/cjos.v49i1.a1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397535v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.10.016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379924v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harmand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Lewis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S Feibel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lepre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14464" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842621v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763070v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.039" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN5RSH8S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842634v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.09.033" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842656v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389320v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.09.023" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393267v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1221-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393283v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.10.005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414686v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079349v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TT3FNZMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414652v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984122v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3356/JRR-13-28.1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501011v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Angin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18475/cjos.v48i3.a01" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta Guadelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842977v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842965v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842964v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842989v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925378v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2329" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761416v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Desrosiers" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Sorensen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.055" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH2F3NLX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711153v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028264v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481777v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lepre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kent" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Quinn" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10372" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648859v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Lepre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Kent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda L. Quinn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842966v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648888v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Thompson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jack Rink" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.11.022" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD0FDB36-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439499v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.10.021" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP0HCWKG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649876v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649877v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423546v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.10.018" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878HWTNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423542v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.721" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400707v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.895" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453442v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423544v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423545v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400720v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.02.011" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4X3K7Q2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127359v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaspar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Georges" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferraroli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fossette" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3623" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110608v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2006.03.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH06C2B5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423497v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.111" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423492v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barr&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13394" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423514v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0605128103" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423491v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.806" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432758v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peressinotto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502656102" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319562v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Seveau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Forestier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.11.013" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423513v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Thomas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.013" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MBSTS9R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649875v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2003.09.013" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2Z4H9RN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423490v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.1255" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400745v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423489v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2002.12753" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423488v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.1383" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423487v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illuminada Ortega" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.2000.1613" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441769v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712184v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay B. Haviser" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473527v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinfeng Shao" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413386v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412957v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413265v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191826v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cochard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907163v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4566" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994257v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963870v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080834v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nespoulet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiotti" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182141v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095622v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065712v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989844v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986046v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Bougariane" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964056v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079343v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264026v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079346v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079345v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bateman Mark" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079344v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritcher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921779v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011926v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079382v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferullo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfi.5.2012.5387" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921778v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921856v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921862v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921780v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739831v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Farell" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921687v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079362v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921781v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581388v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834886v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chahid" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudad" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hmaidi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakroun" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649028v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264059v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebraud" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581433v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451991v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Errico" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramirez Rozzi F." TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006290v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423516v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423522v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423519v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasana Doyasa" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652272v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gambier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Agsous" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426369v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Folgado" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vieillevigne" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369331v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Bordes" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369352v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubrasquet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425520v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003300v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149563v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413096v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413043v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimaraes Susana" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413174v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrada Mohamed" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413148v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antunes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994298v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079364v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463939v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709485v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714522v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Essahlaoui" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149584v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Jacobs" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798904v2" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malaurent" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796999v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Mollaret" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149630v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Scalliet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149678v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149655v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149682v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149648v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426368v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149759v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399933v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840161v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528644v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101916v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sidestone.com" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079361v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120656v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Lewis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Feibel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181751v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drucker D." TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079359v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711165v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711185v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452380v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796247v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652334v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652332v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423515v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028198v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004182v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414565v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079356v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079350v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079353v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491804v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761530v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369039v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387969v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096509v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya Regis-Franzke" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096835v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012888v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096892v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012887v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096984v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463956v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463963v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dawson" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834442v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-lenoble" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9023-9741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587315v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bondetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338785" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Picard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Conche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi23.346" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04193840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sayah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a24" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18254" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485015v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnawut Winayalai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2023.102657" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04069885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Chahid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Oujaa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrick Franel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261282" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843349v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55431/jco.2022.35.90-95" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55431/jco.2022.35.40-46" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi18.270" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01246-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeantet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.99" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150268v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Yvon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2021v56a1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03264827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ineich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg2111" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi18.269" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4927.3.4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi16.234" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamothe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chakroun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.14287" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalifour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.14352" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923928v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Cuzange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106509" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraysse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107322v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0099" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355343v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/19-00135" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-020-00523-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895100v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.50" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4676" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409333v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Verpoorte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cosgrove" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wood" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Petchey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGZCQTVK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500872v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109ACC2019.21.2.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.11.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8819" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409365v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409437v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1670/17-093" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907130v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-017-9279-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149840v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.03.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714579v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2017.06.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02383475v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3614" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3138" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842566v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7543" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.100" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKFJ0N3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729635v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.11.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0QBNX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842925v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842565v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Hmaidi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11419" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JM4D3CSL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoble" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730850v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraysse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18475/cjos.v49i1.a1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.05.013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397535v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.10.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379924v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harmand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Lewis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S Feibel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lepre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14464" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842656v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842634v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.09.033" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.039" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN5RSH8S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842621v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389320v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.09.023" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393283v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.10.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393267v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1221-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833781v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TT3FNZMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079349v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414686v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414652v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984122v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3356/JRR-13-28.1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501011v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Angin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18475/cjos.v48i3.a01" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842977v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842979v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta Guadelli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842965v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842964v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925378v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2329" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842989v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761416v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Desrosiers" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Sorensen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.055" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH2F3NLX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711153v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028264v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648859v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Lepre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Kent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda L. Quinn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10372" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481777v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lepre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Quinn" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842966v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648888v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Thompson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jack Rink" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.11.022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD0FDB36-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439499v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.10.021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP0HCWKG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649876v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423546v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.10.018" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878HWTNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649877v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453442v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423544v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400707v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.895" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423542v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.721" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423545v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400720v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.02.011" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4X3K7Q2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110608v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2006.03.002" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH06C2B5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423497v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.111" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423492v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barr&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13394" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127359v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaspar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Georges" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferraroli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fossette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3623" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423514v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0605128103" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423491v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.806" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432758v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peressinotto" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502656102" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319562v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Seveau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Forestier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.11.013" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423513v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Thomas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.013" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MBSTS9R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649875v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2003.09.013" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2Z4H9RN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423490v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.1255" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400745v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423489v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2002.12753" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423488v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.1383" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423487v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illuminada Ortega" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.2000.1613" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441769v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712184v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay B. Haviser" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473527v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinfeng Shao" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413386v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412957v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413265v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191826v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cochard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907163v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4566" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994257v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963870v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080834v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nespoulet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiotti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182141v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065712v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095622v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989844v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264026v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079346v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079345v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bateman Mark" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079343v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964056v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986046v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Bougariane" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079344v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritcher" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921779v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011926v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921856v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921862v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079382v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferullo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfi.5.2012.5387" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921778v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921780v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739831v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Farell" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921687v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079362v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921781v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834886v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chahid" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudad" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hmaidi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakroun" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581388v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649028v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264059v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebraud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581433v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451991v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Errico" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramirez Rozzi F." TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006290v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423516v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423522v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423519v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasana Doyasa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652272v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gambier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Agsous" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426369v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Folgado" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vieillevigne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369331v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Bordes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369352v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubrasquet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425520v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149563v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003300v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413096v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413043v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimaraes Susana" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413174v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrada Mohamed" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413148v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antunes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994298v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079364v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463939v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709485v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714522v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Essahlaoui" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149584v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Jacobs" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798904v2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malaurent" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796999v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Mollaret" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149630v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Scalliet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149678v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149682v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149655v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149648v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426368v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149759v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399933v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840161v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528644v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101916v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sidestone.com" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079361v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181751v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drucker D." TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120656v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Lewis" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Feibel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079359v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711165v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711185v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452380v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796247v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652334v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652332v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423515v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028198v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004182v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414565v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079356v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079350v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079353v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491804v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761530v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369039v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387969v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096509v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya Regis-Franzke" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096835v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012888v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096892v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012887v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463956v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096984v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463963v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dawson" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834442v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>