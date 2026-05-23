--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -997,1206 +997,1206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavités naturelles de Guadeloupe : aspects géologiques, fauniques et archéologiques. Projet collectif de recherche (2012)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Moroccan coastline between Kenitra and Skhirat from the Middle Pleistocene to the Present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Oujaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors-série, pp.195-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028123v1</w:t>
+                <w:t xml:space="preserve">halshs-04295321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-François - Abri de l'Anse à la Gourde. Sondage (2010)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capesterre-de-Marie-Galante – Grotte du Morne Rita. Fouille programmée (2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.118019</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028023v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavités naturelles de Guadeloupe : aspects géologiques, fauniques et archéologiques. Projet Collectif de Recherche (2010)</w:t>
+                <w:t xml:space="preserve">Cavités naturelles de Guadeloupe : aspects géologiques, fauniques et archéologiques. Projet collectif de recherche (2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Espace Caraïbes</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028156v1</w:t>
+                <w:t xml:space="preserve">hal-04028137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved chronology for the Middle Stone Age at El Mnasra cave, Morocco</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faune des cavités (phase 2) : Grande-Terre, Marie-Galante. Prospection thématique (2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.116880</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568503v1</w:t>
+                <w:t xml:space="preserve">hal-04028182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Moroccan coastline between Kenitra and Skhirat from the Middle Pleistocene to the Present</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cavités naturelles de Guadeloupe : aspects géologiques, fauniques et archéologiques. Projet collectif de recherche (2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Hors-série, pp.195-207</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04295321v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavités naturelles de Guadeloupe : aspects géologiques, fauniques et archéologiques. Projet collectif de recherche (2011)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-François - Abri de l'Anse à la Gourde. Sondage (2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyne Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yodrick Franel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2022, pp.118019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028137v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faune des cavités (phase 2) : Grande-Terre, Marie-Galante. Prospection thématique (2009)</w:t>
+                <w:t xml:space="preserve">Cavités naturelles de Guadeloupe : aspects géologiques, fauniques et archéologiques. Projet Collectif de Recherche (2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.116880</w:t>
+              <w:t xml:space="preserve">, 2022, Espace Caraïbes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028182v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capesterre-de-Marie-Galante – Grotte du Morne Rita. Fouille programmée (2012)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte Blanchard 2. Sondage (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2022, pp.116621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004197v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the Grenada Hook-billed Kite (Chondrohierax uncinatus mirus) diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Serrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Caribbean Ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35, pp.90-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55431/jco.2022.35.90-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03843349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte Blanchard 2. Sondage (2011)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+                <w:t xml:space="preserve">An improved chronology for the Middle Stone Age at El Mnasra cave, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eslem Ben Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.e0261282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0261282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028230v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a Late Holocene giant barn owl (Aves: Strigiformes: Tytonidae) in Guadeloupe</w:t>
               </w:r>
@@ -2299,90 +2299,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte du Morne Rita. Sondage (2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
@@ -2424,90 +2424,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte du Morne Rita. Fouille programmée et relevé d'art rupestre (2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
@@ -2530,239 +2530,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drymaeus elongatus (Férussac, 1821), an extirpated land snail species on Saint Kitts and Tintamarre Islands.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The pre-Columbian site of Roseau (Guadeloupe, F. W. I.): intra-site chronological variability of the subsistence strategies in a Late Ceramic archaeological vertebrate assemblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novitates Caribaea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33800/nc.vi18.270⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-020-01246-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03358362v1</w:t>
+                <w:t xml:space="preserve">hal-03102150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pre-Columbian site of Roseau (Guadeloupe, F. W. I.): intra-site chronological variability of the subsistence strategies in a Late Ceramic archaeological vertebrate assemblage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drymaeus elongatus (Férussac, 1821), an extirpated land snail species on Saint Kitts and Tintamarre Islands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (1), </w:t>
+              <w:t xml:space="preserve">Novitates Caribaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.193-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-020-01246-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33800/nc.vi18.270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102150v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03358362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Past and Present Carpometacarpus Morphology in Mimidae: A Multi-Methods Approach to Evidence from the Guadeloupe Islands</w:t>
               </w:r>
@@ -3012,64 +3012,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ineich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3237,51 +3237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical and fossil evidence of an extinct endemic species of Leiocephalus (Squamata: Leiocephalidae) from the Guadeloupe Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3322,684 +3322,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03358473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmation of Polygyra cereolus (Gastropoda: Polygyridae) in Puerto Rico, Greater Antilles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Charles</w:t>
+                <w:t xml:space="preserve">Initial observations of the subfossil of partially extinct fauna from Tintamarre Island (Anguilla Bank, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chalifour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novitates Caribaea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33800/nc.vi16.234⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.327-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.14352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02906589v1</w:t>
+                <w:t xml:space="preserve">hal-03102184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New lithostratigraphic and chronostratigraphic data for the fossil human skull-bearing eolianite of Rabat-Kebibat (Morocco).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Larbi Boudad</w:t>
+                <w:t xml:space="preserve">Confirmation of Polygyra cereolus (Gastropoda: Polygyridae) in Puerto Rico, Greater Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.14287⟩</w:t>
+              <w:t xml:space="preserve">Novitates Caribaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (16), pp.159-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33800/nc.vi16.234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03150251v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02906589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial observations of the subfossil of partially extinct fauna from Tintamarre Island (Anguilla Bank, Lesser Antilles)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monica Gala</w:t>
+                <w:t xml:space="preserve">New insights into the diet of the Lesser Antillean barn owl Tyto insularis (Aves: Strigiformes) in Dominica, Lesser Antilles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chalifour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Caribbean Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102184v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic ecology and extirpation chronology of the extinct Lesser Antillean native rodent Antillomys rayi Brace et al. (2015).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lorvelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Cuzange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 245, pp.106509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the diet of the Lesser Antillean barn owl Tyto insularis (Aves: Strigiformes) in Dominica, Lesser Antilles.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Fraysse</w:t>
+                <w:t xml:space="preserve">New lithostratigraphic and chronostratigraphic data for the fossil human skull-bearing eolianite of Rabat-Kebibat (Morocco).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bochaton</w:t>
+                <w:t xml:space="preserve">Michel Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Grouard</w:t>
+                <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Journal of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (3), pp.249-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.14287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045205v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03150251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de l’utilisation sépulcrale des cavités naturelles par les populations amérindiennes des Petites Antilles : apports de l’étude archéoanthropologique du site de la grotte des Bambous (Guadeloupe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Partiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4163,51 +4163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal demography of different black rat (Rattus rattus) populations under contrasting natural habitats in Guadeloupe (Lesser Antilles, Caribbean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4444,51 +4444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle station de Laevaricella guadeloupensis (L. Pfeiffer, 1856), une espèce endémique rare de Guadeloupe (Mollusca, Gastropoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4507,256 +4507,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02429387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The past and future of the University of Bordeaux’s bird skeleton reference collection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle archéo-séquence pour le Magdalénien en Corrèze. Focus sur le Magdalénien moyen ancien de la grotte Bouyssonie (Brive-la-Gaillarde, Corrèze, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alauda</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.204-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.4676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317618v1</w:t>
+                <w:t xml:space="preserve">hal-02971440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle archéo-séquence pour le Magdalénien en Corrèze. Focus sur le Magdalénien moyen ancien de la grotte Bouyssonie (Brive-la-Gaillarde, Corrèze, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The past and future of the University of Bordeaux’s bird skeleton reference collection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alauda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Actes du 10th International Meeting of European Curators, 17-19 oct. 2017, Paris, 87 (3), pp. 83-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paleo.4676⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02971440v1</w:t>
+                <w:t xml:space="preserve">hal-02317618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating, stratigraphy and taphonomy of the Pleistocene site of Ban Fa Suai II (Northern Thailand): Contributions to the study of paleobiodiversity in Southeast Asia</w:t>
               </w:r>
@@ -5113,90 +5113,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanchard Cave 2: A historical period Audubon's shearwater (Puffinus lherminieri) nesting site in Marie-Galante (Guadeloupe islands, FWI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Serrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17, pp.250-262. </w:t>
@@ -5260,77 +5260,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Serrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (2), pp.95-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5390,51 +5390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Conchyliologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5563,51 +5563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pleistocene of Rabat (Morocco): Mollusks, Coastal Environments and Human Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5825,278 +5825,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paleo-rivages des formations littorales atlantiques du pléistocène moyen-supérieur de Rabat-Témara (Maroc)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Larbi Boudad</w:t>
+                <w:t xml:space="preserve">Sexual dimorphism in the pelvis of Antillean fruit-eating bat (Brachyphylla cavernarum) and its application to a fossil accumulation from the Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2017.03.012⟩</w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (4), pp.311 - 318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03149840v1</w:t>
+                <w:t xml:space="preserve">halshs-01714579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual dimorphism in the pelvis of Antillean fruit-eating bat (Brachyphylla cavernarum) and its application to a fossil accumulation from the Lesser Antilles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Cochard</w:t>
+                <w:t xml:space="preserve">Les paleo-rivages des formations littorales atlantiques du pléistocène moyen-supérieur de Rabat-Témara (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (4), pp.311 - 318. </w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.122-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2017.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01714579v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03149840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles datations radiocarbone du Magdalénien de la Chaire-à-Calvin (Mouthiers-sur-Boëme, charente)</w:t>
               </w:r>
@@ -6271,1166 +6271,1166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03149852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrements sédimentaires d'événements de haute énergie, exemples de la Côte Atlantique de Rabat-Skhirat (Maroc)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Larbi Boudad</w:t>
+                <w:t xml:space="preserve">Evidence for historical human-induced extinctions of vertebrate species on La Désirade (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (2), pp.157-171. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (01), pp.54 - 65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.7543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842566v1</w:t>
+                <w:t xml:space="preserve">hal-01729635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between the northern and southern regions of Western Europe: The Acheulean site of La Grande Vallée (Colombiers, Vienne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Hérisson</w:t>
+                <w:t xml:space="preserve">Enregistrements sédimentaires d'événements de haute énergie, exemples de la Côte Atlantique de Rabat-Skhirat (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Airvaux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.100⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (2), pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.7543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01793372v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for historical human-induced extinctions of vertebrate species on La Désirade (French West Indies)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+                <w:t xml:space="preserve">Between the northern and southern regions of Western Europe: The Acheulean site of La Grande Vallée (Colombiers, Vienne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Airvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85 (01), pp.54 - 65. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 411, pp.108 - 131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2015.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729635v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Moule, Grotte des Bambous</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Database of pleistocene periglacial featuresin France: description of the online version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 27/4, pp.329-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.7717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842925v1</w:t>
+                <w:t xml:space="preserve">hal-02346049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données morpho-stratigraphiques et géochronologiques sur le cordon littoral externe (SIM 5-c) de Rabat−Témara, Maroc</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Moule, Grotte des Bambous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015, pp.33-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01842565v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Database of pleistocene periglacial featuresin France: description of the online version</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to “New data on Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies): Insular faunal turnover and human impact” [Quat. Sci. Rev. 128 (2015) 127–137]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
+                <w:t xml:space="preserve">S. Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 27/4, pp.329-339. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132, pp.213-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.7717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346049v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04016293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “New data on Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies): Insular faunal turnover and human impact” [Quat. Sci. Rev. 128 (2015) 127–137]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles données morpho-stratigraphiques et géochronologiques sur le cordon littoral externe (SIM 5-c) de Rabat−Témara, Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bailon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Lenoble</w:t>
+                <w:t xml:space="preserve">Abdellah El Hmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.253-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.11.008⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04016293v1</w:t>
+                <w:t xml:space="preserve">hal-01842565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet of the Lesser Antillean barn owl Tyto insularis (Aves: Strigiformes) in Dominica, Lesser Antilles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Late Quaternary changes in bat palaeobiodiversity and palaeobiogeography under climatic and anthropogenic pressure: new insights from Marie-Galante, Lesser Antilles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Journal of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18475/cjos.v49i1.a1⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143, pp.150-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01730850v1</w:t>
+                <w:t xml:space="preserve">hal-01333575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary changes in bat palaeobiodiversity and palaeobiogeography under climatic and anthropogenic pressure: new insights from Marie-Galante, Lesser Antilles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Diet of the Lesser Antillean barn owl Tyto insularis (Aves: Strigiformes) in Dominica, Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 143, pp.150-174. </w:t>
+              <w:t xml:space="preserve">Caribbean Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (1), pp.91 - 100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18475/cjos.v49i1.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333575v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01730850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koren Abanozian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7511,51 +7511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying fossil rabbit warrens: insights from a taphonomical analysis of a modern warren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7773,501 +7773,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data for Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies) : insular faunal turnover and human impact</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental archaeology in a mid-latitude periglacial context: insight into site formation and taphonomic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.283 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2015.02.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842656v1</w:t>
+                <w:t xml:space="preserve">hal-01763070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal changes in stable carbon and nitrogen isotope compositions of bat guano (Guadeloupe)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Violet Macaw (Anodorhynchus purpurascens Rothschild, 1905) did not exist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Caribbean Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28, pp.17-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842634v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental archaeology in a mid-latitude periglacial context: insight into site formation and taphonomic processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New data for Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies) : insular faunal turnover and human impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128, pp.127-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01763070v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Violet Macaw (Anodorhynchus purpurascens Rothschild, 1905) did not exist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonal changes in stable carbon and nitrogen isotope compositions of bat guano (Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elysandre Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malaizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Caribbean Ornithology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 440, pp.524-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.09.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842621v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data on Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies): Insular faunal turnover and human impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8340,51 +8340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil and subfossil herpetofauna from Cadet 2 Cave(Marie-Galante, Guadeloupe Islands, F. W. I.): Evolution of aninsular herpetofauna since the Late Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8546,311 +8546,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01393267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and chronology of Pleistocene permafrost features in France: Database and first results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi archéologique de la fouille paléontologique de la grotte Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan scientifique Région Guadeloupe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00833781v1</w:t>
+                <w:t xml:space="preserve">halshs-02414686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de l'église - Sainte-Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique Région Guadeloupe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bilan scientifique de la Région Guadeloupe 2010, 2010, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01079349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi archéologique de la fouille paléontologique de la grotte Blanchard</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distribution and chronology of Pleistocene permafrost features in France: Database and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique Région Guadeloupe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (3), pp.699-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bor.12025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02414686v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00833781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi archéologique des prélèvements pour analyse isotopique de la grotte Cadet 2</w:t>
               </w:r>
@@ -9146,234 +9146,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02501011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opération de sondage de Laugerie-Haute Ouest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abri-sous-roche de Pradayrol (Caniac-du-Causse). Campagne (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleta Guadelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2010</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2011, pp.127-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842977v1</w:t>
+                <w:t xml:space="preserve">hal-01842979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abri-sous-roche de Pradayrol (Caniac-du-Causse). Campagne (2011)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opération de sondage de Laugerie-Haute Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cosgrove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2011, pp.127-130</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842979v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondage de la grotte de l’église, commune de Sainte-Anne</w:t>
               </w:r>
@@ -9441,77 +9441,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Cavités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9543,428 +9543,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement acheuléen de La Grande Vallée à Colombiers (Vienne) : stratigraphie, processus de formation, datations préliminaires et industries lithiques.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Airvaux</w:t>
+                <w:t xml:space="preserve">Particle size distribution of lithic assemblages and taphonomy of Palaeolithic sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M. Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.2329⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (10), pp.3148-3166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.04.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00925378v1</w:t>
+                <w:t xml:space="preserve">halshs-00761416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouthiers-sur-Boëme, Chez les Rois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Vanhaeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Poitou-Charentes, Service régional de l'archéologie, Poitiers : Ministère de la Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle size distribution of lithic assemblages and taphonomy of Palaeolithic sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bertran</w:t>
+                <w:t xml:space="preserve">Le gisement acheuléen de La Grande Vallée à Colombiers (Vienne) : stratigraphie, processus de formation, datations préliminaires et industries lithiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Airvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.137-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.2329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.04.055⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00761416v1</w:t>
+                <w:t xml:space="preserve">halshs-00925378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grottes et abris de l'île de Saint-Barthélemy.</w:t>
               </w:r>
@@ -10058,64 +10058,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capesterre-de-Marie-Galante - Cénote du Mancenillier (ou grotte du Lagon). Sondage (2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10176,326 +10176,326 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An earlier origin for the Acheulian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J. Lepre</w:t>
+                <w:t xml:space="preserve">Christopher Lepre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.V. Kent</w:t>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Kent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhonda Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 477 (7362), pp.82-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature10372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648859v1</w:t>
+                <w:t xml:space="preserve">hal-05481777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An earlier origin for the Acheulian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Roche</w:t>
+                <w:t xml:space="preserve">Christopher J. Lepre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Kent</w:t>
+                <w:t xml:space="preserve">D.V. Kent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhonda Quinn</w:t>
+                <w:t xml:space="preserve">Rhonda L. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 477 (7362), pp.82-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature10372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481777v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abri de l’Anse à la Gourde, Saint-François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yodrik Franel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10709,51 +10709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of periglacial processes on Palaeolithic sites: The case of sorted patterned grounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Klaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10864,64 +10864,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions des niveaux archéologiques en contexte périglaciaire : apport de l'expérience Gavarnie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11118,90 +11118,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sédimentaire et taphonomie des abris sous roche et des porches de grotte en milieu périglaciaire : le programme Gavarnie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Chrzavzez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11237,601 +11237,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00649877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Like Hobbes' Chimney Birds Paleoanthropology 2008, 65-67.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etudes de taphonomie archéologique en milieu périglaciaire actuel : le projet Gavarnie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoanthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00453442v1</w:t>
+                <w:t xml:space="preserve">halshs-00400707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte des Fées (Châtelperron): History of Research, Stratigraphy, Dating, and Archaeology of the Châtelperronian Type-Site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Like Hobbes' Chimney Birds Paleoanthropology 2008, 65-67.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Zilhão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoanthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.1-42</w:t>
+              <w:t xml:space="preserve">, 2008, 2008, pp.65-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423544v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00453442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de taphonomie archéologique en milieu périglaciaire actuel : le projet Gavarnie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Grotte des Fées (Châtelperron, Allier) ou une interstratification &amp;quot;Châtelperronien-Aurignacien&amp;quot; illusoire. Histoire des fouilles, stratigraphie et datations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Zilhão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Boulogne</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp.391-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.895⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00400707v1</w:t>
+                <w:t xml:space="preserve">halshs-00423542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grotte des Fées (Châtelperron, Allier) ou une interstratification &amp;quot;Châtelperronien-Aurignacien&amp;quot; illusoire. Histoire des fouilles, stratigraphie et datations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Grotte des Fées (Châtelperron): History of Research, Stratigraphy, Dating, and Archaeology of the Châtelperronian Type-Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Zilhão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paleoanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paleo.721⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423542v1</w:t>
+                <w:t xml:space="preserve">halshs-00423544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Like Hobbes' Chimney Birds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Zilhão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11899,51 +11899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solifluction-induced modifications of archaeological levels: simulation based on experimental data from a modern periglacial slope and application to French Palaeolithic sites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11996,627 +11996,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00400720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting pachyderm single carcass sites in the African Lower and Early Middle Pleistocene record : A multidisciplinary approach to the site of Nadung?a 4 (Kenya)</w:t>
+                <w:t xml:space="preserve">Marine animal behaviour: neglecting ocean currents can lead us up the wrong track.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Delagnes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Prat</w:t>
+                <w:t xml:space="preserve">P. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ferraroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fossette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaa.2006.03.002⟩</w:t>
+              <w:t xml:space="preserve">Proc. R. Soc. B.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273 (1602), pp.2697-2702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00110608v1</w:t>
+                <w:t xml:space="preserve">hal-00127359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition granulométrique des assemblages lithiques, application à l'étude taphonomiques des sites paléolithiques.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Detrain</w:t>
+                <w:t xml:space="preserve">Interpreting pachyderm single carcass sites in the African Lower and Early Middle Pleistocene record : A multidisciplinary approach to the site of Nadung?a 4 (Kenya)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Masson</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.448-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaa.2006.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paleo.111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423497v1</w:t>
+                <w:t xml:space="preserve">halshs-00110608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrique d'amas de débitage : données expérimentales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Composition granulométrique des assemblages lithiques, application à l'étude taphonomiques des sites paléolithiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Barré</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Detrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.7-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2006.13394⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423492v1</w:t>
+                <w:t xml:space="preserve">halshs-00423497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine animal behaviour: neglecting ocean currents can lead us up the wrong track.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Lenoble</w:t>
+                <w:t xml:space="preserve">Fabrique d'amas de débitage : données expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ferraroli</w:t>
+                <w:t xml:space="preserve">Antoine Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fossette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. R. Soc. B.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 273 (1602), pp.2697-2702. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (1), pp.33-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2006.13394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127359v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Aurignacian interstratification at the Chatelperronian-type site and implications for the behavioral modernity of Neanderals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Zilhão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12680,90 +12680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site aurignacien de plein-air de Combemenue à Brignac-la-Plaine (Corrèze) : apport de la géoarchéologie et de l'étude de l'industrie lithique à la compréhension des processus taphonomiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12808,338 +12808,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A late Neandertal femur from Les Rochers-de-Villeneuve, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Beauval</w:t>
+                <w:t xml:space="preserve">Discovery of a Stegodon-Ailuropoda assemblage in a cave of northern Thailand (Ban Fa Suai, Chiang Dao)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Maureille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
+                <w:t xml:space="preserve">Arnoult Seveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Serre</w:t>
+                <w:t xml:space="preserve">H. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Peressinotto</w:t>
+                <w:t xml:space="preserve">H. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 102 (20), pp.7085-7090. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (3), pp.255-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0502656102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00432758v1</w:t>
+                <w:t xml:space="preserve">hal-00319562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a Stegodon-Ailuropoda assemblage in a cave of northern Thailand (Ban Fa Suai, Chiang Dao)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+                <w:t xml:space="preserve">A late Neandertal femur from Les Rochers-de-Villeneuve, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnoult Seveau</w:t>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Forestier</w:t>
+                <w:t xml:space="preserve">David Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lenoble</w:t>
+                <w:t xml:space="preserve">David Peressinotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 4 (3), pp.255-264. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (20), pp.7085-7090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0502656102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319562v1</w:t>
+                <w:t xml:space="preserve">halshs-00432758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d'un assemblage faunique à Ailuropoda-Stegodon dans une grotte du nord de la Thaïlande (Ban Fa suai, Chiang Dao).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoult Seveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13241,51 +13241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabric of Palaeolithic levels: methods and implications for site formation processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 31 (4), pp.457-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13344,90 +13344,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la solifluxion sur les niveaux archéologiques : simulation à partir d'une expérience en milieu actif et application à des sites paléolithiques aquitains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Detrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15, pp.105-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13543,51 +13543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « lamelle Caminade », un nouvel outil aurignacien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13634,51 +13634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriques des niveaux archéologiques : méthode et premier bilan des apports à l'étude taphonomique des sites paléolithiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14116,51 +14116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eslem Ben Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14228,77 +14228,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Cayo” Site of Roseau: Ceramic, vertebrate and isotopic analysis of a Guadeloupe Late Ceramic archaeological assemblage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14366,77 +14366,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-Examining Self: Caribbean Archaeology in the 21st Century. 28th Congress of the International Association of Caribbean Archaeology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bridgetown, Barbados</w:t>
@@ -14599,64 +14599,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Congress of Pan-African Archaeological Association for Prehistory and Related Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rabat, Maroc</w:t>
@@ -14685,77 +14685,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the terrestrial vertebrate diversity of Marie-Galante Island (French West-Indies) during the last 40 000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14823,51 +14823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsistance en zone côtière durant le Middle Stone Age en Afrique du Nord : étude préliminaire de l’unité stratigraphique 8 de la grotte d’El Mnasra (Témara, Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14957,51 +14957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation des zones côtières de la façade atlantique marocaine par les chasseurs-collecteurs du Middle Stone Age : exemple de la région de Témara au Pléistocène supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15069,103 +15069,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des communautés de vertébrés indigènes de l’île de Marie-Galante depuis la fin du Pléistocène supérieur : Entre changements climatiques et impacts anthropiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque « Q10 » (AFEQ CNF INQUA -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15216,51 +15216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15417,333 +15417,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitats, Rock Art and Funerary Practices in Rock shelter during the Gravettian: the Case of the Abri Pataud.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Beck</w:t>
+                <w:t xml:space="preserve">MISE EN PLACE D’UN RÉFÉRENTIEL SUR UN ACCUMULATEUR DE MOLLUSQUES TERRESTRES TROPICAUX : LE MILAN BEC-EN-CROC Mission à la Grenade (14-18 décembre 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Serrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth International Rock Art Conference IFRAO 2015. Symbols in the Landscape: Rock Art and its Context. Session 19: Caves and shelters with rock art and human remains: a spiritual appropriation of the karstic space?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t>
+              <w:t xml:space="preserve">Journée de restitution du GDR Taphnea. Aix-en-Provence le 27 Octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065712v1</w:t>
+                <w:t xml:space="preserve">hal-03095622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISE EN PLACE D’UN RÉFÉRENTIEL SUR UN ACCUMULATEUR DE MOLLUSQUES TERRESTRES TROPICAUX : LE MILAN BEC-EN-CROC Mission à la Grenade (14-18 décembre 2014)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+                <w:t xml:space="preserve">Habitats, Rock Art and Funerary Practices in Rock shelter during the Gravettian: the Case of the Abri Pataud.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution du GDR Taphnea. Aix-en-Provence le 27 Octobre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">XIXth International Rock Art Conference IFRAO 2015. Symbols in the Landscape: Rock Art and its Context. Session 19: Caves and shelters with rock art and human remains: a spiritual appropriation of the karstic space?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095622v1</w:t>
+                <w:t xml:space="preserve">hal-03065712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquentation amérindienne des cavités des Petites Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15792,808 +15792,808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same islands, different cave patterns, contrasting rock art preservations : wall weathering study in two Pre-Columbian caves on Marie-Galante</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+                <w:t xml:space="preserve">Questionnement écologique des taphocénoses en milieu tropical insulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference on Biodeterioration of Stone Monuments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">« Taphec »Taphonomie et écologie - Atelier du GDR 3591</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-Ph. Brugal, Oct 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264026v1</w:t>
+                <w:t xml:space="preserve">halshs-01079343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôts événementiels holocènes sur le littoral de la région de Témara-Skhirart.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Chahid</w:t>
+                <w:t xml:space="preserve">L'abri sous roche Cadet 3 (Marie-Galante) : un gisement à accumulations de faune et à vestiges archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Quaternaire : marqueurs, traçeurs et chronomètres - Colloque Q9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">50 ans d'archéologie caribéenne. 1961-2011. 24e congrès de l'Association Internationale de l'Archéologie de la Caraïbe (AIAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.126-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01079346v1</w:t>
+                <w:t xml:space="preserve">hal-00964056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and chronology of Pleistocene permafrost features in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Andrieux</w:t>
+                <w:t xml:space="preserve">Same islands, different cave patterns, contrasting rock art preservations : wall weathering study in two Pre-Columbian caves on Marie-Galante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bateman Mark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucop 4 - 4th European Conference on Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">1st European Conference on Biodeterioration of Stone Monuments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01079345v1</w:t>
+                <w:t xml:space="preserve">hal-02264026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnement écologique des taphocénoses en milieu tropical insulaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">New interpretations of the Témara’s caves and their occupations: special focus on small vertebrates and palaeoenvironments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salvador Bailon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Bougariane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Taphec »Taphonomie et écologie - Atelier du GDR 3591</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J.-Ph. Brugal, Oct 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">11th Biennial conference of the Society of Africanist Archaeologists (SAfA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toronto, Canada. p. 143-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01079343v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abri sous roche Cadet 3 (Marie-Galante) : un gisement à accumulations de faune et à vestiges archéologiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
+                <w:t xml:space="preserve">Dépôts événementiels holocènes sur le littoral de la région de Témara-Skhirart.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans d'archéologie caribéenne. 1961-2011. 24e congrès de l'Association Internationale de l'Archéologie de la Caraïbe (AIAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.126-140</w:t>
+              <w:t xml:space="preserve">Le Quaternaire : marqueurs, traçeurs et chronomètres - Colloque Q9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964056v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01079346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New interpretations of the Témara’s caves and their occupations: special focus on small vertebrates and palaeoenvironments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christiane Denys</w:t>
+                <w:t xml:space="preserve">Distribution and chronology of Pleistocene permafrost features in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Michel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bateman Mark</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Biennial conference of the Society of Africanist Archaeologists (SAfA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toronto, Canada. p. 143-161</w:t>
+              <w:t xml:space="preserve">Eucop 4 - 4th European Conference on Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986046v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01079345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grande Vallée, a new evidence on the discussion of the appearance of bifacial technology in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Airvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ritcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16635,103 +16635,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between northern and southern regions in Western Europe, the Acheulean site of La Grande Vallée, Colombiers (Vienne, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Airvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Acheuleans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Hélène Moncel; Daniele Schreve, Nov 2014, Paris, France</w:t>
@@ -16786,51 +16786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16924,64 +16924,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Hmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">le temps long en préhistoire : Contribution des méthodes de datation à la connaissance des peuplements anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
@@ -17004,394 +17004,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00921856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La malacofaune marine des dépôts littoraux du stade isotopique 5 (Temara, Maroc) : données paléontologiques et paléoécologiques.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Larbi Boudad</w:t>
+                <w:t xml:space="preserve">La posicion cronocultural de las industrias con &amp;quot;piezas de la Bertonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chehmana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire du Nord-Ouest de l'Afrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congreso internacional el Solutrense : Centenario de las excavaciones en La Cueva de Ambrosio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Almeria, España. p. 183-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5944/etfi.5.2012.5387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00921862v1</w:t>
+                <w:t xml:space="preserve">halshs-01079382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La posicion cronocultural de las industrias con &amp;quot;piezas de la Bertonne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferullo</w:t>
+                <w:t xml:space="preserve">Clef de détermination ostéologique informatisée des Chiroptères des Petites Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso internacional el Solutrense : Centenario de las excavaciones en La Cueva de Ambrosio</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Premières rencontres chiroptères Antilles-Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Fort-de-France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01079382v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00921778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clef de détermination ostéologique informatisée des Chiroptères des Petites Antilles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+                <w:t xml:space="preserve">La malacofaune marine des dépôts littoraux du stade isotopique 5 (Temara, Maroc) : données paléontologiques et paléoécologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Nespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières rencontres chiroptères Antilles-Guyane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Fort-de-France, France</w:t>
+              <w:t xml:space="preserve">Quaternaire du Nord-Ouest de l'Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00921778v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00921862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock art taphonomy in Lesser Antilles: study of wall weathering and engravings preservation in two pre-columbian caves on Marie-Galante Island</w:t>
               </w:r>
@@ -17649,77 +17649,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières rencontres chiroptères Antilles-Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Fort-de-France, France</w:t>
@@ -17817,90 +17817,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological levels from Lower, Middle and Upper Pleistocene of Pradayrol (Caniac-du-Causse, Lot, France): preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
+                <w:t xml:space="preserve">Alain Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Turq</w:t>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleta Guadelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17932,247 +17932,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00921781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude lithologique et pétrographique du cordon littoral post-ouljien de Témara (Maroc)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pleistocene Infilling of Guadeloupean Caves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chahid</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grouard Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Rencontre des Quaternaristes Marocains 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Tanger, Maroc. pp.60-72</w:t>
+              <w:t xml:space="preserve">19ème Conférence de Géologie de la Caraïbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834886v1</w:t>
+                <w:t xml:space="preserve">halshs-00581388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene Infilling of Guadeloupean Caves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude lithologique et pétrographique du cordon littoral post-ouljien de Témara (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Hmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouard Sandrine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Conférence de Géologie de la Caraïbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Le Gosier, France</w:t>
+              <w:t xml:space="preserve">Actes de la Rencontre des Quaternaristes Marocains 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Tanger, Maroc. pp.60-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00581388v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The database of ice-wedge casts and sand wedges in southwest France.</w:t>
               </w:r>
@@ -18335,51 +18335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délimitation de l'extension et chronologie du pergélisol dans le Sud-Ouest de la France au Pléistocène supérieur, état de la question.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sitzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18469,64 +18469,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Vanhaeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramirez Rozzi F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18926,51 +18926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts du Paléolithique supérieur dans le Sud-Ouest de la France : fouilles 2004-2006 au Piage (Fajoles, Lot). Problématique et premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foni Lebrun-Ricalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19090,51 +19090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoult Seveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasana Doyasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19297,90 +19297,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation de la variabilité technologique de deux industries du Paléolithique moyen ancien du Bergeracois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Folgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vieillevigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19422,64 +19422,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un fragment de fémur néandertalien aux Rochers de Villeneuve (Lussac-les-Châteaux, Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Peressinotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19562,51 +19562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Rochers de Villeneuve (Lussac les Châteaux, Vienne), grotte fréquentée par les Hommes et les Carnivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19687,51 +19687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordeneuve : essai d'interprétation d'une spécificité faunique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19808,277 +19808,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved chronology of the Middle Stone Age in El Mnasra cave, Northwestern Africa.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">De Bivaag à ECSIT : 10 ans de recherche dédiée à la biodiversité ancienne des îles de Guadeloupe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, worldwide, France</w:t>
+              <w:t xml:space="preserve">Premières Rencontres BIOSENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03149563v1</w:t>
+                <w:t xml:space="preserve">halshs-03003300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Bivaag à ECSIT : 10 ans de recherche dédiée à la biodiversité ancienne des îles de Guadeloupe.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monica Gala</w:t>
+                <w:t xml:space="preserve">An improved chronology of the Middle Stone Age in El Mnasra cave, Northwestern Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eslem Ben Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Rencontres BIOSENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, worldwide, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03003300v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03149563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DeerPal project: humans and deer during the Palaeolithic, integrating the variability of prey ecology and ethology in the investigation of past human – environment interactions</w:t>
               </w:r>
@@ -20116,51 +20116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prehistoric Adaptations to Cold Environments : multidisciplinary approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Nice, France</w:t>
@@ -20228,51 +20228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Réunion des Quaternaristes marocains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Kenitra, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20405,51 +20405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Hmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20513,51 +20513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mollusques terrestres de Guadeloupe, le point sur 20 années de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20660,51 +20660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Rencontre Biennale de la SAfA (Society of Africanist Archaeologist)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France. </w:t>
@@ -20772,64 +20772,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Hmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RQM 7 – Quaternaire du Nord-Ouest de l’Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Agadir, Maroc</w:t>
@@ -20884,51 +20884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21130,51 +21130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Hmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Essahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21242,77 +21242,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the Aterian Hominid / Carnivore Interactions in the Pleistocene of the Atlantic coast of Temara (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenobia Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21449,77 +21449,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de sites à faunes de vertébrés terrestres pléistocènes sur l'archipel de la Guadeloupe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21587,77 +21587,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme et remplissage du karst littoral guadeloupéen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailys Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21725,51 +21725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developing International Geoarchaeology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Saint-John, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21788,247 +21788,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03149678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argiliturbation et enregistrement archéologique en contexte de plaine lacustre l'exemple de Nadung'a 4</w:t>
+                <w:t xml:space="preserve">Etudes de taphonomie en contexte périglaciaire actuel : le projet Gavarnie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GMPCA : « Archéométrie 2005 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03149682v1</w:t>
+                <w:t xml:space="preserve">halshs-03149655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de taphonomie en contexte périglaciaire actuel : le projet Gavarnie.</w:t>
+                <w:t xml:space="preserve">Argiliturbation et enregistrement archéologique en contexte de plaine lacustre l'exemple de Nadung'a 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GMPCA : « Archéométrie 2005 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03149655v1</w:t>
+                <w:t xml:space="preserve">halshs-03149682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports du pénétromètre à la connaissance d'un site préhistorique : le cas de l'abri de Diepkloof, Province du Cap, Afrique du Sud.</w:t>
               </w:r>
@@ -22506,77 +22506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquentation amérindienne des cavités des Petites Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22648,64 +22648,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abri sous roche Cadet 3 (Marie-Galante) : un gisement à accumulations de faune et à vestiges archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22853,307 +22853,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01079361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4. Datations.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
+                <w:t xml:space="preserve">Searching for stone tools older than 2.6 Ma: how do we know what we are looking for?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Drucker D.</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jason E. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Feibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Lepre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nespoulet, R., Chiotti, L., Henry-Gambier, D. (éds.), Le Gravettien final de l’abri Pataud (Dordogne, France). Fouilles et études 2005-2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Serie 2458, pp.43-50, 2013</w:t>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution (ESHE) : 3rd Annual Meeting : Vienna, Austria, 19-21 September, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the study of Human Evolution, pp.107, 2013, Proceedings of the European Society for the study of Human Evolution, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181751v1</w:t>
+                <w:t xml:space="preserve">hal-01120656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for stone tools older than 2.6 Ma: how do we know what we are looking for?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Brenet</w:t>
+                <w:t xml:space="preserve">Chapitre 4. Datations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Feibel</w:t>
-[...21 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">G. Drucker D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archaeopress, British Archaeological Reports. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the study of Human Evolution (ESHE) : 3rd Annual Meeting : Vienna, Austria, 19-21 September, 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for the study of Human Evolution, pp.107, 2013, Proceedings of the European Society for the study of Human Evolution, 2</w:t>
+              <w:t xml:space="preserve">Nespoulet, R., Chiotti, L., Henry-Gambier, D. (éds.), Le Gravettien final de l’abri Pataud (Dordogne, France). Fouilles et études 2005-2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serie 2458, pp.43-50, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120656v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23247,51 +23247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site du Lac Bleu et la question de l'extension du pergélisol en France au Pléistocène supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23445,90 +23445,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouthiers-sur-Boëme, Chez les Rois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Vanhaeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Buisson-Catil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique</w:t>
@@ -23587,64 +23587,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailys Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23716,51 +23716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24004,51 +24004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de piétinement et de résidualisation par ruissellement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Bourguignon, I. Ortega et M.-C. Frère-Sautot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire et approche expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Monique Mergoil, pp.295-311, 2001</w:t>
@@ -24109,51 +24109,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faune des cavités (phase 1) : Grande-Terre, Marie-Galante, La Désirade. Prospection thématique (2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenoble Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24210,77 +24210,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Serrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24298,51 +24298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koren Abanozian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24485,77 +24485,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anse à la Gourde - St-François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yodrick Franel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24616,77 +24616,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavités naturelles : aspects géologiques, fauniques et archéologiques en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24743,77 +24743,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Serrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24844,51 +24844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faune Des Cavités, Phase 1 : Grande-Terre - Marie-Galante - La Désirade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.125-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24932,51 +24932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25228,77 +25228,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -25854,51 +25854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25944,51 +25944,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne), rapport d'opération 2015</w:t>
+                <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport d'opération 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
@@ -26011,102 +26011,102 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie d'Aquitaine. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2015, 81 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463956v1</w:t>
+                <w:t xml:space="preserve">hal-05096984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport d'opération 2015</w:t>
+                <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne), rapport d'opération 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
@@ -26129,78 +26129,78 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2015, 81 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie d'Aquitaine. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096984v1</w:t>
+                <w:t xml:space="preserve">hal-02463956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne), rapport d'opération 2014, projet de recherche 2015</w:t>
               </w:r>
@@ -26379,51 +26379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoult Seveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasana Doyasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26544,51 +26544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDB5A405"/>
+    <w:nsid w:val="2EF510CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26775,51 +26775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-lenoble" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9023-9741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587315v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bondetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338785" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Picard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Conche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi23.346" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04193840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sayah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a24" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18254" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485015v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnawut Winayalai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2023.102657" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04069885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Chahid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Oujaa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrick Franel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261282" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843349v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55431/jco.2022.35.90-95" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55431/jco.2022.35.40-46" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi18.270" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01246-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeantet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.99" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150268v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Yvon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2021v56a1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03264827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ineich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg2111" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi18.269" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4927.3.4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi16.234" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamothe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chakroun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.14287" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalifour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.14352" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923928v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Cuzange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106509" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraysse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107322v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0099" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355343v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/19-00135" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-020-00523-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895100v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.50" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4676" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409333v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Verpoorte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cosgrove" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wood" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Petchey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGZCQTVK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500872v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109ACC2019.21.2.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.11.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8819" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409365v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409437v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1670/17-093" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907130v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-017-9279-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149840v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.03.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714579v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2017.06.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02383475v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3614" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3138" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842566v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7543" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.100" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKFJ0N3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729635v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.11.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0QBNX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842925v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842565v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Hmaidi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11419" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JM4D3CSL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoble" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730850v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraysse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18475/cjos.v49i1.a1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.05.013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397535v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.10.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379924v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harmand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Lewis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S Feibel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lepre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14464" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842656v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842634v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.09.033" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.039" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN5RSH8S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842621v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389320v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.09.023" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393283v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.10.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393267v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1221-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833781v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TT3FNZMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079349v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414686v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414652v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984122v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3356/JRR-13-28.1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501011v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Angin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18475/cjos.v48i3.a01" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842977v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842979v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta Guadelli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842965v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842964v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925378v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2329" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842989v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761416v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Desrosiers" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Sorensen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.055" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH2F3NLX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711153v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028264v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648859v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Lepre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Kent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda L. Quinn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10372" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481777v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lepre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Quinn" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842966v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648888v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Thompson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jack Rink" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.11.022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD0FDB36-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439499v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.10.021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP0HCWKG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649876v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423546v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.10.018" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878HWTNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649877v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453442v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423544v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400707v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.895" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423542v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.721" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423545v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400720v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.02.011" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4X3K7Q2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110608v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2006.03.002" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH06C2B5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423497v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.111" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423492v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barr&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13394" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127359v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaspar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Georges" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferraroli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fossette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3623" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423514v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0605128103" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423491v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.806" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432758v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peressinotto" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502656102" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319562v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Seveau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Forestier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.11.013" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423513v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Thomas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.013" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MBSTS9R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649875v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2003.09.013" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2Z4H9RN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423490v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.1255" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400745v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423489v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2002.12753" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423488v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.1383" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423487v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illuminada Ortega" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.2000.1613" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441769v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712184v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay B. Haviser" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473527v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinfeng Shao" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413386v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412957v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413265v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191826v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cochard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907163v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4566" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994257v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963870v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080834v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nespoulet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiotti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182141v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065712v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095622v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989844v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264026v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079346v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079345v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bateman Mark" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079343v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964056v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986046v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Bougariane" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079344v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritcher" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921779v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011926v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921856v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921862v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079382v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferullo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfi.5.2012.5387" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921778v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921780v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739831v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Farell" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921687v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079362v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921781v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834886v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chahid" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudad" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hmaidi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakroun" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581388v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649028v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264059v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebraud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581433v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451991v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Errico" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramirez Rozzi F." TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006290v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423516v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423522v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423519v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasana Doyasa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652272v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gambier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Agsous" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426369v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Folgado" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vieillevigne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369331v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Bordes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369352v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubrasquet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425520v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149563v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003300v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413096v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413043v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimaraes Susana" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413174v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrada Mohamed" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413148v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antunes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994298v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079364v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463939v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709485v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714522v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Essahlaoui" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149584v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Jacobs" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798904v2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malaurent" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796999v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Mollaret" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149630v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Scalliet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149678v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149682v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149655v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149648v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426368v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149759v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399933v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840161v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528644v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101916v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sidestone.com" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079361v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181751v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drucker D." TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120656v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Lewis" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Feibel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079359v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711165v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711185v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452380v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796247v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652334v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652332v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423515v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028198v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004182v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414565v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079356v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079350v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079353v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491804v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761530v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369039v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387969v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096509v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya Regis-Franzke" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096835v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012888v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096892v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012887v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463956v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096984v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463963v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dawson" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834442v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-lenoble" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9023-9741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587315v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bondetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338785" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Picard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Conche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi23.346" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04193840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sayah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a24" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18254" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485015v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnawut Winayalai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2023.102657" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04069885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Chahid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Oujaa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrick Franel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843349v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55431/jco.2022.35.90-95" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261282" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55431/jco.2022.35.40-46" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102150v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01246-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi18.270" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeantet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.99" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150268v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Yvon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2021v56a1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03264827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ineich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg2111" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi18.269" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4927.3.4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalifour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.14352" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi16.234" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045205v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraysse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923928v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Cuzange" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106509" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150251v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamothe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chakroun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.14287" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107322v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0099" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355343v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/19-00135" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-020-00523-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895100v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.50" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4676" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317618v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409333v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Verpoorte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cosgrove" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wood" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Petchey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGZCQTVK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500872v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109ACC2019.21.2.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.11.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8819" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409365v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409437v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1670/17-093" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907130v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-017-9279-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714579v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2017.06.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149840v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.03.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02383475v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3614" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3138" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729635v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.11.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0QBNX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842566v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7543" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793372v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.100" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKFJ0N3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016293v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoble" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842565v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Hmaidi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11419" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JM4D3CSL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333575v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.05.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730850v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraysse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18475/cjos.v49i1.a1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397535v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.10.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379924v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harmand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Lewis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S Feibel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lepre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14464" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763070v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.039" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN5RSH8S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842621v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842656v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.09.033" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389320v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.09.023" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393283v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.10.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393267v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1221-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414686v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079349v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833781v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TT3FNZMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414652v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984122v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3356/JRR-13-28.1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501011v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Angin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18475/cjos.v48i3.a01" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842979v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta Guadelli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842977v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842965v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842964v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761416v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Desrosiers" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Sorensen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.055" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH2F3NLX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842989v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925378v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2329" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711153v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028264v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481777v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lepre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Quinn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10372" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648859v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Lepre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Kent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda L. Quinn" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842966v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648888v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Thompson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jack Rink" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.11.022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD0FDB36-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439499v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.10.021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP0HCWKG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649876v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423546v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.10.018" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878HWTNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649877v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400707v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.895" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453442v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423542v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.721" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423544v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423545v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400720v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.02.011" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4X3K7Q2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127359v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaspar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Georges" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferraroli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fossette" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3623" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110608v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2006.03.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH06C2B5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423497v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.111" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423492v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barr&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13394" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423514v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0605128103" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423491v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.806" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319562v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Seveau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Forestier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.11.013" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432758v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peressinotto" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502656102" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423513v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Thomas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.013" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MBSTS9R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649875v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2003.09.013" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2Z4H9RN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423490v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.1255" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400745v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423489v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2002.12753" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423488v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.1383" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423487v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illuminada Ortega" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.2000.1613" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441769v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712184v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay B. Haviser" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473527v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinfeng Shao" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413386v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412957v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413265v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191826v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cochard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907163v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4566" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994257v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963870v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080834v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nespoulet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiotti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182141v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095622v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065712v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989844v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079343v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964056v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264026v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986046v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Bougariane" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079346v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079345v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bateman Mark" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079344v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritcher" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921779v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011926v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921856v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079382v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferullo" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfi.5.2012.5387" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921778v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921862v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921780v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739831v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Farell" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921687v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079362v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921781v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581388v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834886v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chahid" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudad" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hmaidi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakroun" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649028v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264059v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebraud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581433v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451991v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Errico" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramirez Rozzi F." TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006290v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423516v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423522v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423519v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasana Doyasa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652272v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gambier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Agsous" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426369v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Folgado" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vieillevigne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369331v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Bordes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369352v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubrasquet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425520v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003300v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149563v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413096v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413043v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimaraes Susana" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413174v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrada Mohamed" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413148v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antunes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994298v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079364v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463939v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709485v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714522v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Essahlaoui" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149584v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Jacobs" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798904v2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malaurent" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796999v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Mollaret" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149630v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Scalliet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149678v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149655v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149682v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149648v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426368v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149759v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399933v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840161v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528644v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101916v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sidestone.com" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079361v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120656v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Lewis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Feibel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181751v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drucker D." TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079359v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711165v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711185v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452380v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796247v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652334v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652332v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423515v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028198v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004182v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414565v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079356v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079350v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079353v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491804v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761530v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369039v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387969v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096509v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya Regis-Franzke" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096835v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012888v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096892v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012887v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096984v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463956v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463963v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dawson" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834442v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>