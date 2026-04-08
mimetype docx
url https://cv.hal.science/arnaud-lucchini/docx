--- v0 (2026-03-03)
+++ v1 (2026-04-08)
@@ -72,5491 +72,5711 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autonomie de l’employeur et incompatibilité des mandats syndicaux et sociaux, note sous Cass. soc., 19 nov. 2025, no 24-16.430</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Constitutionnalité ou inconstitutionnalité de la protection contre le licenciement des membres de CPPNI, note sous Cass. soc., 19 nov. 2025, no 25-14.582</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 1, pp.21-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Autonomie de l’employeur et incompatibilité des mandats syndicaux et sociaux, note sous Cass. soc., 19 nov. 2025, no 24-16.430</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couple et travail : entre conflit d’intérêts et loyauté, note sous Cass. soc., 10 déc. 2025, no 24-17.316</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8, pp.59-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe de faveur et écoulement du temps, note sous Cass. soc., 21 janv. 2026, no 24-22.016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 01, pp.17-18</w:t>
+              <w:t xml:space="preserve">, 2026, 3, pp.22-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé au travail et vie personnelle des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 03, pp.227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05550074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence d’autonomie entre les mandats de RSS et d’élu au CSE dans les petites entreprises, note sous Cass. soc., 10 avr. 2025, no 25-40.001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sanction du licenciement au carrefour de la vie privée et de la vie personnelle du salarié : quelle ligne de partage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.71-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inopposabilité de l’accord collectif n’est pas une sanction de la non-consultation des représentants du personnel, note sous Cass. soc., 12 févr. 2025, no 23-19.821</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vaste horizon des possibles de l’accord sur le dialogue social, note sous Cass. soc., 18 juin 2025, no 23-10.857</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 09, pp.29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barème « Macron » vs Convention 158 OIT : brève analyse d’un duel au sommet, note sous Cass. soc., 11 mai 2022, no 21-14.490</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 600, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la date d’entrée en vigueur d’une convention collective et de son avenant de révision, note sous Cass. soc., 9 avr. 2025, no 24-11.036</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6, pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 600, pp.8-10</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’articulation entre rupture conventionnelle et licenciement disciplinaire, note sous Cass. soc., 25 juin 2025, no 24-12.096</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.53-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Absence d’autonomie entre les mandats de RSS et d’élu au CSE dans les petites entreprises, note sous Cass. soc., 10 avr. 2025, no 25-40.001</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du concours entre accords collectifs miroirs en situation de coemploi, note sous Cass. soc., 8 janv. 2025, no 22-24.797</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6, pp.21-23</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche collective de la prévention des atteintes à la santé au travail en France et au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dufour-Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Selusi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.416</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05120799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différences de traitement par accord de substitution ? Présumées justifiées ! note sous Cass. soc., 5 févr. 2025, no 22-24.000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.30-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour le transfert conventionnel du contrat de travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.1189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sexe de la tête de liste aux élections professionnelles, note sous Cass. soc., 8 janv. 2025, no 24-11.781</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double exception d’illégalité à l’encontre des accords collectifs étendus, note sous Cass. soc., 1er oct. 2025, no 23-15.627</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociations dans le transport aérien : quand le Conseil d’État vole au secours d’un syndicat de pilotes de ligne, note sous CE, 4 avr. 2025, no 475033</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2141, pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recevabilité de la preuve déloyale dans le contentieux des accidents du travail, note sous Cass. 2e civ., 6 juin 2024, no 22-11.736</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.71-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche collective de la prévention des atteintes à la santé au travail en France et au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dufour-Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Selusi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumière sur l’interprétation des statuts d’une union de syndicats, note sous Cass. soc., 4 juin 2025, no 23-60.116</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conduite de la négociation obligatoire au niveau de l’établissement distinct, note sous Cass. soc., 3 avr. 2024, no 22-15.784</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.31-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Selusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Le Mouel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.812</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04718590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur le référé syndical en suspension du règlement intérieur, note sous Cass. soc., 23 oct. 2024, no 22-19.726</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise dominante au sens du comité de groupe : une personne physique ?, note sous Cass. soc., 22 nov. 2023, no 22-19.282</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.35-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclusion de tout représentant syndical au CSE dans les entreprises de moins de 50 salariés, note sous Cass. soc., 20 mars 2024, no 23-18.331</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.25-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences conjugales et domestiques : quelle appréhension en santé au travail ? Regards croisés France-Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ait Akli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.51-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective&amp;quot;, 1re partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4, p. 366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04527520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la révision-extinction à l'abrogation de l'accord collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.874</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04775668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections TPE : articulation entre la candidature de l’union de syndicats et celle du syndicat affilié, note sous Cass. soc., 12 juill. 2024, no 24-60.167</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert conventionnel : quand les juges s’en(m)mêlent, note sous Cass. soc., 6 mars 2024, no 21-23.962</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.33-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délit d’entrave : niveau approprié d’information et de consultation des salariés et de leurs représentants, note sous Cass. crim., 17 oct. 2023, no 22-84.021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.33-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarifications entourant le renouvellement des accords collectifs à durée déterminée, note sous Cass. soc., 23 oct. 2024, no 23-17.460</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.26-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4, p. 366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure préalable de la représentativité des organisations syndicales à la négociation de branche, note sous Cass. soc., 15 mai 2024, no 22-16.028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 07-08, pp.22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transparence financière des syndicats et les tiers, note sous Cass. soc., 12 juill. 2024, no 24-16.057</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation équilibrée des femmes et des hommes et égalité des candidatures, note sous Cass. soc., 17 janv. 2024, no 23-40.014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traçabilité de l’exposition aux risques externes à l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 977</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le départage dualiste des normes en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.739</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04685551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective&amp;quot;, 2e partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 5, p. 475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04574521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la décision unilatérale modifie la convention collective…, note sous Cass. soc., 29 mai 2024, no 22-23.415</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 07-08, pp.25-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination syndicale du salarié protégé et (in)compétence du juge prud’homal, note sous Cass. soc., 17 janv. 2024, no 22-20.778</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutualisation du suivi de l’état de santé des salariés en cas de pluralité d’employeurs, note sous D. no 2023-547 du 30 juin 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 116, pp.894-897</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet abrogatif de l’avenant de révision d’une convention collective, note sous Cass. soc., 4 oct. 2023, no 22-23.551</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.28-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perspectives du droit de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Marant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’inopposabilité de l’accord collectif n’est pas une sanction de la non-consultation des représentants du personnel, note sous Cass. soc., 12 févr. 2025, no 23-19.821</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit reconnu et conditionné de l’expert-comptable du CSE d’auditionner le personnel de l’entreprise, note sous Cass. soc., 28 juin 2023, no 22-10.293</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.28-30</w:t>
+              <w:t xml:space="preserve">, 2023, 9, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La sanction du licenciement au carrefour de la vie privée et de la vie personnelle du salarié : quelle ligne de partage ?</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nécessaire distinction entre négociation collective de champ ad hoc et négociation collective interbranches, note sous CE, 14 juin 2023, no 451724</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.71-76</w:t>
+              <w:t xml:space="preserve">, 2023, 9, pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le vaste horizon des possibles de l’accord sur le dialogue social, note sous Cass. soc., 18 juin 2025, no 23-10.857</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage(s) et non-usage de la clause de substitution dans l’accord de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40, pp.1253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aménagement conventionnel du délai de carence entre CDD successifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 09, pp.29-31</w:t>
+              <w:t xml:space="preserve">, 2023, 6, pp.43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30, pp.53-55</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incapacité permanente : office du juge en cas de contestation par l’employeur, note sous Cass. civ. 2e, 22 sept. 2022, no 21-13.232</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111, pp. 117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du concours entre accords collectifs miroirs en situation de coemploi, note sous Cass. soc., 8 janv. 2025, no 22-24.797</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suicide lié au travail et prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine et Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, pp.54-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de travail international et pluralité de systèmes de sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04121178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de préalable de négociation obligatoire sur la mise en place de la BDESE, note sous Cass. soc., 4 oct. 2023, no 21-25.748</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.27-29</w:t>
+              <w:t xml:space="preserve">, 2023, 11, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 04, pp.30-32</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Donnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Selusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.819-829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Dautel</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03799934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du caractère non obligatoire de la clause de médiation préalable inscrite au contrat de travail, note sous Cass. soc., avis, 14 juin 2022, no 22-70.004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Dufour-Poirier</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Verner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.1258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage, accord collectif et inégalité de traitement, obs. ss. CA Grenoble, 5 juillet 2022, n° 21/00635, Chronique &amp;quot;Usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.416</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.27-29</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maladies professionnelles dues au Covid-19 devant le Conseil d’État, note sous CE, 30 déc. 2021, n° 444500, 449905, 449913</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.211-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, pp.1189</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La limitation du temps de service des gendarmes au regard du droit de l’Union européenne, note sous CE, 17 déc. 2021, n° 437125</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.283-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 02, pp.25-26</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulation entre action en nullité et exception d’illégalité ou la théorie des vases (non) communicants, note sous Cass. soc., 19 oct. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 2022, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 01, pp.71-73</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intérêt propre à agir du Fonds d’indemnisation des victimes de l’amiante, note sous Cass. civ. 2ème, 10 févr. 2022, n° 20-13.779</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107, pp.352-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2141, pp.18-20</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application volontaire de la convention collective du 31 octobre 1951 dans les EHPAD, note sous Cass. soc., 21 oct. 2020, n° 18-24.257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.469-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.570</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d’agression par arme au prisme de l’accident du travail, note sous Cass. civ. 2ème, 12 mai 2021, n° 20-12.827</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.756-759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.25-26</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours au CDD : entre ordre public et négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 878-879, pp.564-573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 4, p. 366</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La condition d’indivisibilité en matière de constitution de partie civile incidente ou la porte fermée aux procès de masse », note sous Cass. crim., 24 mars 2020, n° 19-80.005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.894-897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.26-29</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préjudice d’anxiété : le renvoi de la question prioritaire de constitutionnalité refusé, note sous Cass. soc., 22 janvier 2020 : nos 19-18.343, 19-18.353, 19-18.374</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.474-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 01, pp.33-34</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attribution de droits “à vie” pour les personnes handicapées, note sous D. n° 2019-1501, 30 déc. 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.287-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.33-35</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prohibition du harcèlement sexuel et obligation de sécurité de l’employeur : un couple dissociable, note sous Cass. soc., 8 juill. 2020, n° 18-24.320</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.1123-1125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.874</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutualisation de la gestion et du financement de la prévoyance complémentaire : la liberté des partenaires sociaux sous contrôle, note sous Cass. soc., 9 oct. 2019, n° 18-13.314</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.273-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10, pp.26-27</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maintien en fonctions de l’agent contractuel à l’issue du CDD, cause de reconduction du contrat, note sous CAA Bordeaux, 25 juill. 2019, n° 1BX03769/1BX03873</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93, pp.98-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.25-27</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impérativité et incompressibilité du délai de convocation d’un fonctionnaire devant le conseil de discipline, note sous CE, 24 juill. 2019, n° 416818</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93, pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.51-54</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise sanitaire : prolongation des droits sociaux et suspension du recouvrement, note sous Ord. n° 2020-312 du 25 mars 2020 relative à la prolongation des droits sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96, pp.730-732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 4, p. 366</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maltraitance de personnes vulnérables justifie le licenciement d’un agent hospitalier, note sous CA Metz, 20 mai 2019, n° 17/02193</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.796-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 01, pp.35-37</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indemnisation des victimes de l’amiante: quand la chose jugée ralentit la procédure, note sous Cass. 2ème civ., 16 mai 2019, n° 18-11.133</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.793-795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10, pp.812</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixation définitive du taux d’IPP et de la rente afférente : une affaire de temps, note sous Cass. 2ème civ., 14 mars 2019, n° 17-27.954</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.625-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...3066 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5566,1647 +5786,1647 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier les risques : les conséquences sociales de la défaillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La défaillance du réseau de distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bourgogne Europe, Jun 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction et cadrage normatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Sheppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lhuilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé au travail à l’aune de la porosité entre sphère professionnelle et sphère personnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Bourgogne Europe, Jun 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de travail du salarié en droit international et en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gestion du temps de travail des salariés, décompte et contrôle en droits belge et français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nîmes, May 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le temps de travail du salarié en droit international et en droit français</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection sociale complémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nîmes, May 2025, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et pratique de l’articulation des conventions et accords collectifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La protection sociale complémentaire</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences domestiques et conjugales : quelle(s) prise(s) en charge dans l’entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Jun 2025, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Selusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les après-midi de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon II, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Violences domestiques et conjugales : quelle(s) prise(s) en charge dans l’entreprise ?</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences conjugales et domestiques dans le contexte du télétravail : quelle appréhension en entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place de la santé mentale dans l’organisation de l’entreprise : identifications des risques et outils de prévention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Jun 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation collective de plateformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rendez-vous du Dialogue social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Travail de Strasbourg; DREETS Grand Est, May 2024, Strasbourg (100% virtuel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational health and non-occupational risks: the example of domestic violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The quest for labour rights and social justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Labour and Social Security Law, Sep 2024, Rome (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révision-extinction de l'accord collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La disparition de l'accord collectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutation du risque professionnel : l’exemple de la violence domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail dans tous ses états. Améliorer le travail pour un avenir juste et durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIMT, Oct 2024, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémunérations et négociations collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rémunérations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier; EDSM, Jun 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détermination négociée des salaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rendez-vous du Dialogue Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du travail de Strasbourg; DREETS Grand-Est, Apr 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traçabilité de l’exposition aux risques externes à l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de la santé au travail et de la loi du 2 août 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne-Paris-Nord, Nov 2023, Saint-Denis (93), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention des risques liés à la santé mentale à l’ère post-Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place de la santé mentale au travail dans l’organisation de l’entreprise à l’ère post-Covid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Feb 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention du geste suicidaire en lien avec le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outils pratiques : prévention de la santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de droit social de Montpellier, Sep 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de travail international et pluralité de systèmes de sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrat de travail international et pluralités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard juridique sur le risque de suicide lié au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le suicide (de l’Antiquité au XXIe siècle). Comprendre l’acte et ses conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de l'utilisation des contrats courts (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'agile et le précaire : dialogue sur les contrats courts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du travail de Strasbourg, Jun 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mental health and company organization:what are the challenges for France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Selusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon II, May 2025, Lyon, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de droit du travail de la Faculté de droit de Tokyo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Labour and Social Security Law, Sep 2024, Rome (IT), Italy</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours au CDD : entre ordre public et négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles formes de contrats précaires en droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Travail de Strasbourg; DREETS Grand Est, May 2024, Strasbourg (100% virtuel), France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de préjudice appliquée au droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le préjudice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...1030 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7216,117 +7436,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concours entre conventions et accords collectifs de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeron-Canut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis, 2023, Thèses (Planète Social), Bernard Teyssié, 978-2-7110-3808-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7336,167 +7556,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de préjudice appliquée au droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le préjudice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Faculté de droit et science politique de Montpellier, pp.65-80, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard juridique sur le risque de suicide lié au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le suicide. De l’Antiquité au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH Éditions, pp.286-298, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7506,114 +7726,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concours entre conventions et accords collectifs de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Montpellier, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03685134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7760,51 +7980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462775v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097501v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937364v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097499v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249043v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dautel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dufour-Poirier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Enjolras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Selusi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05358122v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Antonmattei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron-Canut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Akli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Drouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384338v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Mouel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120066v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121178v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Verner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Donnette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860826v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685146v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404049v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566976v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567385v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Jones" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Sheppard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249047v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095060v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Julien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615097v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713801v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865000v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715760v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03865970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404083v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000194v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03685134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462782v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550074v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019464v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937364v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097501v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281168v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dautel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dufour-Poirier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Enjolras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Selusi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05358122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718590v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Antonmattei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Mouel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Akli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Drouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron-Canut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723166v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685551v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199587v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Donnette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Verner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685146v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685144v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860826v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685136v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567382v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095049v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Jones" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Sheppard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Julien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097503v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615097v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277690v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783050v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03865970v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404083v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03685134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>