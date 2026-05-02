--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -72,7361 +72,7650 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conséquences sociales de la défaillance du réseau de distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciement faisant échec au transfert d’entreprise : nul ou pas ?, note sous Cass. soc., 21 janv. 2026, no 24-21.142</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2181, pp.12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couple et travail : entre conflit d’intérêts et loyauté, note sous Cass. soc., 10 déc. 2025, no 24-17.316</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8, pp.59-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe de faveur et écoulement du temps, note sous Cass. soc., 21 janv. 2026, no 24-22.016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3, pp.22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection sociale complémentaire, pré carré de la branche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité ou inconstitutionnalité de la protection contre le licenciement des membres de CPPNI, note sous Cass. soc., 19 nov. 2025, no 25-14.582</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.21-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autonomie de l’employeur et incompatibilité des mandats syndicaux et sociaux, note sous Cass. soc., 19 nov. 2025, no 24-16.430</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 01, pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Constitutionnalité ou inconstitutionnalité de la protection contre le licenciement des membres de CPPNI, note sous Cass. soc., 19 nov. 2025, no 25-14.582</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé au travail et vie personnelle des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 03, pp.227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05550074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination de la date d’entrée en vigueur d’une convention collective et de son avenant de révision, note sous Cass. soc., 9 avr. 2025, no 24-11.036</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 1, pp.21-22</w:t>
+              <w:t xml:space="preserve">, 2025, 6, pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Couple et travail : entre conflit d’intérêts et loyauté, note sous Cass. soc., 10 déc. 2025, no 24-17.316</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barème « Macron » vs Convention 158 OIT : brève analyse d’un duel au sommet, note sous Cass. soc., 11 mai 2022, no 21-14.490</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 600, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sanction du licenciement au carrefour de la vie privée et de la vie personnelle du salarié : quelle ligne de partage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.71-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inopposabilité de l’accord collectif n’est pas une sanction de la non-consultation des représentants du personnel, note sous Cass. soc., 12 févr. 2025, no 23-19.821</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence d’autonomie entre les mandats de RSS et d’élu au CSE dans les petites entreprises, note sous Cass. soc., 10 avr. 2025, no 25-40.001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vaste horizon des possibles de l’accord sur le dialogue social, note sous Cass. soc., 18 juin 2025, no 23-10.857</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 09, pp.29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différences de traitement par accord de substitution ? Présumées justifiées ! note sous Cass. soc., 5 févr. 2025, no 22-24.000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.30-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche collective de la prévention des atteintes à la santé au travail en France et au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dufour-Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Selusi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.416</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05120799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du concours entre accords collectifs miroirs en situation de coemploi, note sous Cass. soc., 8 janv. 2025, no 22-24.797</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’articulation entre rupture conventionnelle et licenciement disciplinaire, note sous Cass. soc., 25 juin 2025, no 24-12.096</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 8, pp.59-61</w:t>
+              <w:t xml:space="preserve">, 2025, 30, pp.53-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Principe de faveur et écoulement du temps, note sous Cass. soc., 21 janv. 2026, no 24-22.016</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double exception d’illégalité à l’encontre des accords collectifs étendus, note sous Cass. soc., 1er oct. 2025, no 23-15.627</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 3, pp.22-24</w:t>
+              <w:t xml:space="preserve">, 2025, 11, pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour le transfert conventionnel du contrat de travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.1189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sexe de la tête de liste aux élections professionnelles, note sous Cass. soc., 8 janv. 2025, no 24-11.781</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociations dans le transport aérien : quand le Conseil d’État vole au secours d’un syndicat de pilotes de ligne, note sous CE, 4 avr. 2025, no 475033</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2141, pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recevabilité de la preuve déloyale dans le contentieux des accidents du travail, note sous Cass. 2e civ., 6 juin 2024, no 22-11.736</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.71-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche collective de la prévention des atteintes à la santé au travail en France et au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dufour-Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Selusi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumière sur l’interprétation des statuts d’une union de syndicats, note sous Cass. soc., 4 juin 2025, no 23-60.116</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarifications entourant le renouvellement des accords collectifs à durée déterminée, note sous Cass. soc., 23 oct. 2024, no 23-17.460</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.26-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4, p. 366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise dominante au sens du comité de groupe : une personne physique ?, note sous Cass. soc., 22 nov. 2023, no 22-19.282</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.35-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclusion de tout représentant syndical au CSE dans les entreprises de moins de 50 salariés, note sous Cass. soc., 20 mars 2024, no 23-18.331</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.25-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences conjugales et domestiques : quelle appréhension en santé au travail ? Regards croisés France-Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ait Akli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.51-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective&amp;quot;, 1re partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4, p. 366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04527520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la révision-extinction à l'abrogation de l'accord collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.874</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04775668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections TPE : articulation entre la candidature de l’union de syndicats et celle du syndicat affilié, note sous Cass. soc., 12 juill. 2024, no 24-60.167</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert conventionnel : quand les juges s’en(m)mêlent, note sous Cass. soc., 6 mars 2024, no 21-23.962</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.33-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délit d’entrave : niveau approprié d’information et de consultation des salariés et de leurs représentants, note sous Cass. crim., 17 oct. 2023, no 22-84.021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.33-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur le référé syndical en suspension du règlement intérieur, note sous Cass. soc., 23 oct. 2024, no 22-19.726</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conduite de la négociation obligatoire au niveau de l’établissement distinct, note sous Cass. soc., 3 avr. 2024, no 22-15.784</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.31-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Selusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Le Mouel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.812</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04718590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transparence financière des syndicats et les tiers, note sous Cass. soc., 12 juill. 2024, no 24-16.057</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure préalable de la représentativité des organisations syndicales à la négociation de branche, note sous Cass. soc., 15 mai 2024, no 22-16.028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 07-08, pp.22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation équilibrée des femmes et des hommes et égalité des candidatures, note sous Cass. soc., 17 janv. 2024, no 23-40.014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traçabilité de l’exposition aux risques externes à l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 977</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le départage dualiste des normes en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.739</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04685551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective&amp;quot;, 2e partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 5, p. 475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04574521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la décision unilatérale modifie la convention collective…, note sous Cass. soc., 29 mai 2024, no 22-23.415</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 07-08, pp.25-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination syndicale du salarié protégé et (in)compétence du juge prud’homal, note sous Cass. soc., 17 janv. 2024, no 22-20.778</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutualisation du suivi de l’état de santé des salariés en cas de pluralité d’employeurs, note sous D. no 2023-547 du 30 juin 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 116, pp.894-897</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet abrogatif de l’avenant de révision d’une convention collective, note sous Cass. soc., 4 oct. 2023, no 22-23.551</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.28-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perspectives du droit de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Marant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit reconnu et conditionné de l’expert-comptable du CSE d’auditionner le personnel de l’entreprise, note sous Cass. soc., 28 juin 2023, no 22-10.293</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incapacité permanente : office du juge en cas de contestation par l’employeur, note sous Cass. civ. 2e, 22 sept. 2022, no 21-13.232</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111, pp. 117-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nécessaire distinction entre négociation collective de champ ad hoc et négociation collective interbranches, note sous CE, 14 juin 2023, no 451724</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.21-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aménagement conventionnel du délai de carence entre CDD successifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.43-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage(s) et non-usage de la clause de substitution dans l’accord de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40, pp.1253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suicide lié au travail et prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine et Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, pp.54-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de travail international et pluralité de systèmes de sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04121178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de préalable de négociation obligatoire sur la mise en place de la BDESE, note sous Cass. soc., 4 oct. 2023, no 21-25.748</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du caractère non obligatoire de la clause de médiation préalable inscrite au contrat de travail, note sous Cass. soc., avis, 14 juin 2022, no 22-70.004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Verner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.1258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage, accord collectif et inégalité de traitement, obs. ss. CA Grenoble, 5 juillet 2022, n° 21/00635, Chronique &amp;quot;Usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Donnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Selusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 03, pp.227</w:t>
+              <w:t xml:space="preserve">, 2022, 10, pp.819-829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.21-23</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03799934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulation entre action en nullité et exception d’illégalité ou la théorie des vases (non) communicants, note sous Cass. soc., 19 oct. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 2022, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 04, pp.71-76</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La limitation du temps de service des gendarmes au regard du droit de l’Union européenne, note sous CE, 17 déc. 2021, n° 437125</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.283-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 04, pp.28-30</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maladies professionnelles dues au Covid-19 devant le Conseil d’État, note sous CE, 30 déc. 2021, n° 444500, 449905, 449913</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.211-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 09, pp.29-31</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intérêt propre à agir du Fonds d’indemnisation des victimes de l’amiante, note sous Cass. civ. 2ème, 10 févr. 2022, n° 20-13.779</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107, pp.352-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 600, pp.8-10</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application volontaire de la convention collective du 31 octobre 1951 dans les EHPAD, note sous Cass. soc., 21 oct. 2020, n° 18-24.257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.469-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.23-25</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours au CDD : entre ordre public et négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 878-879, pp.564-573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30, pp.53-55</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d’agression par arme au prisme de l’accident du travail, note sous Cass. civ. 2ème, 12 mai 2021, n° 20-12.827</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.756-759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 02, pp.27-29</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maintien en fonctions de l’agent contractuel à l’issue du CDD, cause de reconduction du contrat, note sous CAA Bordeaux, 25 juill. 2019, n° 1BX03769/1BX03873</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93, pp.98-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.416</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préjudice d’anxiété : le renvoi de la question prioritaire de constitutionnalité refusé, note sous Cass. soc., 22 janvier 2020 : nos 19-18.343, 19-18.353, 19-18.374</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.474-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 04, pp.30-32</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attribution de droits “à vie” pour les personnes handicapées, note sous D. n° 2019-1501, 30 déc. 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.287-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, pp.1189</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prohibition du harcèlement sexuel et obligation de sécurité de l’employeur : un couple dissociable, note sous Cass. soc., 8 juill. 2020, n° 18-24.320</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.1123-1125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 02, pp.25-26</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutualisation de la gestion et du financement de la prévoyance complémentaire : la liberté des partenaires sociaux sous contrôle, note sous Cass. soc., 9 oct. 2019, n° 18-13.314</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.273-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.27-29</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La condition d’indivisibilité en matière de constitution de partie civile incidente ou la porte fermée aux procès de masse », note sous Cass. crim., 24 mars 2020, n° 19-80.005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.894-897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2141, pp.18-20</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impérativité et incompressibilité du délai de convocation d’un fonctionnaire devant le conseil de discipline, note sous CE, 24 juill. 2019, n° 416818</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93, pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 01, pp.71-73</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise sanitaire : prolongation des droits sociaux et suspension du recouvrement, note sous Ord. n° 2020-312 du 25 mars 2020 relative à la prolongation des droits sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96, pp.730-732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.570</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indemnisation des victimes de l’amiante: quand la chose jugée ralentit la procédure, note sous Cass. 2ème civ., 16 mai 2019, n° 18-11.133</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.793-795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.25-26</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maltraitance de personnes vulnérables justifie le licenciement d’un agent hospitalier, note sous CA Metz, 20 mai 2019, n° 17/02193</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.796-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.31-33</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixation définitive du taux d’IPP et de la rente afférente : une affaire de temps, note sous Cass. 2ème civ., 14 mars 2019, n° 17-27.954</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.625-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...3951 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle par échantillonnage et extrapolation : un mode de preuve ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations autour de la preuve en droit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Paris Nord, Mar 2026, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et cadrage normatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Sheppard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lhuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé au travail à l’aune de la porosité entre sphère professionnelle et sphère personnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, May 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier les risques : les conséquences sociales de la défaillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La défaillance du réseau de distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bourgogne Europe, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction et cadrage normatif</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de travail du salarié en droit international et en droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gestion du temps de travail des salariés, décompte et contrôle en droits belge et français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nîmes, May 2025, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection sociale complémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Héas</w:t>
+                <w:t xml:space="preserve">Romain Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et pratique de l’articulation des conventions et accords collectifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Jun 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences domestiques et conjugales : quelle(s) prise(s) en charge dans l’entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Derek Jones</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Selusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colleen Sheppard</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les après-midi de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon II, May 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational health and non-occupational risks: the example of domestic violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The quest for labour rights and social justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Labour and Social Security Law, Sep 2024, Rome (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation collective de plateformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rendez-vous du Dialogue social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Travail de Strasbourg; DREETS Grand Est, May 2024, Strasbourg (100% virtuel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences conjugales et domestiques dans le contexte du télétravail : quelle appréhension en entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place de la santé mentale dans l’organisation de l’entreprise : identifications des risques et outils de prévention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Jun 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révision-extinction de l'accord collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La disparition de l'accord collectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutation du risque professionnel : l’exemple de la violence domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail dans tous ses états. Améliorer le travail pour un avenir juste et durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIMT, Oct 2024, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémunérations et négociations collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, May 2025, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rémunérations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier; EDSM, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le temps de travail du salarié en droit international et en droit français</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détermination négociée des salaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rendez-vous du Dialogue Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du travail de Strasbourg; DREETS Grand-Est, Apr 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traçabilité de l’exposition aux risques externes à l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de la santé au travail et de la loi du 2 août 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne-Paris-Nord, Nov 2023, Saint-Denis (93), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention des risques liés à la santé mentale à l’ère post-Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nîmes, May 2025, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place de la santé mentale au travail dans l’organisation de l’entreprise à l’ère post-Covid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Feb 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention du geste suicidaire en lien avec le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outils pratiques : prévention de la santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de droit social de Montpellier, Sep 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de travail international et pluralité de systèmes de sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrat de travail international et pluralités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard juridique sur le risque de suicide lié au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le suicide (de l’Antiquité au XXIe siècle). Comprendre l’acte et ses conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de l'utilisation des contrats courts (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'agile et le précaire : dialogue sur les contrats courts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du travail de Strasbourg, Jun 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mental health and company organization:what are the challenges for France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Jun 2025, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Selusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de droit du travail de la Faculté de droit de Tokyo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon II, May 2025, Lyon, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours au CDD : entre ordre public et négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles formes de contrats précaires en droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Jun 2024, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de préjudice appliquée au droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le préjudice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...1099 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7436,117 +7725,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concours entre conventions et accords collectifs de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeron-Canut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis, 2023, Thèses (Planète Social), Bernard Teyssié, 978-2-7110-3808-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7556,167 +7845,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de préjudice appliquée au droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le préjudice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Faculté de droit et science politique de Montpellier, pp.65-80, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard juridique sur le risque de suicide lié au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le suicide. De l’Antiquité au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH Éditions, pp.286-298, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7726,114 +8015,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concours entre conventions et accords collectifs de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Montpellier, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03685134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7980,51 +8269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462782v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550074v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019464v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937364v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097501v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281168v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dautel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dufour-Poirier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Enjolras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Selusi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05358122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718590v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Antonmattei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Mouel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Akli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Drouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron-Canut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723166v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685551v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199587v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Donnette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Verner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685146v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685144v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860826v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685136v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567382v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095049v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Jones" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Sheppard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Julien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097503v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615097v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277690v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783050v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03865970v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404083v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03685134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595555v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462775v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550074v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dautel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dufour-Poirier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Enjolras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Selusi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05358122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835792v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Antonmattei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron-Canut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384338v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Akli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Drouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566809v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Mouel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Verner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799934v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Donnette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567379v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879956v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566967v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404041v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567382v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095049v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Sheppard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095060v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Julien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578763v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615097v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757529v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116960v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048254v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795320v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715760v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03865970v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03685134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>