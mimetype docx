--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -72,5931 +72,6069 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La protection sociale complémentaire, pré carré de la branche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité ou inconstitutionnalité de la protection contre le licenciement des membres de CPPNI, note sous Cass. soc., 19 nov. 2025, no 25-14.582</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.21-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie de l’employeur et incompatibilité des mandats syndicaux et sociaux, note sous Cass. soc., 19 nov. 2025, no 24-16.430</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection contre le licenciement du candidat aux élections professionnelles : d’une suspension à l’autre, note sous Cass. soc., 18 mars 2026, no 22-18.875</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, pp.15-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couple et travail : entre conflit d’intérêts et loyauté, note sous Cass. soc., 10 déc. 2025, no 24-17.316</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8, pp.59-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe de faveur et écoulement du temps, note sous Cass. soc., 21 janv. 2026, no 24-22.016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3, pp.22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciement faisant échec au transfert d’entreprise : nul ou pas ?, note sous Cass. soc., 21 janv. 2026, no 24-21.142</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2181, pp.12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conséquences sociales de la défaillance du réseau de distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 2, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Licenciement faisant échec au transfert d’entreprise : nul ou pas ?, note sous Cass. soc., 21 janv. 2026, no 24-21.142</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles précisions sur l’éligibilité des cadres au CSE, note sous Cass. soc., 18 mars 2026, no 25-14.195</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, pp.13-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé au travail et vie personnelle des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 03, pp.227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05550074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sanction du licenciement au carrefour de la vie privée et de la vie personnelle du salarié : quelle ligne de partage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.71-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inopposabilité de l’accord collectif n’est pas une sanction de la non-consultation des représentants du personnel, note sous Cass. soc., 12 févr. 2025, no 23-19.821</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence d’autonomie entre les mandats de RSS et d’élu au CSE dans les petites entreprises, note sous Cass. soc., 10 avr. 2025, no 25-40.001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vaste horizon des possibles de l’accord sur le dialogue social, note sous Cass. soc., 18 juin 2025, no 23-10.857</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 09, pp.29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barème « Macron » vs Convention 158 OIT : brève analyse d’un duel au sommet, note sous Cass. soc., 11 mai 2022, no 21-14.490</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 600, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination de la date d’entrée en vigueur d’une convention collective et de son avenant de révision, note sous Cass. soc., 9 avr. 2025, no 24-11.036</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différences de traitement par accord de substitution ? Présumées justifiées ! note sous Cass. soc., 5 févr. 2025, no 22-24.000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.30-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche collective de la prévention des atteintes à la santé au travail en France et au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dufour-Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Selusi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.416</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05120799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du concours entre accords collectifs miroirs en situation de coemploi, note sous Cass. soc., 8 janv. 2025, no 22-24.797</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’articulation entre rupture conventionnelle et licenciement disciplinaire, note sous Cass. soc., 25 juin 2025, no 24-12.096</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.53-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double exception d’illégalité à l’encontre des accords collectifs étendus, note sous Cass. soc., 1er oct. 2025, no 23-15.627</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour le transfert conventionnel du contrat de travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.1189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sexe de la tête de liste aux élections professionnelles, note sous Cass. soc., 8 janv. 2025, no 24-11.781</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociations dans le transport aérien : quand le Conseil d’État vole au secours d’un syndicat de pilotes de ligne, note sous CE, 4 avr. 2025, no 475033</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2181, pp.12-15</w:t>
+              <w:t xml:space="preserve">, 2025, 2141, pp.18-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 8, pp.59-61</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recevabilité de la preuve déloyale dans le contentieux des accidents du travail, note sous Cass. 2e civ., 6 juin 2024, no 22-11.736</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.71-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Principe de faveur et écoulement du temps, note sous Cass. soc., 21 janv. 2026, no 24-22.016</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche collective de la prévention des atteintes à la santé au travail en France et au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dufour-Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Selusi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumière sur l’interprétation des statuts d’une union de syndicats, note sous Cass. soc., 4 juin 2025, no 23-60.116</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 3, pp.22-24</w:t>
+              <w:t xml:space="preserve">, 2025, 9, pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur le référé syndical en suspension du règlement intérieur, note sous Cass. soc., 23 oct. 2024, no 22-19.726</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conduite de la négociation obligatoire au niveau de l’établissement distinct, note sous Cass. soc., 3 avr. 2024, no 22-15.784</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.31-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Marié</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Selusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Le Mouel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.812</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04718590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise dominante au sens du comité de groupe : une personne physique ?, note sous Cass. soc., 22 nov. 2023, no 22-19.282</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.35-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclusion de tout représentant syndical au CSE dans les entreprises de moins de 50 salariés, note sous Cass. soc., 20 mars 2024, no 23-18.331</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.25-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences conjugales et domestiques : quelle appréhension en santé au travail ? Regards croisés France-Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ait Akli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.51-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective&amp;quot;, 1re partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4, p. 366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04527520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la révision-extinction à l'abrogation de l'accord collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.874</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04775668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections TPE : articulation entre la candidature de l’union de syndicats et celle du syndicat affilié, note sous Cass. soc., 12 juill. 2024, no 24-60.167</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert conventionnel : quand les juges s’en(m)mêlent, note sous Cass. soc., 6 mars 2024, no 21-23.962</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.33-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délit d’entrave : niveau approprié d’information et de consultation des salariés et de leurs représentants, note sous Cass. crim., 17 oct. 2023, no 22-84.021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.33-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarifications entourant le renouvellement des accords collectifs à durée déterminée, note sous Cass. soc., 23 oct. 2024, no 23-17.460</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.26-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4, p. 366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transparence financière des syndicats et les tiers, note sous Cass. soc., 12 juill. 2024, no 24-16.057</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure préalable de la représentativité des organisations syndicales à la négociation de branche, note sous Cass. soc., 15 mai 2024, no 22-16.028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 07-08, pp.22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation équilibrée des femmes et des hommes et égalité des candidatures, note sous Cass. soc., 17 janv. 2024, no 23-40.014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traçabilité de l’exposition aux risques externes à l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 1021</w:t>
+              <w:t xml:space="preserve">, 2024, 977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Constitutionnalité ou inconstitutionnalité de la protection contre le licenciement des membres de CPPNI, note sous Cass. soc., 19 nov. 2025, no 25-14.582</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le départage dualiste des normes en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.739</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04685551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination syndicale du salarié protégé et (in)compétence du juge prud’homal, note sous Cass. soc., 17 janv. 2024, no 22-20.778</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 1, pp.21-22</w:t>
+              <w:t xml:space="preserve">, 2024, 03, pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autonomie de l’employeur et incompatibilité des mandats syndicaux et sociaux, note sous Cass. soc., 19 nov. 2025, no 24-16.430</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la décision unilatérale modifie la convention collective…, note sous Cass. soc., 29 mai 2024, no 22-23.415</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 01, pp.17-18</w:t>
+              <w:t xml:space="preserve">, 2024, 07-08, pp.25-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective&amp;quot;, 2e partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 5, p. 475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04574521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutualisation du suivi de l’état de santé des salariés en cas de pluralité d’employeurs, note sous D. no 2023-547 du 30 juin 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 116, pp.894-897</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet abrogatif de l’avenant de révision d’une convention collective, note sous Cass. soc., 4 oct. 2023, no 22-23.551</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.28-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perspectives du droit de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Marant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit reconnu et conditionné de l’expert-comptable du CSE d’auditionner le personnel de l’entreprise, note sous Cass. soc., 28 juin 2023, no 22-10.293</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incapacité permanente : office du juge en cas de contestation par l’employeur, note sous Cass. civ. 2e, 22 sept. 2022, no 21-13.232</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111, pp. 117-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nécessaire distinction entre négociation collective de champ ad hoc et négociation collective interbranches, note sous CE, 14 juin 2023, no 451724</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.21-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aménagement conventionnel du délai de carence entre CDD successifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.43-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage(s) et non-usage de la clause de substitution dans l’accord de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40, pp.1253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suicide lié au travail et prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine et Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, pp.54-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de travail international et pluralité de systèmes de sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04121178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de préalable de négociation obligatoire sur la mise en place de la BDESE, note sous Cass. soc., 4 oct. 2023, no 21-25.748</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Donnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Selusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 03, pp.227</w:t>
+              <w:t xml:space="preserve">, 2022, 10, pp.819-829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.23-25</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03799934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du caractère non obligatoire de la clause de médiation préalable inscrite au contrat de travail, note sous Cass. soc., avis, 14 juin 2022, no 22-70.004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Verner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.1258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 600, pp.8-10</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage, accord collectif et inégalité de traitement, obs. ss. CA Grenoble, 5 juillet 2022, n° 21/00635, Chronique &amp;quot;Usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 04, pp.71-76</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulation entre action en nullité et exception d’illégalité ou la théorie des vases (non) communicants, note sous Cass. soc., 19 oct. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 2022, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 04, pp.28-30</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La limitation du temps de service des gendarmes au regard du droit de l’Union européenne, note sous CE, 17 déc. 2021, n° 437125</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.283-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.21-23</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maladies professionnelles dues au Covid-19 devant le Conseil d’État, note sous CE, 30 déc. 2021, n° 444500, 449905, 449913</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.211-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 09, pp.29-31</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intérêt propre à agir du Fonds d’indemnisation des victimes de l’amiante, note sous Cass. civ. 2ème, 10 févr. 2022, n° 20-13.779</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107, pp.352-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 04, pp.30-32</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application volontaire de la convention collective du 31 octobre 1951 dans les EHPAD, note sous Cass. soc., 21 oct. 2020, n° 18-24.257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.469-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.416</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours au CDD : entre ordre public et négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 878-879, pp.564-573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 02, pp.27-29</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d’agression par arme au prisme de l’accident du travail, note sous Cass. civ. 2ème, 12 mai 2021, n° 20-12.827</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.756-759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30, pp.53-55</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La condition d’indivisibilité en matière de constitution de partie civile incidente ou la porte fermée aux procès de masse », note sous Cass. crim., 24 mars 2020, n° 19-80.005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.894-897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.27-29</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préjudice d’anxiété : le renvoi de la question prioritaire de constitutionnalité refusé, note sous Cass. soc., 22 janvier 2020 : nos 19-18.343, 19-18.353, 19-18.374</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.474-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, pp.1189</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attribution de droits “à vie” pour les personnes handicapées, note sous D. n° 2019-1501, 30 déc. 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.287-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 02, pp.25-26</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prohibition du harcèlement sexuel et obligation de sécurité de l’employeur : un couple dissociable, note sous Cass. soc., 8 juill. 2020, n° 18-24.320</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.1123-1125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2141, pp.18-20</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutualisation de la gestion et du financement de la prévoyance complémentaire : la liberté des partenaires sociaux sous contrôle, note sous Cass. soc., 9 oct. 2019, n° 18-13.314</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.273-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 01, pp.71-73</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maintien en fonctions de l’agent contractuel à l’issue du CDD, cause de reconduction du contrat, note sous CAA Bordeaux, 25 juill. 2019, n° 1BX03769/1BX03873</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93, pp.98-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.570</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impérativité et incompressibilité du délai de convocation d’un fonctionnaire devant le conseil de discipline, note sous CE, 24 juill. 2019, n° 416818</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93, pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.25-26</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise sanitaire : prolongation des droits sociaux et suspension du recouvrement, note sous Ord. n° 2020-312 du 25 mars 2020 relative à la prolongation des droits sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96, pp.730-732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.26-29</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indemnisation des victimes de l’amiante: quand la chose jugée ralentit la procédure, note sous Cass. 2ème civ., 16 mai 2019, n° 18-11.133</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.793-795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 4, p. 366</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maltraitance de personnes vulnérables justifie le licenciement d’un agent hospitalier, note sous CA Metz, 20 mai 2019, n° 17/02193</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.796-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 01, pp.35-37</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixation définitive du taux d’IPP et de la rente afférente : une affaire de temps, note sous Cass. 2ème civ., 14 mars 2019, n° 17-27.954</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.625-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...3761 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6006,1836 +6144,1928 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle par échantillonnage et extrapolation : un mode de preuve ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations autour de la preuve en droit social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Paris Nord, Mar 2026, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier les risques : les conséquences sociales de la défaillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La défaillance du réseau de distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bourgogne Europe, Jun 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction et cadrage normatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Sheppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lhuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé au travail à l’aune de la porosité entre sphère professionnelle et sphère personnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, May 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lhuilier</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, May 2025, Montpellier, France</w:t>
+                <w:t xml:space="preserve">hal-05095049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de travail du salarié en droit international et en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gestion du temps de travail des salariés, décompte et contrôle en droits belge et français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nîmes, May 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Bourgogne Europe, Jun 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection sociale complémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et pratique de l’articulation des conventions et accords collectifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le temps de travail du salarié en droit international et en droit français</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences domestiques et conjugales : quelle(s) prise(s) en charge dans l’entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nîmes, May 2025, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Selusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les après-midi de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon II, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La protection sociale complémentaire</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation collective de plateformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rendez-vous du Dialogue social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Travail de Strasbourg; DREETS Grand Est, May 2024, Strasbourg (100% virtuel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences conjugales et domestiques dans le contexte du télétravail : quelle appréhension en entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place de la santé mentale dans l’organisation de l’entreprise : identifications des risques et outils de prévention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Jun 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational health and non-occupational risks: the example of domestic violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The quest for labour rights and social justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Labour and Social Security Law, Sep 2024, Rome (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révision-extinction de l'accord collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La disparition de l'accord collectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutation du risque professionnel : l’exemple de la violence domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail dans tous ses états. Améliorer le travail pour un avenir juste et durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIMT, Oct 2024, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémunérations et négociations collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Jun 2025, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rémunérations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier; EDSM, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Violences domestiques et conjugales : quelle(s) prise(s) en charge dans l’entreprise ?</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détermination négociée des salaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rendez-vous du Dialogue Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du travail de Strasbourg; DREETS Grand-Est, Apr 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traçabilité de l’exposition aux risques externes à l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de la santé au travail et de la loi du 2 août 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne-Paris-Nord, Nov 2023, Saint-Denis (93), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention des risques liés à la santé mentale à l’ère post-Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place de la santé mentale au travail dans l’organisation de l’entreprise à l’ère post-Covid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Feb 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention du geste suicidaire en lien avec le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outils pratiques : prévention de la santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de droit social de Montpellier, Sep 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de travail international et pluralité de systèmes de sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrat de travail international et pluralités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard juridique sur le risque de suicide lié au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le suicide (de l’Antiquité au XXIe siècle). Comprendre l’acte et ses conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de l'utilisation des contrats courts (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'agile et le précaire : dialogue sur les contrats courts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du travail de Strasbourg, Jun 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mental health and company organization:what are the challenges for France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Selusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon II, May 2025, Lyon, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de droit du travail de la Faculté de droit de Tokyo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Labour and Social Security Law, Sep 2024, Rome (IT), Italy</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours au CDD : entre ordre public et négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles formes de contrats précaires en droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Travail de Strasbourg; DREETS Grand Est, May 2024, Strasbourg (100% virtuel), France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de préjudice appliquée au droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le préjudice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...1030 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennhaël François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses. , 768 p., 2026, coll. "CRFPA", 978-2-340-11551-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05612712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concours entre conventions et accords collectifs de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeron-Canut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis, 2023, Thèses (Planète Social), Bernard Teyssié, 978-2-7110-3808-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7845,167 +8075,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de préjudice appliquée au droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le préjudice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Faculté de droit et science politique de Montpellier, pp.65-80, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard juridique sur le risque de suicide lié au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le suicide. De l’Antiquité au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH Éditions, pp.286-298, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8015,114 +8245,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concours entre conventions et accords collectifs de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Montpellier, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03685134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8269,51 +8499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595555v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462775v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550074v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dautel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dufour-Poirier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Enjolras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Selusi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05358122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835792v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Antonmattei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron-Canut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384338v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Akli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Drouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566809v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Mouel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Verner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799934v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Donnette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567379v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879956v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566967v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404041v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567382v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095049v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Sheppard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095060v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Julien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578763v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615097v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757529v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116960v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048254v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795320v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715760v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03865970v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03685134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462775v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548116v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dautel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dufour-Poirier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Enjolras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Selusi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05358122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Antonmattei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Mouel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Akli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Drouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron-Canut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723166v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685551v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644649v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121178v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Donnette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Verner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879956v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567393v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249047v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Jones" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Sheppard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Julien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097503v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615097v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705610v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713801v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116969v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277690v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048254v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865000v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03865970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404083v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05612712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennha&#235;l Fran&#231;ois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000194v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03685134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>