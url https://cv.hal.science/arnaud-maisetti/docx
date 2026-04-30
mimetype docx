--- v0 (2026-04-10)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Maisetti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Arts de la scène, Aix-Marseille Université, LESA 3274</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1391-9329</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149692846</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Arts de la scène à Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du LESA [Laboratoire d'Études en Sciences des Arts] (EA 3274)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Docteur en Lettres & Arts de l'université Paris VII – Diderot [2012]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Agrégé de lettres modernes [2008]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au rythme impossible de la pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vengeance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 253, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer d'autres devenirs : formes et forces des désirs inassouvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, p. 15 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelque chose d'un abandon », conversation avec Malte Schwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp. 29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marxisme de Bernard-Marie Koltès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 248, pp. 68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la fabrique du sujet : stratégies militaires de l’ordre et tactiques théâtrales du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp. 15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la fabrique du sujet : stratégies militaires de l’ordre et tactiques théâtrales du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, p. 15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des expériences. Devant quelques gestes d'Ali Chahrour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mouvements de la scène actuelle, 245, p. 84 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie NDiaye, Politiques du cauchemar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, p. 81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre de la guerre civile. Edward Bond, pour une politique de la colère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.194-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en face, ou le chemin de la Méduse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp. 15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en face, ou le chemin de la Méduse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La frontalité… et l'effet Méduse, 11, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectateurs en lutte. Hostilité et hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Combat pour la culture, culture du combat, HS 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légendes de la villle : politiques du passage à l'écriture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Input Pictura Poesis, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes déchirées de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cahiers du CRINI, 1, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/cahier-du-crini.694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre de la dette, ou la scène du passage : transiter par l'origine (à propos des Endettés, de Mathilde Soulheban)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lyrisme des fins, ou l’horizon des événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légendes de la ville : politiques du passage à l’écriture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/marge.331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements&amp;quot;, de Didier-Georges Gabily : Mai 68, répétition générale de l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Arts et perspectives révolutionnaires, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Castorf, l’art ou la réalité insupportable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Etats de la scène actuelle 2016-2017, 229, p. 12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix d’Antonin Artaud : « et / qui / aujourd’hui / dira / quoi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pratiques de la voix sur scène. De l’apprentissage à la performance vocale, Hors-Série n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès et Maria Casarès : le pacte d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Maria Casarès ou le théâtre à l’épreuve, 277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer le présent, ou la transe d’un théâtre urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trans, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shams, et les poissons du désert&amp;quot;, voix de la disparition et force de la plénitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Disparition, 6, p. 11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures numériques, scènes du moment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Web Satori</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir, ou l’érotique du retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Connexion / Déconnection, n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension Patrice Chéreau à l'oeuvre sous la direction de Marie-Françoise Lévy et Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Maguy Marin, 226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bataille et les scènes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art press 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Valeur d'usage de Georges Bataille, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de l'adresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Etats de la scène actuelle 2014 – 2015, 221, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès - L'injouable du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Distribution, rôles et processus de création : du point de vue des auteurs, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En délivrance du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Scènes contemporaines : comment pense le théâtre, 216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chair de l'art, la Déchirure de l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Penser, c’est faire des épaisseurs, 5, p. 81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appel du vide. Régy, Beckett, Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La plasticité du vide : espace scénique, espace poétique, 4, p. 113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensées du théâtre de Krzysztof Warlikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le théâtre pense, certes, mais quoi, comment et où ?, Hors-Série 1, p. 65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences de l’histoire. Notes sur « Déjà là », d’Aurélia Guillet et Arnaud Michniak, et « Shéda », de Dieudonné Niangouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, États de la scène actuelle : 2012-2013, n°212, pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artaud, la voix déchue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le verbalisme : langage théâtral &amp; déconstruction 3, p. 63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation du mythe – une lecture de Jerzy Grotowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mythe(s) : construction, traduction, interprétation, 68, pp.133-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gracq, un instrument témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Revue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°594, pp.134-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réécritures Koltès, ou le triomphe du bongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture de la présence réelle de l'acteur. Page blanche et désir obscur (à partir du personnage/acteur dans « Sallinger » de B.-M. Koltès)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers d'acteurs - (penser) les régimes de présence sur les scènes actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Larmet; Sabine Quiriconi; Christophe Triau, Nov 2024, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs de la vengeance. &amp;quot;Combat de nègre et de chiens&amp;quot; et &amp;quot;Dans la solitude des champs de coton&amp;quot; de Bernard-Marie Koltès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'agrégation de la SELF XX-XXI, Bernard-Marie Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Baty-Delalande; Arnaud Maïsetti, Oct 2024, Sorbonne Nouvelle Paris 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire « Dans la solitude des champs de coton »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études d'agrégation Bernard-Marie Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Vignes, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912087v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avec tant de reflets mélangés à travers le miroir » : Koltès, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bident</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Corneille / Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérémie Majorel; Emmanuelle Mortgat-Longuet, Dec 2024, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres, hors-cadres et débords dans « L'Histoire Mondiale de ton âme » d'Enzo Cormann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzo Cormann : dramaturge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Diaz; Thibault Fayner; Jérémie Majorel, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l'absurde. Beckett, une hypothèse politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Beckett, 24e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Valensi, Jul 2024, Roussillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911772v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refaire le monde. Scènes contemporaines d’une autre histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir de l’impasse. Réponse contemporaines au mutisme du monde dans la sociologie, la philosophie et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sebastien Hüsch; Sophie Picard; Kathrin-Julie Zenker, Mar 2024, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527411v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kae Tempest : transmettre une mémoire rageuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e Congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES), Transmission(s), atelier du groupe de Recherche sur les Arts Dramatiques Anglophones Contemporains (RADAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emeline Jouve; Marianne Drugeon, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, Maillan ; Le Retour au désert [II] : Jacqueline Maillan et la tragédienne de boulevard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacqueline Maillan, la tragédienne de boulevard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Fix (Université de Rouen); Corinne François-Denève (Université de Haute- Alsace); Julia Gros de Gasquet (Université Sorbonne Nouvelle), Jan 2023, PARIS, University Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kae Tempest : Transmettre une mémoire rageuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, Maillan, & le Retour au désert [I] : à la recherche d'un comique direct.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molière et les acteurs comiques : arts et techniques de la création scénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Naudeix, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, Ecrire &amp;quot;Quai Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre à l'Insensé (II). Prendre d'assaut le malentendu d'écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'inouï. La critique dramatique dépassée par son objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire théâtre des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et Réseaux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la solitude des champs de coton de Bernard-Marie Koltès, ou le théâtre au corps à corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Champion Commentaires, Colas Duflo, 9782380960723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de Minuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782707343949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la solitude de Bernard-Marie Koltès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bident</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Patron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cahiers Textuel, 978-2705688356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotowski et la via negativa. Enjeux politiques et perspectives contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus créateurs et voies négatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres Modernes Minard / Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 205-216, 2024, 9782406165965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491000v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nostalgies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurette Burgholzer; Vincenzo Mazza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nostalgie au théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2024, 9791037016720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre à l'Insensé II. Prendre d'assaut le malentendu d'écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'inouï. La critique dramatique dépassée par son objet (XIXe - XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 167-174, 2022, 9791032003633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les seuils politiques des écritures contemporaines du théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Dubor, Stéphanie Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre monologue et dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9791037020888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire écran à l’histoire : l’écriture intermédiale de Krziztof Warlikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativités et intermédialités sur la scène contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Stein, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfance de la merveille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le théâtre contemporain : l’exemple de Wajdi Mouawad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, 2021, Les point dans les poches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Dylan, Monde politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du malentendu dans la chanson. 2e Biennale des Ondes du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges de l’écriture en ligne. De l’essai comme puissance nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer, créer, bouleverser. L’essai littéraire comme espace de recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nota Bene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-89518-698-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique barricade. Lettre à l’Insensé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Butel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Critique, un art de la rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2019, 9791032001981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtralités contemporaines de l’incantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Toronto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une littérature comme « incantatoire » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, 978-2-9817251-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges de l'écriture en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambre claire : l’essai en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théâtres secrets d'Yves Navarre (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Lannegrand; Philippe Leconte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Yves Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H&amp;O</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Contre toute attente, 2845473168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Speak white » de Michèle Lalonde. Gestes, postures et devenir d’une prise de parole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Poésie. Poètes de langue française (XXe - XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, 2016, 978-2-84292-456-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théâtres secrets d’Yves Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Yves Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, H&amp;O éditions, 2016, Du romanesque à l'autobiographique, 978-2845473058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nuit juste avant les forêts. Au nom de mama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès : Les registres d'un style</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2014, 978-2364410893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèses : Retrouver sa langue et tensions vers l'épure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la solitude de Bernard-Marie Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2014, 978-2705688356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès – utopies politiques : &amp;quot;il faudrait être ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, écrire. La trace, la mort, la survie : « Quai Ouest » (le texte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature théâtrale entre le livre et la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, 2013, Scénogrammes, 978-2355391668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, écrire. La trace, la mort, la survie : Quai Ouest (le texte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature théâtrale. Entre le livre et la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Jean Genet à Bernard-Marie Koltès – des politiques blessées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.205-219, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès, paroles communes : pour une éthique de la minorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minority Theater on the Global Stage : Challenging Paradigms from the Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nuit Perdue&amp;quot; de Bernard-Marie Koltès : les fantômes d'un rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Koltès maintenant, et autres métamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marie Koltès : Écritures du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris VII - Denis Diderot, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04445908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Maisetti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Arts de la scène, Aix-Marseille Université, LESA 3274</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1391-9329</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149692846</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Arts de la scène à Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du LESA [Laboratoire d'Études en Sciences des Arts] (EA 3274)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Docteur en Lettres & Arts de l'université Paris VII – Diderot [2012]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Agrégé de lettres modernes [2008]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au rythme impossible de la pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vengeance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 253, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer d'autres devenirs : formes et forces des désirs inassouvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, p. 15 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marxisme de Bernard-Marie Koltès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 248, pp. 68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la fabrique du sujet : stratégies militaires de l’ordre et tactiques théâtrales du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp. 15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelque chose d'un abandon », conversation avec Malte Schwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp. 29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la fabrique du sujet : stratégies militaires de l’ordre et tactiques théâtrales du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, p. 15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des expériences. Devant quelques gestes d'Ali Chahrour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mouvements de la scène actuelle, 245, p. 84 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie NDiaye, Politiques du cauchemar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, p. 81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre de la guerre civile. Edward Bond, pour une politique de la colère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.194-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en face, ou le chemin de la Méduse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp. 15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en face, ou le chemin de la Méduse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La frontalité… et l'effet Méduse, 11, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectateurs en lutte. Hostilité et hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Combat pour la culture, culture du combat, HS 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes déchirées de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cahiers du CRINI, 1, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/cahier-du-crini.694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légendes de la villle : politiques du passage à l'écriture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Input Pictura Poesis, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre de la dette, ou la scène du passage : transiter par l'origine (à propos des Endettés, de Mathilde Soulheban)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lyrisme des fins, ou l’horizon des événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légendes de la ville : politiques du passage à l’écriture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/marge.331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements&amp;quot;, de Didier-Georges Gabily : Mai 68, répétition générale de l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Arts et perspectives révolutionnaires, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Castorf, l’art ou la réalité insupportable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Etats de la scène actuelle 2016-2017, 229, p. 12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix d’Antonin Artaud : « et / qui / aujourd’hui / dira / quoi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pratiques de la voix sur scène. De l’apprentissage à la performance vocale, Hors-Série n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès et Maria Casarès : le pacte d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Maria Casarès ou le théâtre à l’épreuve, 277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer le présent, ou la transe d’un théâtre urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trans, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shams, et les poissons du désert&amp;quot;, voix de la disparition et force de la plénitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Disparition, 6, p. 11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures numériques, scènes du moment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Web Satori</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir, ou l’érotique du retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Connexion / Déconnection, n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension Patrice Chéreau à l'oeuvre sous la direction de Marie-Françoise Lévy et Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Maguy Marin, 226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bataille et les scènes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art press 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Valeur d'usage de Georges Bataille, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de l'adresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Etats de la scène actuelle 2014 – 2015, 221, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès - L'injouable du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Distribution, rôles et processus de création : du point de vue des auteurs, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En délivrance du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Scènes contemporaines : comment pense le théâtre, 216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chair de l'art, la Déchirure de l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Penser, c’est faire des épaisseurs, 5, p. 81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appel du vide. Régy, Beckett, Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La plasticité du vide : espace scénique, espace poétique, 4, p. 113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensées du théâtre de Krzysztof Warlikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le théâtre pense, certes, mais quoi, comment et où ?, Hors-Série 1, p. 65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences de l’histoire. Notes sur « Déjà là », d’Aurélia Guillet et Arnaud Michniak, et « Shéda », de Dieudonné Niangouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, États de la scène actuelle : 2012-2013, n°212, pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artaud, la voix déchue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le verbalisme : langage théâtral &amp; déconstruction 3, p. 63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation du mythe – une lecture de Jerzy Grotowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mythe(s) : construction, traduction, interprétation, 68, pp.133-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gracq, un instrument témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Revue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°594, pp.134-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réécritures Koltès, ou le triomphe du bongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture de la présence réelle de l'acteur. Page blanche et désir obscur (à partir du personnage/acteur dans « Sallinger » de B.-M. Koltès)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers d'acteurs - (penser) les régimes de présence sur les scènes actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Larmet; Sabine Quiriconi; Christophe Triau, Nov 2024, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs de la vengeance. &amp;quot;Combat de nègre et de chiens&amp;quot; et &amp;quot;Dans la solitude des champs de coton&amp;quot; de Bernard-Marie Koltès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'agrégation de la SELF XX-XXI, Bernard-Marie Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Baty-Delalande; Arnaud Maïsetti, Oct 2024, Sorbonne Nouvelle Paris 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avec tant de reflets mélangés à travers le miroir » : Koltès, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bident</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Corneille / Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérémie Majorel; Emmanuelle Mortgat-Longuet, Dec 2024, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire « Dans la solitude des champs de coton »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études d'agrégation Bernard-Marie Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Vignes, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912087v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres, hors-cadres et débords dans « L'Histoire Mondiale de ton âme » d'Enzo Cormann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzo Cormann : dramaturge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Diaz; Thibault Fayner; Jérémie Majorel, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l'absurde. Beckett, une hypothèse politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Beckett, 24e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Valensi, Jul 2024, Roussillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911772v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refaire le monde. Scènes contemporaines d’une autre histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir de l’impasse. Réponse contemporaines au mutisme du monde dans la sociologie, la philosophie et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sebastien Hüsch; Sophie Picard; Kathrin-Julie Zenker, Mar 2024, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527411v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, Maillan ; Le Retour au désert [II] : Jacqueline Maillan et la tragédienne de boulevard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacqueline Maillan, la tragédienne de boulevard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Fix (Université de Rouen); Corinne François-Denève (Université de Haute- Alsace); Julia Gros de Gasquet (Université Sorbonne Nouvelle), Jan 2023, PARIS, University Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kae Tempest : transmettre une mémoire rageuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e Congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES), Transmission(s), atelier du groupe de Recherche sur les Arts Dramatiques Anglophones Contemporains (RADAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emeline Jouve; Marianne Drugeon, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kae Tempest : Transmettre une mémoire rageuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, Maillan, & le Retour au désert [I] : à la recherche d'un comique direct.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molière et les acteurs comiques : arts et techniques de la création scénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Naudeix, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, Ecrire &amp;quot;Quai Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre à l'Insensé (II). Prendre d'assaut le malentendu d'écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'inouï. La critique dramatique dépassée par son objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire théâtre des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et Réseaux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la solitude des champs de coton de Bernard-Marie Koltès, ou le théâtre au corps à corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Champion Commentaires, Colas Duflo, 9782380960723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de Minuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782707343949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la solitude de Bernard-Marie Koltès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bident</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Patron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cahiers Textuel, 978-2705688356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotowski et la via negativa. Enjeux politiques et perspectives contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus créateurs et voies négatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres Modernes Minard / Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 205-216, 2024, 9782406165965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491000v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nostalgies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurette Burgholzer; Vincenzo Mazza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nostalgie au théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2024, 9791037016720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre à l'Insensé II. Prendre d'assaut le malentendu d'écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'inouï. La critique dramatique dépassée par son objet (XIXe - XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 167-174, 2022, 9791032003633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les seuils politiques des écritures contemporaines du théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Dubor, Stéphanie Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre monologue et dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9791037020888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire écran à l’histoire : l’écriture intermédiale de Krziztof Warlikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativités et intermédialités sur la scène contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Stein, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfance de la merveille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le théâtre contemporain : l’exemple de Wajdi Mouawad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, 2021, Les point dans les poches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Dylan, Monde politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du malentendu dans la chanson. 2e Biennale des Ondes du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges de l’écriture en ligne. De l’essai comme puissance nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer, créer, bouleverser. L’essai littéraire comme espace de recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nota Bene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-89518-698-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique barricade. Lettre à l’Insensé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Butel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Critique, un art de la rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2019, 9791032001981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtralités contemporaines de l’incantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Toronto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une littérature comme « incantatoire » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, 978-2-9817251-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges de l'écriture en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambre claire : l’essai en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théâtres secrets d'Yves Navarre (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Lannegrand; Philippe Leconte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Yves Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H&amp;O</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Contre toute attente, 2845473168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Speak white » de Michèle Lalonde. Gestes, postures et devenir d’une prise de parole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Poésie. Poètes de langue française (XXe - XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, 2016, 978-2-84292-456-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théâtres secrets d’Yves Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Yves Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, H&amp;O éditions, 2016, Du romanesque à l'autobiographique, 978-2845473058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nuit juste avant les forêts. Au nom de mama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès : Les registres d'un style</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2014, 978-2364410893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèses : Retrouver sa langue et tensions vers l'épure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la solitude de Bernard-Marie Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2014, 978-2705688356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès – utopies politiques : &amp;quot;il faudrait être ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, écrire. La trace, la mort, la survie : « Quai Ouest » (le texte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature théâtrale entre le livre et la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, 2013, Scénogrammes, 978-2355391668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, écrire. La trace, la mort, la survie : Quai Ouest (le texte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature théâtrale. Entre le livre et la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Jean Genet à Bernard-Marie Koltès – des politiques blessées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.205-219, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès, paroles communes : pour une éthique de la minorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minority Theater on the Global Stage : Challenging Paradigms from the Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nuit Perdue&amp;quot; de Bernard-Marie Koltès : les fantômes d'un rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Koltès maintenant, et autres métamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marie Koltès : Écritures du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris VII - Denis Diderot, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04445908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE4C1D30"/>
+    <w:nsid w:val="233F701F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-maisetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1391-9329" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149692846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879844v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maisetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879823v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04035712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603630v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03817298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04035699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04035701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03630983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472720v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02995445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cahier-du-crini.694" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168116v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168091v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ma&#239;setti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.331" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855747v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445831v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912047v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912034v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912087v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912079v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912038v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911772v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527411v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04025369v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036044v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03565988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12995-book-08096072-9782380960723.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leseditionsdeminuit.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705688356" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491000v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettresmodernesminard.org/processus-creacuteateurs.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879811v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04035708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/ecrire-linoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03801174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.groupenotabene.com/publication/explorer-cr&#233;er-bouleverser-lessai-litt&#233;raire-comme-espace-de-recherche-cr&#233;ation" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ho-editions.com/productdisplay/cahiers-yves-navarre-n&#176;-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500614v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04445908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-maisetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1391-9329" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149692846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879844v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maisetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879823v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04035712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472695v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603592v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03817298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04035699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04035701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03630983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02995445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cahier-du-crini.694" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168116v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168091v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ma&#239;setti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.331" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855747v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445831v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912047v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912034v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912079v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912087v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912038v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911772v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527411v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04025369v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036044v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03565988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12995-book-08096072-9782380960723.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leseditionsdeminuit.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705688356" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491000v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettresmodernesminard.org/processus-creacuteateurs.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879811v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04035708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/ecrire-linoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03801174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.groupenotabene.com/publication/explorer-cr&#233;er-bouleverser-lessai-litt&#233;raire-comme-espace-de-recherche-cr&#233;ation" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ho-editions.com/productdisplay/cahiers-yves-navarre-n&#176;-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500614v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04445908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>