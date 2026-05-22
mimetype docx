--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Maisetti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Arts de la scène, Aix-Marseille Université, LESA 3274</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1391-9329</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149692846</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Arts de la scène à Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du LESA [Laboratoire d'Études en Sciences des Arts] (EA 3274)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Docteur en Lettres & Arts de l'université Paris VII – Diderot [2012]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Agrégé de lettres modernes [2008]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au rythme impossible de la pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vengeance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 253, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer d'autres devenirs : formes et forces des désirs inassouvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, p. 15 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marxisme de Bernard-Marie Koltès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 248, pp. 68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la fabrique du sujet : stratégies militaires de l’ordre et tactiques théâtrales du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp. 15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelque chose d'un abandon », conversation avec Malte Schwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp. 29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la fabrique du sujet : stratégies militaires de l’ordre et tactiques théâtrales du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, p. 15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des expériences. Devant quelques gestes d'Ali Chahrour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mouvements de la scène actuelle, 245, p. 84 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie NDiaye, Politiques du cauchemar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, p. 81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre de la guerre civile. Edward Bond, pour une politique de la colère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.194-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en face, ou le chemin de la Méduse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp. 15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en face, ou le chemin de la Méduse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La frontalité… et l'effet Méduse, 11, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectateurs en lutte. Hostilité et hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Combat pour la culture, culture du combat, HS 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes déchirées de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cahiers du CRINI, 1, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/cahier-du-crini.694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légendes de la villle : politiques du passage à l'écriture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Input Pictura Poesis, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre de la dette, ou la scène du passage : transiter par l'origine (à propos des Endettés, de Mathilde Soulheban)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lyrisme des fins, ou l’horizon des événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légendes de la ville : politiques du passage à l’écriture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/marge.331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements&amp;quot;, de Didier-Georges Gabily : Mai 68, répétition générale de l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Arts et perspectives révolutionnaires, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Castorf, l’art ou la réalité insupportable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Etats de la scène actuelle 2016-2017, 229, p. 12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix d’Antonin Artaud : « et / qui / aujourd’hui / dira / quoi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pratiques de la voix sur scène. De l’apprentissage à la performance vocale, Hors-Série n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès et Maria Casarès : le pacte d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Maria Casarès ou le théâtre à l’épreuve, 277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer le présent, ou la transe d’un théâtre urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trans, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shams, et les poissons du désert&amp;quot;, voix de la disparition et force de la plénitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Disparition, 6, p. 11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures numériques, scènes du moment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Web Satori</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir, ou l’érotique du retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Connexion / Déconnection, n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension Patrice Chéreau à l'oeuvre sous la direction de Marie-Françoise Lévy et Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Maguy Marin, 226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bataille et les scènes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art press 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Valeur d'usage de Georges Bataille, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de l'adresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Etats de la scène actuelle 2014 – 2015, 221, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès - L'injouable du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Distribution, rôles et processus de création : du point de vue des auteurs, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En délivrance du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Scènes contemporaines : comment pense le théâtre, 216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chair de l'art, la Déchirure de l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Penser, c’est faire des épaisseurs, 5, p. 81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appel du vide. Régy, Beckett, Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La plasticité du vide : espace scénique, espace poétique, 4, p. 113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensées du théâtre de Krzysztof Warlikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le théâtre pense, certes, mais quoi, comment et où ?, Hors-Série 1, p. 65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences de l’histoire. Notes sur « Déjà là », d’Aurélia Guillet et Arnaud Michniak, et « Shéda », de Dieudonné Niangouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, États de la scène actuelle : 2012-2013, n°212, pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artaud, la voix déchue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le verbalisme : langage théâtral &amp; déconstruction 3, p. 63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation du mythe – une lecture de Jerzy Grotowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mythe(s) : construction, traduction, interprétation, 68, pp.133-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gracq, un instrument témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Revue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°594, pp.134-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réécritures Koltès, ou le triomphe du bongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture de la présence réelle de l'acteur. Page blanche et désir obscur (à partir du personnage/acteur dans « Sallinger » de B.-M. Koltès)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers d'acteurs - (penser) les régimes de présence sur les scènes actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Larmet; Sabine Quiriconi; Christophe Triau, Nov 2024, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs de la vengeance. &amp;quot;Combat de nègre et de chiens&amp;quot; et &amp;quot;Dans la solitude des champs de coton&amp;quot; de Bernard-Marie Koltès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'agrégation de la SELF XX-XXI, Bernard-Marie Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Baty-Delalande; Arnaud Maïsetti, Oct 2024, Sorbonne Nouvelle Paris 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avec tant de reflets mélangés à travers le miroir » : Koltès, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bident</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Corneille / Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérémie Majorel; Emmanuelle Mortgat-Longuet, Dec 2024, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire « Dans la solitude des champs de coton »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études d'agrégation Bernard-Marie Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Vignes, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912087v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres, hors-cadres et débords dans « L'Histoire Mondiale de ton âme » d'Enzo Cormann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzo Cormann : dramaturge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Diaz; Thibault Fayner; Jérémie Majorel, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l'absurde. Beckett, une hypothèse politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Beckett, 24e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Valensi, Jul 2024, Roussillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911772v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refaire le monde. Scènes contemporaines d’une autre histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir de l’impasse. Réponse contemporaines au mutisme du monde dans la sociologie, la philosophie et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sebastien Hüsch; Sophie Picard; Kathrin-Julie Zenker, Mar 2024, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527411v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, Maillan ; Le Retour au désert [II] : Jacqueline Maillan et la tragédienne de boulevard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacqueline Maillan, la tragédienne de boulevard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Fix (Université de Rouen); Corinne François-Denève (Université de Haute- Alsace); Julia Gros de Gasquet (Université Sorbonne Nouvelle), Jan 2023, PARIS, University Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kae Tempest : transmettre une mémoire rageuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e Congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES), Transmission(s), atelier du groupe de Recherche sur les Arts Dramatiques Anglophones Contemporains (RADAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emeline Jouve; Marianne Drugeon, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kae Tempest : Transmettre une mémoire rageuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, Maillan, & le Retour au désert [I] : à la recherche d'un comique direct.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molière et les acteurs comiques : arts et techniques de la création scénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Naudeix, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, Ecrire &amp;quot;Quai Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre à l'Insensé (II). Prendre d'assaut le malentendu d'écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'inouï. La critique dramatique dépassée par son objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire théâtre des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et Réseaux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la solitude des champs de coton de Bernard-Marie Koltès, ou le théâtre au corps à corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Champion Commentaires, Colas Duflo, 9782380960723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de Minuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782707343949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la solitude de Bernard-Marie Koltès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bident</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Patron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cahiers Textuel, 978-2705688356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotowski et la via negativa. Enjeux politiques et perspectives contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus créateurs et voies négatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres Modernes Minard / Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 205-216, 2024, 9782406165965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491000v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nostalgies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurette Burgholzer; Vincenzo Mazza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nostalgie au théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2024, 9791037016720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre à l'Insensé II. Prendre d'assaut le malentendu d'écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'inouï. La critique dramatique dépassée par son objet (XIXe - XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 167-174, 2022, 9791032003633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les seuils politiques des écritures contemporaines du théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Dubor, Stéphanie Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre monologue et dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9791037020888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire écran à l’histoire : l’écriture intermédiale de Krziztof Warlikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativités et intermédialités sur la scène contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Stein, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfance de la merveille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le théâtre contemporain : l’exemple de Wajdi Mouawad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, 2021, Les point dans les poches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Dylan, Monde politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du malentendu dans la chanson. 2e Biennale des Ondes du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges de l’écriture en ligne. De l’essai comme puissance nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer, créer, bouleverser. L’essai littéraire comme espace de recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nota Bene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-89518-698-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique barricade. Lettre à l’Insensé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Butel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Critique, un art de la rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2019, 9791032001981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtralités contemporaines de l’incantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Toronto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une littérature comme « incantatoire » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, 978-2-9817251-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges de l'écriture en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambre claire : l’essai en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théâtres secrets d'Yves Navarre (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Lannegrand; Philippe Leconte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Yves Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H&amp;O</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Contre toute attente, 2845473168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Speak white » de Michèle Lalonde. Gestes, postures et devenir d’une prise de parole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Poésie. Poètes de langue française (XXe - XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, 2016, 978-2-84292-456-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théâtres secrets d’Yves Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Yves Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, H&amp;O éditions, 2016, Du romanesque à l'autobiographique, 978-2845473058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nuit juste avant les forêts. Au nom de mama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès : Les registres d'un style</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2014, 978-2364410893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèses : Retrouver sa langue et tensions vers l'épure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la solitude de Bernard-Marie Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2014, 978-2705688356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès – utopies politiques : &amp;quot;il faudrait être ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, écrire. La trace, la mort, la survie : « Quai Ouest » (le texte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature théâtrale entre le livre et la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, 2013, Scénogrammes, 978-2355391668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, écrire. La trace, la mort, la survie : Quai Ouest (le texte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature théâtrale. Entre le livre et la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Jean Genet à Bernard-Marie Koltès – des politiques blessées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.205-219, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès, paroles communes : pour une éthique de la minorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minority Theater on the Global Stage : Challenging Paradigms from the Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nuit Perdue&amp;quot; de Bernard-Marie Koltès : les fantômes d'un rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Koltès maintenant, et autres métamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marie Koltès : Écritures du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris VII - Denis Diderot, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04445908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Maisetti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Arts de la scène, Aix-Marseille Université, LESA 3274</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1391-9329</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149692846</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Arts de la scène à Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du LESA [Laboratoire d'Études en Sciences des Arts] (EA 3274)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Docteur en Lettres & Arts de l'université Paris VII – Diderot [2012]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Agrégé de lettres modernes [2008]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au rythme impossible de la pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vengeance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 253, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marxisme de Bernard-Marie Koltès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 248, pp. 68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la fabrique du sujet : stratégies militaires de l’ordre et tactiques théâtrales du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp. 15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelque chose d'un abandon », conversation avec Malte Schwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp. 29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer d'autres devenirs : formes et forces des désirs inassouvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, p. 15 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la fabrique du sujet : stratégies militaires de l’ordre et tactiques théâtrales du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, p. 15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie NDiaye, Politiques du cauchemar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, p. 81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des expériences. Devant quelques gestes d'Ali Chahrour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mouvements de la scène actuelle, 245, p. 84 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre de la guerre civile. Edward Bond, pour une politique de la colère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.194-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en face, ou le chemin de la Méduse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp. 15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en face, ou le chemin de la Méduse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La frontalité… et l'effet Méduse, 11, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectateurs en lutte. Hostilité et hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Combat pour la culture, culture du combat, HS 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes déchirées de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cahiers du CRINI, 1, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/cahier-du-crini.694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légendes de la villle : politiques du passage à l'écriture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Input Pictura Poesis, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre de la dette, ou la scène du passage : transiter par l'origine (à propos des Endettés, de Mathilde Soulheban)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lyrisme des fins, ou l’horizon des événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légendes de la ville : politiques du passage à l’écriture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/marge.331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements&amp;quot;, de Didier-Georges Gabily : Mai 68, répétition générale de l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Arts et perspectives révolutionnaires, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix d’Antonin Artaud : « et / qui / aujourd’hui / dira / quoi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pratiques de la voix sur scène. De l’apprentissage à la performance vocale, Hors-Série n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Castorf, l’art ou la réalité insupportable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Etats de la scène actuelle 2016-2017, 229, p. 12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès et Maria Casarès : le pacte d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Maria Casarès ou le théâtre à l’épreuve, 277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer le présent, ou la transe d’un théâtre urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trans, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shams, et les poissons du désert&amp;quot;, voix de la disparition et force de la plénitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Disparition, 6, p. 11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures numériques, scènes du moment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Web Satori</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir, ou l’érotique du retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Connexion / Déconnection, n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension Patrice Chéreau à l'oeuvre sous la direction de Marie-Françoise Lévy et Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Maguy Marin, 226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bataille et les scènes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art press 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Valeur d'usage de Georges Bataille, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de l'adresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Etats de la scène actuelle 2014 – 2015, 221, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès - L'injouable du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Distribution, rôles et processus de création : du point de vue des auteurs, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En délivrance du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Scènes contemporaines : comment pense le théâtre, 216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chair de l'art, la Déchirure de l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Penser, c’est faire des épaisseurs, 5, p. 81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appel du vide. Régy, Beckett, Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La plasticité du vide : espace scénique, espace poétique, 4, p. 113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensées du théâtre de Krzysztof Warlikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le théâtre pense, certes, mais quoi, comment et où ?, Hors-Série 1, p. 65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences de l’histoire. Notes sur « Déjà là », d’Aurélia Guillet et Arnaud Michniak, et « Shéda », de Dieudonné Niangouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, États de la scène actuelle : 2012-2013, n°212, pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artaud, la voix déchue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maïsetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le verbalisme : langage théâtral &amp; déconstruction 3, p. 63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation du mythe – une lecture de Jerzy Grotowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mythe(s) : construction, traduction, interprétation, 68, pp.133-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gracq, un instrument témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Revue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°594, pp.134-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réécritures Koltès, ou le triomphe du bongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avec tant de reflets mélangés à travers le miroir » : Koltès, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bident</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Corneille / Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérémie Majorel; Emmanuelle Mortgat-Longuet, Dec 2024, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire « Dans la solitude des champs de coton »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études d'agrégation Bernard-Marie Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Vignes, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912087v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs de la vengeance. &amp;quot;Combat de nègre et de chiens&amp;quot; et &amp;quot;Dans la solitude des champs de coton&amp;quot; de Bernard-Marie Koltès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'agrégation de la SELF XX-XXI, Bernard-Marie Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Baty-Delalande; Arnaud Maïsetti, Oct 2024, Sorbonne Nouvelle Paris 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refaire le monde. Scènes contemporaines d’une autre histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir de l’impasse. Réponse contemporaines au mutisme du monde dans la sociologie, la philosophie et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sebastien Hüsch; Sophie Picard; Kathrin-Julie Zenker, Mar 2024, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527411v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l'absurde. Beckett, une hypothèse politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Beckett, 24e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Valensi, Jul 2024, Roussillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911772v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres, hors-cadres et débords dans « L'Histoire Mondiale de ton âme » d'Enzo Cormann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzo Cormann : dramaturge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Diaz; Thibault Fayner; Jérémie Majorel, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture de la présence réelle de l'acteur. Page blanche et désir obscur (à partir du personnage/acteur dans « Sallinger » de B.-M. Koltès)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers d'acteurs - (penser) les régimes de présence sur les scènes actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Larmet; Sabine Quiriconi; Christophe Triau, Nov 2024, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, Maillan ; Le Retour au désert [II] : Jacqueline Maillan et la tragédienne de boulevard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacqueline Maillan, la tragédienne de boulevard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Fix (Université de Rouen); Corinne François-Denève (Université de Haute- Alsace); Julia Gros de Gasquet (Université Sorbonne Nouvelle), Jan 2023, PARIS, University Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kae Tempest : transmettre une mémoire rageuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e Congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES), Transmission(s), atelier du groupe de Recherche sur les Arts Dramatiques Anglophones Contemporains (RADAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emeline Jouve; Marianne Drugeon, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kae Tempest : Transmettre une mémoire rageuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, Maillan, & le Retour au désert [I] : à la recherche d'un comique direct.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molière et les acteurs comiques : arts et techniques de la création scénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Naudeix, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, Ecrire &amp;quot;Quai Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre à l'Insensé (II). Prendre d'assaut le malentendu d'écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'inouï. La critique dramatique dépassée par son objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire théâtre des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et Réseaux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la solitude des champs de coton de Bernard-Marie Koltès, ou le théâtre au corps à corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Champion Commentaires, Colas Duflo, 9782380960723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de Minuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782707343949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la solitude de Bernard-Marie Koltès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bident</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Patron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cahiers Textuel, 978-2705688356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nostalgies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurette Burgholzer; Vincenzo Mazza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nostalgie au théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2024, 9791037016720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotowski et la via negativa. Enjeux politiques et perspectives contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus créateurs et voies négatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres Modernes Minard / Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 205-216, 2024, 9782406165965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491000v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre à l'Insensé II. Prendre d'assaut le malentendu d'écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'inouï. La critique dramatique dépassée par son objet (XIXe - XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 167-174, 2022, 9791032003633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les seuils politiques des écritures contemporaines du théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Dubor, Stéphanie Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre monologue et dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9791037020888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire écran à l’histoire : l’écriture intermédiale de Krziztof Warlikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativités et intermédialités sur la scène contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Stein, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfance de la merveille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le théâtre contemporain : l’exemple de Wajdi Mouawad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, 2021, Les point dans les poches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Dylan, Monde politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du malentendu dans la chanson. 2e Biennale des Ondes du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique barricade. Lettre à l’Insensé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Butel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Critique, un art de la rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2019, 9791032001981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges de l’écriture en ligne. De l’essai comme puissance nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer, créer, bouleverser. L’essai littéraire comme espace de recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nota Bene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-89518-698-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtralités contemporaines de l’incantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Toronto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une littérature comme « incantatoire » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, 978-2-9817251-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges de l'écriture en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambre claire : l’essai en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théâtres secrets d'Yves Navarre (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Lannegrand; Philippe Leconte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Yves Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H&amp;O</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Contre toute attente, 2845473168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Speak white » de Michèle Lalonde. Gestes, postures et devenir d’une prise de parole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Poésie. Poètes de langue française (XXe - XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, 2016, 978-2-84292-456-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théâtres secrets d’Yves Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Yves Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, H&amp;O éditions, 2016, Du romanesque à l'autobiographique, 978-2845473058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nuit juste avant les forêts. Au nom de mama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès : Les registres d'un style</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2014, 978-2364410893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèses : Retrouver sa langue et tensions vers l'épure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la solitude de Bernard-Marie Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2014, 978-2705688356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, écrire. La trace, la mort, la survie : « Quai Ouest » (le texte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature théâtrale entre le livre et la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, 2013, Scénogrammes, 978-2355391668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koltès, écrire. La trace, la mort, la survie : Quai Ouest (le texte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature théâtrale. Entre le livre et la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès – utopies politiques : &amp;quot;il faudrait être ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Marie Koltès, paroles communes : pour une éthique de la minorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minority Theater on the Global Stage : Challenging Paradigms from the Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Jean Genet à Bernard-Marie Koltès – des politiques blessées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.205-219, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nuit Perdue&amp;quot; de Bernard-Marie Koltès : les fantômes d'un rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Koltès maintenant, et autres métamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marie Koltès : Écritures du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maisetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris VII - Denis Diderot, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04445908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="233F701F"/>
+    <w:nsid w:val="98420122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-maisetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1391-9329" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149692846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879844v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maisetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879823v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04035712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472695v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603592v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03817298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04035699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04035701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03630983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02995445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cahier-du-crini.694" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168116v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168091v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ma&#239;setti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.331" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855747v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445831v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912047v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912034v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912079v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912087v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912038v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911772v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527411v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04025369v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036044v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03565988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12995-book-08096072-9782380960723.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leseditionsdeminuit.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705688356" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491000v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettresmodernesminard.org/processus-creacuteateurs.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879811v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04035708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/ecrire-linoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03801174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.groupenotabene.com/publication/explorer-cr&#233;er-bouleverser-lessai-litt&#233;raire-comme-espace-de-recherche-cr&#233;ation" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ho-editions.com/productdisplay/cahiers-yves-navarre-n&#176;-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500614v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04445908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-maisetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1391-9329" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149692846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879844v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maisetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879823v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603630v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04035712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04035699v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03817298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04035701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03630983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02995445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cahier-du-crini.694" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168116v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168091v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ma&#239;setti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.331" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855747v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445831v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912079v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912087v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912034v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527411v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911772v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912038v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912047v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04025369v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036044v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03565988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12995-book-08096072-9782380960723.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leseditionsdeminuit.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705688356" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491000v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettresmodernesminard.org/processus-creacuteateurs.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04035708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/ecrire-linoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03801174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.groupenotabene.com/publication/explorer-cr&#233;er-bouleverser-lessai-litt&#233;raire-comme-espace-de-recherche-cr&#233;ation" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ho-editions.com/productdisplay/cahiers-yves-navarre-n&#176;-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445992v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04445908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>