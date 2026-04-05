--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -1394,213 +1394,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de la bibliothèque de modèles XCSP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of the Embarrassingly Parallel Search for Data Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Régin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Francophones de Programmation par Contraintes (JFPC'14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300930v1</w:t>
+                <w:t xml:space="preserve">hal-01344078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Embarrassingly Parallel Search for Data Centers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À propos de la bibliothèque de modèles XCSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10èmes Journées Francophones de Programmation par Contraintes (JFPC'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, France. pp.337-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344078v1</w:t>
+                <w:t xml:space="preserve">hal-03300930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Package Server Location Problem</w:t>
               </w:r>
@@ -2837,130 +2837,244 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Integrated job and maintenance scheduling with equipment health index and health requirement for flow time minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Foussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flexibilité et Portabilité pour Embarrassingly Parallel Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samvel Balassanian Dersarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2970,126 +3084,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint Programming Formulation for the Elevator Trip Origin-Destination Matrix Estimation Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha-Matti Kuusinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on arithmetic constraint propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3098,139 +3212,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Régin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond C&amp;lt;i&amp;gt;max&amp;lt;/i&amp;gt;: an optimization-oriented framework for constraint-based scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Régin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3240,114 +3354,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d'ordonnancement d'atelier et de fournées basées sur la programmation par contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université de Nantes; Ecole Centrale de Nantes (ECN), 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00630122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3415,51 +3529,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1C778AD"/>
+    <w:nsid w:val="BA73A155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3646,51 +3760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-malapert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0099-479X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158518233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Julia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25596/jalc-2017-271" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rezgui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.5247" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1100.0446" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kamal Idrissi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jolin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701827v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006654003040311" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_45" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344073v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Parpaillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_45" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00811851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rezgui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Louis-Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630166v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaa M. Badr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M. Brown" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmuid Grimes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_33" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KD25FM3V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_27" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19212-9_28" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494158v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Balassanian Dersarkissian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932519v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha-Matti Kuusinen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976994v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-malapert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0099-479X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158518233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Julia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25596/jalc-2017-271" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rezgui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.5247" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1100.0446" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kamal Idrissi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jolin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701827v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006654003040311" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_45" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344073v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Parpaillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_45" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00811851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rezgui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Louis-Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630166v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaa M. Badr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M. Brown" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmuid Grimes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_33" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KD25FM3V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_27" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19212-9_28" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572543v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Balassanian Dersarkissian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha-Matti Kuusinen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>