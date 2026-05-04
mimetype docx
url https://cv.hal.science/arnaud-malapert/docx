--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1005,226 +1005,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Flight Radius Problem</w:t>
+                <w:t xml:space="preserve">Résolution du problème de rayon d'action d'un vol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Kamal Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Jolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Operations Research and Enterprise Systems (ICORES 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701827v1</w:t>
+                <w:t xml:space="preserve">hal-02069642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution du problème de rayon d'action d'un vol</w:t>
+                <w:t xml:space="preserve">Solving the Flight Radius Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Kamal Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Jolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Operations Research and Enterprise Systems (ICORES 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.304-311, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006654003040311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069642v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Route Network Development Problem based on QSI Models</w:t>
               </w:r>
@@ -1779,204 +1779,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratégie de recherche basée sur la substituabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Rezgui</w:t>
+                <w:t xml:space="preserve">Propagation de contraintes arithmétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Régin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2012 - Huitièmes Journées Francophones de Programmation par Contraintes - 2012</w:t>
+              <w:t xml:space="preserve">JFPC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811851v1</w:t>
+                <w:t xml:space="preserve">hal-00812011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation de contraintes arithmétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une stratégie de recherche basée sur la substituabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Régin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Régin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2012</w:t>
+              <w:t xml:space="preserve">JFPC 2012 - Huitièmes Journées Francophones de Programmation par Contraintes - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812011v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constraint programming approach for a batch processing problem with non-identical job sizes</w:t>
               </w:r>
@@ -3529,51 +3529,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA73A155"/>
+    <w:nsid w:val="2E0A6B79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3760,51 +3760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-malapert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0099-479X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158518233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Julia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25596/jalc-2017-271" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rezgui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.5247" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1100.0446" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kamal Idrissi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jolin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701827v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006654003040311" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_45" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344073v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Parpaillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_45" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00811851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rezgui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Louis-Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630166v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaa M. Badr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M. Brown" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmuid Grimes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_33" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KD25FM3V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_27" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19212-9_28" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572543v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Balassanian Dersarkissian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha-Matti Kuusinen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-malapert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0099-479X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158518233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Julia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25596/jalc-2017-271" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rezgui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.5247" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1100.0446" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kamal Idrissi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jolin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006654003040311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_45" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344073v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Parpaillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_45" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00811851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rezgui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Louis-Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630166v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaa M. Badr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M. Brown" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmuid Grimes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_33" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KD25FM3V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_27" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19212-9_28" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572543v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Balassanian Dersarkissian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha-Matti Kuusinen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>