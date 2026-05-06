--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -147,2741 +147,2737 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamdakht: A Moroccan ordinary chondrite fall with an uncommon fusion crust</w:t>
+                <w:t xml:space="preserve">Maxilla of Siamopithecus eocaenus (Anthropoidea, Primates) from the Paleogene of Krabi, Thailand, and its taxonomic status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Zennouri</w:t>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t>
+                <w:t xml:space="preserve">Sasa-On Khansubha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Folco</w:t>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha Shisseh</w:t>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (5), pp.1216-1226. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 198, pp.103614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.14349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2024.103614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353597v1</w:t>
+                <w:t xml:space="preserve">hal-04911167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between earthworm species and soil type influence the porosity of earthworm casts</w:t>
+                <w:t xml:space="preserve">Tamdakht: A Moroccan ordinary chondrite fall with an uncommon fusion crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issifou Amadou</w:t>
+                <w:t xml:space="preserve">Larbi Zennouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">Luigi Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacouba Zi</w:t>
+                <w:t xml:space="preserve">Taha Shisseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 203, pp.109739. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (5), pp.1216-1226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.14349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526106v1</w:t>
+                <w:t xml:space="preserve">hal-05353597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxilla of Siamopithecus eocaenus (Anthropoidea, Primates) from the Paleogene of Krabi, Thailand, and its taxonomic status</w:t>
+                <w:t xml:space="preserve">Marine snow fuels an opportunistic small food web in the Late Ordovician Soom Shale Lagerstätte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+                <w:t xml:space="preserve">Claire Browning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasa-On Khansubha</w:t>
+                <w:t xml:space="preserve">Sarah Gabbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">M. Gabriela Mángano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 198, pp.103614. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.34-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2024.103614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02923-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911167v1</w:t>
+                <w:t xml:space="preserve">hal-05526091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine snow fuels an opportunistic small food web in the Late Ordovician Soom Shale Lagerstätte</w:t>
+                <w:t xml:space="preserve">Ediacaran tectographs from the Itajaí Basin: A cautionary tale from the Precambrian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Browning</w:t>
+                <w:t xml:space="preserve">B. Becker Kerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Gabbott</w:t>
+                <w:t xml:space="preserve">G.M.E.M. Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gabriela Mángano</w:t>
+                <w:t xml:space="preserve">N.L. Archilha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Buatois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+                <w:t xml:space="preserve">L.V. Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Simões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02923-0⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 403, pp.107307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526091v1</w:t>
+                <w:t xml:space="preserve">hal-04520811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell Beds in Ordovician storm- to tide-dominated deposits, Daoura (Ougarta range), Algeria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Metatla</w:t>
+                <w:t xml:space="preserve">Rapid volcanic ash entombment reveals the 3D anatomy of Cambrian trilobites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Reynaud</w:t>
+                <w:t xml:space="preserve">Gregory Edgecombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Ghienne</w:t>
+                <w:t xml:space="preserve">Abdelfattah Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Vinn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Harouz</w:t>
+                <w:t xml:space="preserve">Asmaa El Bakhouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3140/bull.geosci.1894⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 384 (6703), pp.1429-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adl4540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05526108v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid volcanic ash entombment reveals the 3D anatomy of Cambrian trilobites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Shell Beds in Ordovician storm- to tide-dominated deposits, Daoura (Ougarta range), Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Metatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Edgecombe</w:t>
+                <w:t xml:space="preserve">J.-Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelfattah Azizi</w:t>
+                <w:t xml:space="preserve">J.-F. Ghienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmaa El Bakhouch</w:t>
+                <w:t xml:space="preserve">Olev Vinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Harouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adl4540⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (2), pp.149-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3140/bull.geosci.1894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633413v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ediacaran tectographs from the Itajaí Basin: A cautionary tale from the Precambrian</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Masticatory habits of the adult Neanderthal individual BD 1 from La Chaise‐de‐Vouthon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.M.E.M. Prado</w:t>
+                <w:t xml:space="preserve">María Hernaiz‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.L. Archilha</w:t>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.V. Warren</w:t>
+                <w:t xml:space="preserve">Laura Martín‐francés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Simões</w:t>
+                <w:t xml:space="preserve">Stefano Benazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Sarig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107307⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184 (1), pp.e24926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520811v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masticatory habits of the adult Neanderthal individual BD 1 from La Chaise‐de‐Vouthon (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Electrode Potential on Oxygen Mobility Probed by Polarized Isotopic Exchange in Solid Oxide Electrolyser Cells: Insights for Electro‐Assisted Oxidation Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Zanolli</w:t>
+                <w:t xml:space="preserve">Alexandre Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Martín‐francés</w:t>
+                <w:t xml:space="preserve">Alexandre Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Benazzi</w:t>
+                <w:t xml:space="preserve">Thomas Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Sarig</w:t>
+                <w:t xml:space="preserve">Jean-Marc. Bassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 184 (1), pp.e24926. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (11), pp.e202301616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.24926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202301616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763971v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Electrode Potential on Oxygen Mobility Probed by Polarized Isotopic Exchange in Solid Oxide Electrolyser Cells: Insights for Electro‐Assisted Oxidation Reactions</w:t>
+                <w:t xml:space="preserve">Flat does not mean 2D: Using X‐ray microtomography to study insect wings in 3D as a model for comparative studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Manon</w:t>
+                <w:t xml:space="preserve">Thomas Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nau</w:t>
+                <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Belin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc. Bassat</w:t>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (11), pp.e202301616. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202301616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.14132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448949v1</w:t>
+                <w:t xml:space="preserve">hal-04130585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore distances of particulate organic matter predict N 2 O emissions from intact soil at moist conditions</w:t>
+                <w:t xml:space="preserve">3D models related to the publication: a new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Ortega-Ramírez</w:t>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pot</w:t>
+                <w:t xml:space="preserve">Alicia Blasi-Toccacceli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Laville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Arturo Amor-Quiroz</w:t>
+                <w:t xml:space="preserve">Louis de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116224⟩</w:t>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.e206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878855v1</w:t>
+                <w:t xml:space="preserve">hal-04966184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A search for life in Palaeoproterozoic marine sediments using Zn isotopes and geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.O. Konhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. de Bonis</w:t>
+                <w:t xml:space="preserve">J. Ngwalghoubou Ikouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chaimanee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Mazurier</w:t>
+                <w:t xml:space="preserve">A. Lamboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-023-01867-4⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 612, pp.118169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04191192v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for life in Palaeoproterozoic marine sediments using Zn isotopes and geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+                <w:t xml:space="preserve">Pore distances of particulate organic matter predict N 2 O emissions from intact soil at moist conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ortega-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.O. Konhauser</w:t>
+                <w:t xml:space="preserve">Steffen Schlüter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Somogyi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Lamboux</w:t>
+                <w:t xml:space="preserve">David Arturo Amor-Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118169⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 429, pp.art. 116224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04095643v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat does not mean 2D: Using X‐ray microtomography to study insect wings in 3D as a model for comparative studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schubnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">C. Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Nel</w:t>
+                <w:t xml:space="preserve">O. Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+                <w:t xml:space="preserve">A. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.14132⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (5), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-023-01867-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130585v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: a new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weathering of Viamão granodiorite, south Brazil: Part 2 – Initial porosity of un-weathered rock controls porosity development in the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Grohé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">L. Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Blasi-Toccacceli</w:t>
+                <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Bonis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+                <w:t xml:space="preserve">A.S. Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (3), pp.e206. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 429, pp.116247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966184v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering of Viamão granodiorite, south Brazil: Part 2 – Initial porosity of un-weathered rock controls porosity development in the critical zone</w:t>
+                <w:t xml:space="preserve">Mechanisms and kinetics of (de-)protection of soil organic carbon in earthworm casts in a tropical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonnet</w:t>
+                <w:t xml:space="preserve">N. Puche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Caner</w:t>
+                <w:t xml:space="preserve">C. Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">G. Le Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.S. Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 429, pp.116247. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, pp.108686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123536v1</w:t>
+                <w:t xml:space="preserve">hal-03695733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms and kinetics of (de-)protection of soil organic carbon in earthworm casts in a tropical environment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Weathering of Viamão granodiorite, South Brazil: Part 1 – Clay minerals formation and increase in total porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108686⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424, pp.115968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695733v1</w:t>
+                <w:t xml:space="preserve">hal-04123518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering of Viamão granodiorite, South Brazil: Part 1 – Clay minerals formation and increase in total porosity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.S. Mexias</w:t>
+                <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralization across species and ecological categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 424, pp.115968. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115968⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 427, pp.116151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123518v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralization across species and ecological categories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devonian agglutinated polychaete tubes: all in all it's just another grain in the wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+                <w:t xml:space="preserve">Bruno Becker-Kerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie France Dignac</w:t>
+                <w:t xml:space="preserve">Rodrigo Scalise Horodyski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Lucas del Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+                <w:t xml:space="preserve">Daniel Sedorko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Lehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116151⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1955), pp.20211143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2021.1143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772909v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devonian agglutinated polychaete tubes: all in all it's just another grain in the wall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">The role of volcanic-derived clays in the preservation of Ediacaran biota from the Itajaí Basin (ca. 563 Ma, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Becker-Kerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Scalise Horodyski</w:t>
+                <w:t xml:space="preserve">Kurt Konhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas del Mouro</w:t>
+                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sedorko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilana Lehn</w:t>
+                <w:t xml:space="preserve">Claude Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2021.1143⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84433-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130623v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03211875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of volcanic-derived clays in the preservation of Ediacaran biota from the Itajaí Basin (ca. 563 Ma, Brazil)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+                <w:t xml:space="preserve">Using X-ray microtomography to characterize the burrowing behaviour of earthworms in heterogeneously polluted soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Balseiro-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt Konhauser</w:t>
+                <w:t xml:space="preserve">Dmytro Monoshyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+                <w:t xml:space="preserve">Philippe C. Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fontaine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Clause</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83, pp.150671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84433-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2020.150671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03211875v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Collective behaviour in 480-million-year-old trilobite arthropods from Morocco</w:t>
               </w:r>
@@ -2995,2880 +2991,2884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using X-ray microtomography to characterize the burrowing behaviour of earthworms in heterogeneously polluted soils</w:t>
+                <w:t xml:space="preserve">Growth and development of the third permanent molar in Paranthropus robustus from Swartkrans, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Balseiro-Romero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Christopher Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmytro Monoshyn</w:t>
+                <w:t xml:space="preserve">Adeline Le Cabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe C. Baveye</w:t>
+                <w:t xml:space="preserve">Mirriam Tawane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Clause</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Garrevoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 83, pp.150671. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.19053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2020.150671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76032-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023932v1</w:t>
+                <w:t xml:space="preserve">hal-02987964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and development of the third permanent molar in Paranthropus robustus from Swartkrans, South Africa</w:t>
+                <w:t xml:space="preserve">Hominin diversity in East Asia during the Middle Pleistocene: A premolar endostructural perspective 1 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Dean</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Lei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76032-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.102888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987964v1</w:t>
+                <w:t xml:space="preserve">hal-03002831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neanderthal mandible BD 1 from La Chaise-de-Vouthon Abri Bourgeois-Delaunay (Charente, Southwestern France, OIS 5e). Dental tissue proportions, cortical bone distribution and endostructural asymmetry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Genochio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tournepiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (2), pp.346-359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paleo.5847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hominin diversity in East Asia during the Middle Pleistocene: A premolar endostructural perspective 1 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Neanderthal from the Central Western Zagros, Iran. Structural reassessment of the Wezmeh 1 maxillary premolar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fereidoun Biglari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Pan</w:t>
+                <w:t xml:space="preserve">Kamyar Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dumoncel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Monchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 148, pp.102888. </w:t>
+              <w:t xml:space="preserve">, 2019, 135, pp.102643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002831v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of premolar roots in Middle Pleistocene hominins from China</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collective behaviour in 480-million-year-old trilobite arthropods from Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean M.C. Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Kouraiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102669⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51012-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379346v1</w:t>
+                <w:t xml:space="preserve">hal-02413032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner structural organization of the mandibular corpus in the late Early Pleistocene human specimens Tighenif 1 and Tighenif 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Genochio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective behaviour in 480-million-year-old trilobite arthropods from Morocco</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural analysis of premolar roots in Middle Pleistocene hominins from China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136, pp.102669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51012-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413032v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neanderthal from the Central Western Zagros, Iran. Structural reassessment of the Wezmeh 1 maxillary premolar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Zanolli</w:t>
+                <w:t xml:space="preserve">To be or not to be: postcubital vein in insects revealed by microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fereidoun Biglari</w:t>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjan Mashkour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monchot</w:t>
+                <w:t xml:space="preserve">Jakub Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102643⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266334v1</w:t>
+                <w:t xml:space="preserve">hal-02349207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be or not to be: postcubital vein in insects revealed by microtomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+                <w:t xml:space="preserve">Micro-computed tomographic and SEM study of porous bioceramics using an adaptive method based on the mathematical morphological operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ezzahmouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elmoutaouakkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+                <w:t xml:space="preserve">M. Ed-Dhahraouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Prokop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">H. Khallok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elouahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12399⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (12), pp.e02557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349207v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-computed tomographic and SEM study of porous bioceramics using an adaptive method based on the mathematical morphological operations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ezzahmouly</w:t>
+                <w:t xml:space="preserve">Organism motility in an oxygenated shallow-marine environment 2.1 billion years ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elmoutaouakkil</w:t>
+                <w:t xml:space="preserve">M. Gabriela Gabriela Mangano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ed-Dhahraouy</w:t>
+                <w:t xml:space="preserve">Stefan Bengtson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Khallok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Elouahli</w:t>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02557⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (9), pp.3431-3436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1815721116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130737v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organism motility in an oxygenated shallow-marine environment 2.1 billion years ago</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Digitization of fossils from the Fezouata Biota (Lower Ordovician, Morocco): Evaluating computed tomography and photogrammetry in collections enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Kouraïss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1815721116⟩</w:t>
+              <w:t xml:space="preserve">Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1889-1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12371-019-00403-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170144v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitization of fossils from the Fezouata Biota (Lower Ordovician, Morocco): Evaluating computed tomography and photogrammetry in collections enhancement</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dental macrowear and cortical bone distribution of the Neanderthal mandible from Regourdou (Dordogne, Southwestern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fiorenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Benazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottmar Kullmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Zampirolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoheritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12371-019-00403-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.174-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004564v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental macrowear and cortical bone distribution of the Neanderthal mandible from Regourdou (Dordogne, Southwestern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A crystallographic study of crystalline casts and pseudomorphs from the 3.5 Ga Dresser Formation, Pilbara Craton (Australia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Otálora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Fiorenza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Benazzi</w:t>
+                <w:t xml:space="preserve">Juan Manuel García-Ruíz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ottmar Kullmer</w:t>
+                <w:t xml:space="preserve">Martin J. van Kranendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Zampirolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Electra Kotopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 132, pp.174-188. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), pp.1050-1058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576718007343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296706v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crystallographic study of crystalline casts and pseudomorphs from the 3.5 Ga Dresser Formation, Pilbara Craton (Australia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Kotopoulou</w:t>
+                <w:t xml:space="preserve">X-ray microtomography applied to fossils preserved in compression: Palaeoscolescid worms from the Lower Ordovician Fezouata Shale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Kouraiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576718007343⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 508 (4), pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173108v1</w:t>
+                <w:t xml:space="preserve">hal-02076595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray microtomography applied to fossils preserved in compression: Palaeoscolescid worms from the Lower Ordovician Fezouata Shale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mesoscale Anisotropy in Porous Media Made of Clay Minerals. A Numerical Study Constrained by Experimental Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (10), pp.1972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11101972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02076595v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale Anisotropy in Porous Media Made of Clay Minerals. A Numerical Study Constrained by Experimental Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dental macrowear and cortical bone thickness analyses of the Neanderthal mandible from Regourdou (Dordogne, Southwestern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fiorenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Benazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottmar Kullmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brian Gregoire</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the European Society for Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173104v1</w:t>
+                <w:t xml:space="preserve">hal-02379725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental macrowear and cortical bone thickness analyses of the Neanderthal mandible from Regourdou (Dordogne, Southwestern France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">First evidence of Ediacaran-Fortunian elliptical body fossils in the Brioverian series of Brittany (NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Neraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Society for Human Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lethaia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), pp.513-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/let.12270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379725v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01718522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of Ediacaran-Fortunian elliptical body fossils in the Brioverian series of Brittany (NW France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the deciduous/permanent molar enamel thickness ratio a taxon-specific indicator in extant and extinct hominids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Neraudeau</w:t>
+                <w:t xml:space="preserve">Luca Bondioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Dabard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+                <w:t xml:space="preserve">M. Christopher Dean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gougeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lethaia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (4), pp.513-522. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (5-6), pp.702 - 714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/let.12270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01718522v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the deciduous/permanent molar enamel thickness ratio a taxon-specific indicator in extant and extinct hominids?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">A morphometric mapping analysis of lower fourth deciduous premolar in hominoids: Implications for phylogenetic relationship between Nakalipithecus and Ouranopithecus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wataru Morita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoki Morimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Kunimatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16 (5-6), pp.702 - 714. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2017.05.002⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 16 (5-6), pp.655 - 669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936460v1</w:t>
+                <w:t xml:space="preserve">hal-01936457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A morphometric mapping analysis of lower fourth deciduous premolar in hominoids: Implications for phylogenetic relationship between Nakalipithecus and Ouranopithecus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TAMDAKHT METEORITE (MOROCCO): AN IMPORTANT FALL WITH A RARE FUSION CRUST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chennaoui Aoudjehane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wataru Morita</w:t>
+                <w:t xml:space="preserve">A. El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoki Morimoto</w:t>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutaka Kunimatsu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Zanolli</w:t>
+                <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (5-6), pp.655 - 669. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1, SI), pp.A54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.12934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936457v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAMDAKHT METEORITE (MOROCCO): AN IMPORTANT FALL WITH A RARE FUSION CRUST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a fracture network in crystalline rocks during weathering: Study of Bishop Creek chronosequence using X-ray computed tomography and 14 C-PMMA impregnation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chennaoui Aoudjehane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Mazurier</w:t>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Albani</w:t>
+                <w:t xml:space="preserve">Ann M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+                <w:t xml:space="preserve">Robert C. Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rochette</w:t>
+                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (1, SI), pp.A54. </w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128 (9-10), pp.1423 - 1438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.12934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/B31336.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710596v1</w:t>
+                <w:t xml:space="preserve">hal-01593484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enamel thickness and enamel growth in Oreopithecus: Combining microtomographic and histological evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Dean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bondioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (1-2), pp.209-226. </w:t>
@@ -5900,4245 +5900,5557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a fracture network in crystalline rocks during weathering: Study of Bishop Creek chronosequence using X-ray computed tomography and 14 C-PMMA impregnation method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effective porosity measurements of poorly consolidated materials using non-destructive methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann M. Rossi</w:t>
+                <w:t xml:space="preserve">Olivier Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert C. Graham</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Descostes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 205, p. 24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/B31336.1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593484v1</w:t>
+                <w:t xml:space="preserve">hal-01525142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective porosity measurements of poorly consolidated materials using non-destructive methods</w:t>
+                <w:t xml:space="preserve">Frontoparietal Bone in Extinct Palaeobatrachidae (Anura): Its Variation and Taxonomic Value.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Zbyněk Roček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie E Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.02.007⟩</w:t>
+              <w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 298 (11), pp.1848-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ar.23203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525142v1</w:t>
+                <w:t xml:space="preserve">hal-01264089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontoparietal Bone in Extinct Palaeobatrachidae (Anura): Its Variation and Taxonomic Value.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of digital autoradiograph technique for quantifying rock porosity using C-14-PMMA method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zbyněk Roček</w:t>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Boistel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pierre Mossler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephanie E Pierce</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ar.23203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 303, pp.11-23 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-014-3617-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264089v1</w:t>
+                <w:t xml:space="preserve">hal-01361731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of digital autoradiograph technique for quantifying rock porosity using C-14-PMMA method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
+                <w:t xml:space="preserve">The 2.1 Ga Old Francevillian Biota: Biogenicity, Taphonomy and Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bengtson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald E. Canfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-014-3617-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e99438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361731v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2.1 Ga Old Francevillian Biota: Biogenicity, Taphonomy and Biodiversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endostructural characterization of the H. heidelbergensis dental remains from the early Middle Pleistocene site of Tighenif, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099438⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (5), pp.293-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2013.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015443v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endostructural characterization of the H. heidelbergensis dental remains from the early Middle Pleistocene site of Tighenif, Algeria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Brief communication: Two human fossil deciduous molars from the Sangiran Dome (Java, Indonesia): outer and inner morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bondioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Widianto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 147 (3), pp.472-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.21657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2013.06.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02379533v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ interaction of cement paste and shotcrete with claystones in a deep disposal context</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The structural morphology of incisor and molar teeth : tracking the evolutionary pathways in Late Pleistocene humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bondioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 147 (S54), pp.92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832358v1</w:t>
+                <w:t xml:space="preserve">hal-01842854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural morphology of incisor and molar teeth : tracking the evolutionary pathways in Late Pleistocene humans</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-situ interaction of cement paste and shotcrete with claystones in a deep disposal context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dewonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American journal of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 312 (3), pp.314-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2475/03.2012.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842854v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief communication: Two human fossil deciduous molars from the Sangiran Dome (Java, Indonesia): outer and inner morphology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Neanderthal partial femoral diaphysis from the &amp;quot;grotte de la Tour&amp;quot;, La Chaise-de-Vouthon (Charente, France): Outer morphology and endostructural organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Mancini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Laurent Puymerail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Volpato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Debénath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harry Widianto</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tournepiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.21657⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.00. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2012.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277604v1</w:t>
+                <w:t xml:space="preserve">halshs-00749156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neanderthal partial femoral diaphysis from the &amp;quot;grotte de la Tour&amp;quot;, La Chaise-de-Vouthon (Charente, France): Outer morphology and endostructural organization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reassessment of the late Neandertals from Spy (Belgium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Volpato</w:t>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Debénath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Tournepiche</w:t>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hambucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, S50, pp.202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00749156v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertebral microanatomy in squamates: structure, growth and ecological correlates.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Large colonial organisms with coordinated growth in oxygenated environments 2.1Gyr ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bengtson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald E. Canfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Herrel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Tafforeau</w:t>
+                <w:t xml:space="preserve">Andrey Bekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 466, pp.100-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NATURE09166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-7580.2010.01307.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00591875v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inner structural variation of the primate tibial plateau characterized by high-resolution microtomography. Implications for the reconstruction of fossil locomotor behaviours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The earliest remains of a Citrus fruit from a western Mediterranean archaeological context? A microtomographic-based re-assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 9 (6-7), pp.349-359. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2010.07.020⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 9 (6-7), pp.277-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2010.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379570v1</w:t>
+                <w:t xml:space="preserve">hal-02379569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The earliest remains of a Citrus fruit from a western Mediterranean archaeological context? A microtomographic-based re-assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+                <w:t xml:space="preserve">The inner structural variation of the primate tibial plateau characterized by high-resolution microtomography. Implications for the reconstruction of fossil locomotor behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Masato Nakatsukasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 9 (6-7), pp.277-282. </w:t>
+              <w:t xml:space="preserve">, 2010, 9 (6-7), pp.349-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2010.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2010.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379569v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of the late Neandertals from Spy (Belgium)</w:t>
+                <w:t xml:space="preserve">Vertebral microanatomy in squamates: structure, growth and ecological correlates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rougier</w:t>
+                <w:t xml:space="preserve">Alexandra Houssaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Volpato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Balzeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Hambucken</w:t>
+                <w:t xml:space="preserve">Paul Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 217 (6), pp.715-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-7580.2010.01307.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839207v1</w:t>
+                <w:t xml:space="preserve">hal-00591875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large colonial organisms with coordinated growth in oxygenated environments 2.1Gyr ago</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
+                <w:t xml:space="preserve">Morphometric maps of long bone shafts and dental roots for imaging topographic thickness variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bondioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher M. Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puymerail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.21271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NATURE09166⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718560v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dental maturational sequence and dental tissue proportions in the early Upper Paleolithic child from Abrigo do Lagar Velho, Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bayle</w:t>
+                <w:t xml:space="preserve">R. Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Macchiarelli</w:t>
+                <w:t xml:space="preserve">E. Trinkaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Trinkaus</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (4), pp.1338-1342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0914202107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric maps of long bone shafts and dental roots for imaging topographic thickness variation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Dental developmental pattern of the Neanderthal child from Roc de Marsal: a high-resolution 3D analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (1), pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.21271⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277599v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental developmental pattern of the Neanderthal child from Roc de Marsal: a high-resolution 3D analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Brief communication: High-resolution assessment of the dental developmental pattern and characterization of tooth tissue proportions in the late Upper Paleolithic child from La Madeleine, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.09.002⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 138 (4), pp.493-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.21000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379577v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief communication: High-resolution assessment of the dental developmental pattern and characterization of tooth tissue proportions in the late Upper Paleolithic child from La Madeleine, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ouranopithecus macedoniensis (Mammalia, Primates, Hominoidea): virtual reconstruction and 3D analysis of a juvenile mandibular dentition (RPl-82 and RPl-83)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Illerhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.21000⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (4), pp.851-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/g2009n4a851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02379575v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouranopithecus macedoniensis (Mammalia, Primates, Hominoidea): virtual reconstruction and 3D analysis of a juvenile mandibular dentition (RPl-82 and RPl-83)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Dental tissue proportions and enamel thickness in Neandertal and modern human molars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J. Olejniczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin N.M. Feeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31 (4), pp.851-863. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (1), pp.12-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/g2009n4a851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2007.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379578v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental tissue proportions and enamel thickness in Neandertal and modern human molars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new Late Miocene great ape from Kenya and its implications for the origins of African great apes and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanya M. Smith</w:t>
+                <w:t xml:space="preserve">Y. Kunimatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin N.M. Feeney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">M. Nakatsukasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hyodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2007.11.004⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (49), pp.19220-19225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0706190104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02379580v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Late Miocene great ape from Kenya and its implications for the origins of African great apes and humans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Nakatsukasa</w:t>
+                <w:t xml:space="preserve">The oldest human remains from the Beagle Channel region, Tierra del Fuego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sawada</w:t>
+                <w:t xml:space="preserve">L. Bondioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sakai</w:t>
+                <w:t xml:space="preserve">S. Caropreso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hyodo</w:t>
+                <w:t xml:space="preserve">G. Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 104 (49), pp.19220-19225. </w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (4), pp.328-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0706190104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oa.828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379590v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oldest human remains from the Beagle Channel region, Tierra del Fuego</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Merceron</w:t>
+                <w:t xml:space="preserve">How Neanderthal molar teeth grew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bondioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Debénath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tournepiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.828⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 444 (7120), pp.748-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379595v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Neanderthal molar teeth grew</w:t>
-[...144 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Improved noninvasive microstructural analysis of fossil tissues by means of SR-microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Volpato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 83 (2), pp.229-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00339-006-3511-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entendre et localiser les cliquetis métalliques des Pipidae : comment se sont-elles adaptées pour communiquer en milieu aquatique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">New Strategies of Analysing and Extracting Biomarkers from Exobiological Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Moghrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Impact and their role in the origin and evolution of life [Conference]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Astrobiology Institute (AEI), Sep 2025, Nördlingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847860v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of soil microstructure on the emission of N2O in intact small soil columns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dalila Hadjar</w:t>
+                <w:t xml:space="preserve">Dynamique du front de diffusion de l'eau dans une illite désaturée en eau : Mesure par tomographie de neutrons et modélisation associée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GAF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548661v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New imaging techniques in amphibian medicine and clinical physiology</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Chronic exposure of Cadmium leads to deleterious effects on Armadillidium vulgare immune cell's mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Zoo and Wildlife Health Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Online, Germany</w:t>
+              <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA, May 2025, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294489v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle perspective sur le colobiné fossile Mesopithecus : l’apport du labyrinthe osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Costeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Geraads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37e colloque de la Société francophone de primatologie. (Paléo)primatologie : du terrain au laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société francophone de primatologie, Sep 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution de taille de pores complète des roches argileuses par couplage de gaz sur blocs, de porosimétrie mercure et de nano-tomographie de rayons X de laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogers Evarist Swai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFA 2025 : 22e colloque annuel du Groupe Français des Argiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe français des argiles (GFA), Jun 2025, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Full pore size distribution of shale by combination of innovative gas adsorption isotherms, mercury intrusion porosimetry and laboratory nano-X ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rogers Evarist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII International Clay Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPEA, Jul 2025, Dublin (Irlande), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale experimental comparison of water diffusion by neutron tomography in a porous clay medium partially water-saturated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Clay Conference : International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Hannover, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Full pore size distribution of shale by combination of innovative gas adsorption isotherms, mercury intrusion porosimetry and laboratory nano-X ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogers Evarist Swai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">61st Annual Meeting of the Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Hawai; Clay Minerals Society, Jun 2024, Manoa (Hawaii), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A hidden benthic ecosystem in the Late Ordovician Soom Shale Lagerstätte (Cedarberg Formation, Cape Supergroup)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Browning Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabbott Sarah E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mángano Gabriela M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buatois Luis A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albani Abderrazak El</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Conference of the Paleontological Society of southern Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entendre et localiser les cliquetis métalliques des Pipidae : comment se sont-elles adaptées pour communiquer en milieu aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Decamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of soil microstructure on the emission of N2O in intact small soil columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ortega-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Schlüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Hadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (Online), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of Diesel Distribution in Undisturbed Soil Cores After Simulated Rain Episodes Using Analytical Chemistry Techniques and X-Ray Computed Microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Balseiro-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Calviño-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Monterroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st Annual Meeting of the SETAC Europe 2021 : Global Challenges. An Emergency for Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry Europe (SETAC Europe), May 2021, Virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New imaging techniques in amphibian medicine and clinical physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norin Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Zoo and Wildlife Health Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylolites: when they became conduits for fluid pathway ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Repetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Magni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marja Siitari Sattari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evidence for multiple human lineages in China during the Middle Pleistocene: a premolar endostructural perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">89th Annual Meeting of the American Association of Physical Anthropologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Los Angeles, United States. pp.210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the control of earthworm faeces micro- and macro-scale features on soil organic matter dynamics across species and ecological categories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralisation across species and ecological categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology ISEE12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736236v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralisation across species and ecological categories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Exploring the control of earthworm faeces micro- and macro-scale features on soil organic matter dynamics across species and ecological categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology ISEE12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735885v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Unusual Fusion Crust of Tamdakht (H5) Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Zennouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazzak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53rd Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, The woolands - Texas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">X-ray computed microtomography to predict CO2 emissions in casts of 6 earthworm species (Lumbricidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10148,742 +11460,845 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From outer to inner structural morphology in dental anthropology : the integration of the third dimension in the visualization and quantitative analysis of fossil remains</w:t>
-[...72 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lower limb. Spy I and II. Internal structure of the femurs and tibia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Volpato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Puymerail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Macchiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropological perspectives on tooth morphology : genetics, evolution, variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, pp.250-277, 2013</w:t>
+              <w:t xml:space="preserve">(P. Semal &amp; M. Touissaint) Spy Cave. State of 120 Years of Pluridisciplinary Research on the Betche-aux-Rotches from Spy (Jemeppe-sur-Sambre, Province of Namur, Belgium). Chapter XXIX-2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut Royal des Sciences Naturelles de Belgique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841515v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower limb. Spy I and II. Internal structure of the femurs and tibia.</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From outer to inner structural morphology in dental anthropology : the integration of the third dimension in the visualization and quantitative analysis of fossil remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bondioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Scott, R.G. and Irish, J.D. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(P. Semal &amp; M. Touissaint) Spy Cave. State of 120 Years of Pluridisciplinary Research on the Betche-aux-Rotches from Spy (Jemeppe-sur-Sambre, Province of Namur, Belgium). Chapter XXIX-2.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Anthropological perspectives on tooth morphology : genetics, evolution, variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.250-277, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190055v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From outer to inner structural morphology in dental anthropology. Integration of the third dimension in the visualization and quantitative analysis of fossil remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bondioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropological Perspectives on Tooth Morphology - Genetics, Evolution, Variation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.250-277, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The permanent &amp;quot;virtual dentition&amp;quot; of Spy I and Spy II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Royal des Sciences Naturelles de Belgique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(P. Semal &amp; M. Touissaint) Spy Cave. State of 120 Years of Pluridisciplinary Research on the Betche-aux-Rotches from Spy (Jemeppe-sur-Sambre, Province of Namur, Belgium).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional imaging and quantitative characterization of human fossil remains. Examples from the NESPOS database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bondioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puymerail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pleistocene Databases. Acquisition, Storing, Sharing. Mettman: Wissenschaftliche Schriften des Neanderthal-Museums</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual dentitions: touching the hidden evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bondioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joel D. Irish; Greg C. Nelson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technique and Application in Dental Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.426-448, 2008, 9780511542442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/cbo9780511542442.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations entre comportement locomoteur et variation cortico-trabéculaire du plateau tibial chez les Primates: analyse quantitative non invasive à haute résolution (SR-μCT) et applications au registre fossile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paléontologie. Université de Poitiers, 2006. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2006POIT2269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05570505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId383"/>
+      <w:footerReference w:type="default" r:id="rId424"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10951,51 +12366,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30F7A7AC"/>
+    <w:nsid w:val="C61783B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11182,51 +12597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-mazurier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1894-0554" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108877914" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353597v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Zennouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Folco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Shisseh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14349" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Amadou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Zi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109739" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa-On Khansubha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2024.103614" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Browning" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gabbott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela M&#225;ngano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02923-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Metatla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Reynaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vinn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1894" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633413v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Edgecombe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Azizi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa El Bakhouch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl4540" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Becker Kerber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M.E.M. Prado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Archilha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Warren" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Sim&#245;es" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Hernaiz&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;n&#8208;franc&#233;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Benazzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sarig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24926" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301616" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Amor-Quiroz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116224" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaimanee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Groh&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chavasseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01867-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Konhauser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngwalghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118169" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14132" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blasi-Toccacceli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.206" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mexias" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116247" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03695733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumpel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108686" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123518v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115968" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Dignac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116151" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Becker-Kerber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Scalise Horodyski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas del Mouro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sedorko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Lehn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1143" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Konhauser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84433-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Marchant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Hariri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Kouraiss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58756-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro-Romero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Monoshyn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Baveye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2020.150671" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dean" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirriam Tawane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76032-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002826v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Genochio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tournepiche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Macchiarelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5847" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Pan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102888" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102669" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E.G. Theye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.09.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.C. Vannier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51012-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266334v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Abdi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102643" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349207v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Prokop" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12399" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130737v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzahmouly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmoutaouakkil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ed-Dhahraouy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khallok" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elouahli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02557" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170144v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela Gabriela Mangano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815721116" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004564v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Koura&#239;ss" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-019-00403-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fiorenza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Kullmer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Zampirolo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.05.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173108v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Ot&#225;lora" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Ruiz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Kranendonk" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kotopoulou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718007343" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.07.012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19XZL2ZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173104v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dabat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101972" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379725v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12270" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936460v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christopher Dean" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.05.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936457v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Morita" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Morimoto" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Kunimatsu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.10.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710596v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Albani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12934" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rook" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.02.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593484v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Rossi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hellmuth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31336.1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525142v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.02.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8H7HPC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264089v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Ro&#269;ek" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie E Pierce" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23203" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361731v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mossler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-014-3617-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015443v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099438" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379533v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.06.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832358v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewonck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Linard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/03.2012.03" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842854v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277604v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mancini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Widianto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21657" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAE6A42AA1B163BDF8DC48075AB6661AE9BC2165/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749156v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puymerail" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volpato" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deb&#233;nath" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.07.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591875v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2010.01307.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379570v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Nakatsukasa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.020" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGPRB3HP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379569v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JNBGJ3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839207v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hambucken" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718560v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09166" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-92CJ9KLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379561v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Macchiarelli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trinkaus" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duarte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0914202107" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277599v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Dean" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21271" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV5Z8TFB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379577v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.09.002" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMS6NLV7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379575v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21000" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GTCF479-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379578v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Illerhaus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2009n4a851" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379580v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Olejniczak" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya M. Smith" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N.M. Feeney" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.11.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18303MCM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379590v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kunimatsu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakatsukasa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sawada" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sakai" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hyodo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706190104" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379595v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondioli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caropreso" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.828" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3D3Q360-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379591v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05314" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-MW0T9N19-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379593v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volpato" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-006-3511-6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZT221W5F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847860v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Decamps" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294489v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norin Chai" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003889v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736236v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735885v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5216" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735894v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841515v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190055v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puymerail" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orbi.uliege.be/handle/2268/154719" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296740v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184849v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296743v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379588v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9780511542442.018" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-mazurier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1894-0554" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108877914" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa-On Khansubha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2024.103614" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Zennouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Folco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Shisseh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14349" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526091v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Browning" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gabbott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela M&#225;ngano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02923-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Becker Kerber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M.E.M. Prado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Archilha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Warren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Sim&#245;es" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107307" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Edgecombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Azizi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa El Bakhouch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl4540" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Metatla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Reynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olev Vinn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Harouz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1894" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Hernaiz&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;n&#8208;franc&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Benazzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sarig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24926" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448949v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301616" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14132" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blasi-Toccacceli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Konhauser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngwalghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118169" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Amor-Quiroz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116224" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaimanee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Groh&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chavasseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01867-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mexias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116247" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03695733v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumpel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108686" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115968" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Dignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116151" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130623v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Becker-Kerber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Scalise Horodyski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas del Mouro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sedorko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Lehn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1143" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211875v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Konhauser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84433-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023932v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro-Romero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Monoshyn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Baveye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2020.150671" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Marchant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Hariri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Kouraiss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58756-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirriam Tawane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76032-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002831v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Pan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102888" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002826v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Genochio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tournepiche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Macchiarelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5847" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Abdi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102643" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.C. Vannier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51012-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E.G. Theye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.09.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379346v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102669" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349207v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Prokop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12399" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzahmouly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmoutaouakkil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ed-Dhahraouy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khallok" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elouahli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02557" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170144v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela Gabriela Mangano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815721116" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004564v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Koura&#239;ss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-019-00403-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296706v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fiorenza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Kullmer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Zampirolo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.05.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Ot&#225;lora" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Garc&#237;a-Ru&#237;z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. van Kranendonk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Electra Kotopoulou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718007343" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076595v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.07.012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19XZL2ZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dabat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101972" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379725v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718522v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12270" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christopher Dean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.05.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936457v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Morita" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Morimoto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Kunimatsu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.10.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710596v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Albani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12934" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593484v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Rossi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hellmuth" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31336.1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rook" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.02.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525142v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.02.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8H7HPC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264089v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Ro&#269;ek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie E Pierce" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23203" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361731v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mossler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-014-3617-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015443v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099438" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379533v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.06.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277604v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mancini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Widianto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21657" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAE6A42AA1B163BDF8DC48075AB6661AE9BC2165/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842854v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832358v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewonck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Linard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/03.2012.03" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749156v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puymerail" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volpato" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deb&#233;nath" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.07.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839207v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hambucken" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718560v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09166" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-92CJ9KLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379569v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JNBGJ3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379570v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Nakatsukasa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.020" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGPRB3HP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591875v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2010.01307.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277599v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Dean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21271" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV5Z8TFB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379561v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Macchiarelli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trinkaus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duarte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0914202107" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379577v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.09.002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMS6NLV7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379575v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21000" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GTCF479-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379578v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Illerhaus" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2009n4a851" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379580v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Olejniczak" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya M. Smith" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N.M. Feeney" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.11.004" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18303MCM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379590v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kunimatsu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakatsukasa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sawada" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sakai" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hyodo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706190104" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379595v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondioli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caropreso" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.828" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3D3Q360-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379591v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05314" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-MW0T9N19-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379593v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volpato" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-006-3511-6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZT221W5F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561222v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Moghrabi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570249v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#233;sert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561291v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Couture" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570479v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570213v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogers Evarist Swai" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570176v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rogers Evarist" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570318v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ferrage" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570333v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570277v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Browning Claire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabbott Sarah E." TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ngano Gabriela M." TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buatois Luis A." TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albani Abderrazak El" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847860v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Decamps" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570413v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Calvi&#241;o-V&#225;zquez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Monterroso" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Baveye" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294489v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norin Chai" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570440v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Repetto" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Magni" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari Sattari" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5791" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003889v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735885v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5216" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736236v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570381v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazzak El Albani" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735894v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190055v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puymerail" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orbi.uliege.be/handle/2268/154719" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841515v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296740v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184849v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296743v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379588v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9780511542442.018" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05570505v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006POIT2269" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>