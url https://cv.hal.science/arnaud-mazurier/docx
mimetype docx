--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -181,157 +181,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxilla of Siamopithecus eocaenus (Anthropoidea, Primates) from the Paleogene of Krabi, Thailand, and its taxonomic status</w:t>
+                <w:t xml:space="preserve">Marine snow fuels an opportunistic small food web in the Late Ordovician Soom Shale Lagerstätte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+                <w:t xml:space="preserve">Claire Browning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasa-On Khansubha</w:t>
+                <w:t xml:space="preserve">Sarah Gabbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
+                <w:t xml:space="preserve">M. Gabriela Mángano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Luis Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 198, pp.103614. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.34-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2024.103614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02923-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911167v1</w:t>
+                <w:t xml:space="preserve">hal-05526091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamdakht: A Moroccan ordinary chondrite fall with an uncommon fusion crust</w:t>
               </w:r>
@@ -369,1581 +373,1577 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Shisseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 60 (5), pp.1216-1226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/maps.14349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine snow fuels an opportunistic small food web in the Late Ordovician Soom Shale Lagerstätte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maxilla of Siamopithecus eocaenus (Anthropoidea, Primates) from the Paleogene of Krabi, Thailand, and its taxonomic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Browning</w:t>
+                <w:t xml:space="preserve">Sasa-On Khansubha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Gabbott</w:t>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gabriela Mángano</w:t>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Buatois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (1), pp.34-43. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 198, pp.103614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02923-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2024.103614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05526091v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ediacaran tectographs from the Itajaí Basin: A cautionary tale from the Precambrian</w:t>
+                <w:t xml:space="preserve">Influence of Electrode Potential on Oxygen Mobility Probed by Polarized Isotopic Exchange in Solid Oxide Electrolyser Cells: Insights for Electro‐Assisted Oxidation Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Becker Kerber</w:t>
+                <w:t xml:space="preserve">Alexandre Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.M.E.M. Prado</w:t>
+                <w:t xml:space="preserve">Alexandre Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.L. Archilha</w:t>
+                <w:t xml:space="preserve">Thomas Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.V. Warren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.G. Simões</w:t>
+                <w:t xml:space="preserve">Jean-Marc. Bassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107307⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (11), pp.e202301616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202301616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520811v1</w:t>
+                <w:t xml:space="preserve">hal-04448949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid volcanic ash entombment reveals the 3D anatomy of Cambrian trilobites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Shell Beds in Ordovician storm- to tide-dominated deposits, Daoura (Ougarta range), Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Metatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Edgecombe</w:t>
+                <w:t xml:space="preserve">J.-Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelfattah Azizi</w:t>
+                <w:t xml:space="preserve">J.-F. Ghienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmaa El Bakhouch</w:t>
+                <w:t xml:space="preserve">Olev Vinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Harouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adl4540⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (2), pp.149-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3140/bull.geosci.1894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633413v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell Beds in Ordovician storm- to tide-dominated deposits, Daoura (Ougarta range), Algeria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ediacaran tectographs from the Itajaí Basin: A cautionary tale from the Precambrian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Reynaud</w:t>
+                <w:t xml:space="preserve">B. Becker Kerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Ghienne</w:t>
+                <w:t xml:space="preserve">G.M.E.M. Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olev Vinn</w:t>
+                <w:t xml:space="preserve">N.L. Archilha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chakib Harouz</w:t>
+                <w:t xml:space="preserve">L.V. Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Simões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3140/bull.geosci.1894⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 403, pp.107307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05526108v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masticatory habits of the adult Neanderthal individual BD 1 from La Chaise‐de‐Vouthon (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Hernaiz‐garcía</w:t>
+                <w:t xml:space="preserve">Rapid volcanic ash entombment reveals the 3D anatomy of Cambrian trilobites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Zanolli</w:t>
+                <w:t xml:space="preserve">Gregory Edgecombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Martín‐francés</w:t>
+                <w:t xml:space="preserve">Abdelfattah Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Benazzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachel Sarig</w:t>
+                <w:t xml:space="preserve">Asmaa El Bakhouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.24926⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 384 (6703), pp.1429-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adl4540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763971v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Electrode Potential on Oxygen Mobility Probed by Polarized Isotopic Exchange in Solid Oxide Electrolyser Cells: Insights for Electro‐Assisted Oxidation Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Masticatory habits of the adult Neanderthal individual BD 1 from La Chaise‐de‐Vouthon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Hernaiz‐garcía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Manon</w:t>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nau</w:t>
+                <w:t xml:space="preserve">Laura Martín‐francés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Belin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Stefano Benazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc. Bassat</w:t>
+                <w:t xml:space="preserve">Rachel Sarig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (11), pp.e202301616. </w:t>
+              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184 (1), pp.e24926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202301616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448949v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat does not mean 2D: Using X‐ray microtomography to study insect wings in 3D as a model for comparative studies</w:t>
+                <w:t xml:space="preserve">Pore distances of particulate organic matter predict N 2 O emissions from intact soil at moist conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schubnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Patricia Ortega-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Nel</w:t>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+                <w:t xml:space="preserve">Steffen Schlüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Arturo Amor-Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.14132⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 429, pp.art. 116224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130585v1</w:t>
+                <w:t xml:space="preserve">hal-03878855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: a new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Blasi-Toccacceli</w:t>
+                <w:t xml:space="preserve">L. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Bonis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+                <w:t xml:space="preserve">Y. Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.206⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (5), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-023-01867-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966184v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for life in Palaeoproterozoic marine sediments using Zn isotopes and geochemistry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flat does not mean 2D: Using X‐ray microtomography to study insect wings in 3D as a model for comparative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lamboux</w:t>
+                <w:t xml:space="preserve">Thomas Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118169⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.14132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04095643v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore distances of particulate organic matter predict N 2 O emissions from intact soil at moist conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D models related to the publication: a new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Schlüter</w:t>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Arturo Amor-Quiroz</w:t>
+                <w:t xml:space="preserve">Alicia Blasi-Toccacceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116224⟩</w:t>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.e206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878855v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. de Bonis</w:t>
+                <w:t xml:space="preserve">A search for life in Palaeoproterozoic marine sediments using Zn isotopes and geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chaimanee</w:t>
+                <w:t xml:space="preserve">K.O. Konhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grohé</w:t>
+                <w:t xml:space="preserve">A. Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chavasseau</w:t>
+                <w:t xml:space="preserve">J. Ngwalghoubou Ikouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mazurier</w:t>
+                <w:t xml:space="preserve">A. Lamboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 110 (5), pp.42. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 612, pp.118169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-023-01867-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04191192v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weathering of Viamão granodiorite, south Brazil: Part 2 – Initial porosity of un-weathered rock controls porosity development in the critical zone</w:t>
               </w:r>
@@ -1968,51 +1968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2057,429 +2057,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms and kinetics of (de-)protection of soil organic carbon in earthworm casts in a tropical environment</w:t>
+                <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralization across species and ecological categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Puche</w:t>
+                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rumpel</w:t>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Mer</w:t>
+                <w:t xml:space="preserve">Marie France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jouquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Mazurier</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108686⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 427, pp.116151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695733v1</w:t>
+                <w:t xml:space="preserve">hal-03772909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering of Viamão granodiorite, South Brazil: Part 1 – Clay minerals formation and increase in total porosity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Mechanisms and kinetics of (de-)protection of soil organic carbon in earthworm casts in a tropical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Puche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.S. Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, pp.108686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115968⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04123518v1</w:t>
+                <w:t xml:space="preserve">hal-03695733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralization across species and ecological categories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+                <w:t xml:space="preserve">Weathering of Viamão granodiorite, South Brazil: Part 1 – Clay minerals formation and increase in total porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 427, pp.116151. </w:t>
+              <w:t xml:space="preserve">, 2022, 424, pp.115968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772909v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devonian agglutinated polychaete tubes: all in all it's just another grain in the wall</w:t>
               </w:r>
@@ -2612,51 +2612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of volcanic-derived clays in the preservation of Ediacaran biota from the Itajaí Basin (ca. 563 Ma, Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Becker-Kerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Konhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2727,334 +2727,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03211875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using X-ray microtomography to characterize the burrowing behaviour of earthworms in heterogeneously polluted soils</w:t>
+                <w:t xml:space="preserve">Author Correction: Collective behaviour in 480-million-year-old trilobite arthropods from Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Balseiro-Romero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Jean Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmytro Monoshyn</w:t>
+                <w:t xml:space="preserve">Muriel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe C. Baveye</w:t>
+                <w:t xml:space="preserve">Robin Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Clause</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khadija El Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Kouraiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2020.150671⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-58756-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023932v1</w:t>
+                <w:t xml:space="preserve">hal-04130657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Collective behaviour in 480-million-year-old trilobite arthropods from Morocco</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using X-ray microtomography to characterize the burrowing behaviour of earthworms in heterogeneously polluted soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Vidal</w:t>
+                <w:t xml:space="preserve">Maria Balseiro-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Marchant</w:t>
+                <w:t xml:space="preserve">Dmytro Monoshyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija El Hariri</w:t>
+                <w:t xml:space="preserve">Philippe C. Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Kouraiss</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Clause</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83, pp.150671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-58756-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2020.150671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130657v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and development of the third permanent molar in Paranthropus robustus from Swartkrans, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Dean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Le Cabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3125,1502 +3125,1502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hominin diversity in East Asia during the Middle Pleistocene: A premolar endostructural perspective 1 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Neanderthal mandible BD 1 from La Chaise-de-Vouthon Abri Bourgeois-Delaunay (Charente, Southwestern France, OIS 5e). Dental tissue proportions, cortical bone distribution and endostructural asymmetry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Pan</w:t>
+                <w:t xml:space="preserve">Lisa Genochio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dumoncel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jean-Francois Tournepiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Zanolli</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102888⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.346-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.5847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002831v1</w:t>
+                <w:t xml:space="preserve">hal-03002826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neanderthal mandible BD 1 from La Chaise-de-Vouthon Abri Bourgeois-Delaunay (Charente, Southwestern France, OIS 5e). Dental tissue proportions, cortical bone distribution and endostructural asymmetry.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Hominin diversity in East Asia during the Middle Pleistocene: A premolar endostructural perspective 1 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (2), pp.346-359. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.102888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paleo.5847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002826v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neanderthal from the Central Western Zagros, Iran. Structural reassessment of the Wezmeh 1 maxillary premolar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dental macrowear and cortical bone distribution of the Neanderthal mandible from Regourdou (Dordogne, Southwestern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fereidoun Biglari</w:t>
+                <w:t xml:space="preserve">Luca Fiorenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Benazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+                <w:t xml:space="preserve">Ottmar Kullmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamyar Abdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monchot</w:t>
+                <w:t xml:space="preserve">Giulia Zampirolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 135, pp.102643. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102643⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 132, pp.174-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266334v1</w:t>
+                <w:t xml:space="preserve">hal-02296706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective behaviour in 480-million-year-old trilobite arthropods from Morocco</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural analysis of premolar roots in Middle Pleistocene hominins from China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51012-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136, pp.102669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413032v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner structural organization of the mandibular corpus in the late Early Pleistocene human specimens Tighenif 1 and Tighenif 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Genochio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of premolar roots in Middle Pleistocene hominins from China</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collective behaviour in 480-million-year-old trilobite arthropods from Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean M.C. Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Kouraiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102669⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51012-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379346v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be or not to be: postcubital vein in insects revealed by microtomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+                <w:t xml:space="preserve">A Neanderthal from the Central Western Zagros, Iran. Structural reassessment of the Wezmeh 1 maxillary premolar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fereidoun Biglari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Prokop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Kamyar Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12399⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.102643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349207v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-computed tomographic and SEM study of porous bioceramics using an adaptive method based on the mathematical morphological operations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ezzahmouly</w:t>
+                <w:t xml:space="preserve">To be or not to be: postcubital vein in insects revealed by microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elmoutaouakkil</w:t>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ed-Dhahraouy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Elouahli</w:t>
+                <w:t xml:space="preserve">Jakub Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02557⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130737v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organism motility in an oxygenated shallow-marine environment 2.1 billion years ago</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+                <w:t xml:space="preserve">Micro-computed tomographic and SEM study of porous bioceramics using an adaptive method based on the mathematical morphological operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ezzahmouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elmoutaouakkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gabriela Gabriela Mangano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis Buatois</w:t>
+                <w:t xml:space="preserve">M. Ed-Dhahraouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Bengtson</w:t>
+                <w:t xml:space="preserve">H. Khallok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+                <w:t xml:space="preserve">A. Elouahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (9), pp.3431-3436. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (12), pp.e02557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1815721116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170144v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitization of fossils from the Fezouata Biota (Lower Ordovician, Morocco): Evaluating computed tomography and photogrammetry in collections enhancement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organism motility in an oxygenated shallow-marine environment 2.1 billion years ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Kouraïss</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdelfattah Azizi</w:t>
+                <w:t xml:space="preserve">M. Gabriela Gabriela Mangano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Luis Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bengtson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoheritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12371-019-00403-z⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (9), pp.3431-3436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1815721116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004564v1</w:t>
+                <w:t xml:space="preserve">hal-02170144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental macrowear and cortical bone distribution of the Neanderthal mandible from Regourdou (Dordogne, Southwestern France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digitization of fossils from the Fezouata Biota (Lower Ordovician, Morocco): Evaluating computed tomography and photogrammetry in collections enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Zampirolo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Khaoula Kouraïss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 132, pp.174-188. </w:t>
+              <w:t xml:space="preserve">Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1889-1901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12371-019-00403-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296706v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crystallographic study of crystalline casts and pseudomorphs from the 3.5 Ga Dresser Formation, Pilbara Craton (Australia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Otálora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel García-Ruíz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4697,103 +4697,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray microtomography applied to fossils preserved in compression: Palaeoscolescid worms from the Lower Ordovician Fezouata Shale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Kouraiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 508 (4), pp.48-58. </w:t>
@@ -4856,51 +4856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale Anisotropy in Porous Media Made of Clay Minerals. A Numerical Study Constrained by Experimental Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4977,103 +4977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dental macrowear and cortical bone thickness analyses of the Neanderthal mandible from Regourdou (Dordogne, Southwestern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fiorenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Benazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottmar Kullmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the European Society for Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, pp.66</w:t>
@@ -5128,77 +5128,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Neraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lethaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (4), pp.513-522. </w:t>
@@ -5236,51 +5236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the deciduous/permanent molar enamel thickness ratio a taxon-specific indicator in extant and extinct hominids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5409,64 +5409,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoki Morimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutaka Kunimatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (5-6), pp.655 - 669. </w:t>
@@ -5517,51 +5517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAMDAKHT METEORITE (MOROCCO): AN IMPORTANT FALL WITH A RARE FUSION CRUST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chennaoui Aoudjehane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5632,351 +5632,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a fracture network in crystalline rocks during weathering: Study of Bishop Creek chronosequence using X-ray computed tomography and 14 C-PMMA impregnation method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Enamel thickness and enamel growth in Oreopithecus: Combining microtomographic and histological evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bondioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B31336.1⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1-2), pp.209-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593484v1</w:t>
+                <w:t xml:space="preserve">hal-01975577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enamel thickness and enamel growth in Oreopithecus: Combining microtomographic and histological evidence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christopher Dean</w:t>
+                <w:t xml:space="preserve">Development of a fracture network in crystalline rocks during weathering: Study of Bishop Creek chronosequence using X-ray computed tomography and 14 C-PMMA impregnation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann M. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C. Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Rook</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (1-2), pp.209-226. </w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128 (9-10), pp.1423 - 1438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/B31336.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975577v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective porosity measurements of poorly consolidated materials using non-destructive methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6087,51 +6087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie E Pierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6182,103 +6182,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of digital autoradiograph technique for quantifying rock porosity using C-14-PMMA method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mossler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 303, pp.11-23 </w:t>
@@ -6316,90 +6316,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2.1 Ga Old Francevillian Biota: Biogenicity, Taphonomy and Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bengtson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald E. Canfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6450,64 +6450,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endostructural characterization of the H. heidelbergensis dental remains from the early Middle Pleistocene site of Tighenif, Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (5), pp.293-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6541,90 +6541,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief communication: Two human fossil deciduous molars from the Sangiran Dome (Java, Indonesia): outer and inner morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bondioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Widianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6681,282 +6681,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural morphology of incisor and molar teeth : tracking the evolutionary pathways in Late Pleistocene humans</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-situ interaction of cement paste and shotcrete with claystones in a deep disposal context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dewonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American journal of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 312 (3), pp.314-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2475/03.2012.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842854v1</w:t>
+                <w:t xml:space="preserve">hal-00832358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ interaction of cement paste and shotcrete with claystones in a deep disposal context</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The structural morphology of incisor and molar teeth : tracking the evolutionary pathways in Late Pleistocene humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bondioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 147 (S54), pp.92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2475/03.2012.03⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00832358v1</w:t>
+                <w:t xml:space="preserve">hal-01842854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neanderthal partial femoral diaphysis from the &amp;quot;grotte de la Tour&amp;quot;, La Chaise-de-Vouthon (Charente, France): Outer morphology and endostructural organization</w:t>
               </w:r>
@@ -6981,51 +6981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volpato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Debénath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tournepiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7070,1319 +7070,1319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00749156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of the late Neandertals from Spy (Belgium)</w:t>
+                <w:t xml:space="preserve">Vertebral microanatomy in squamates: structure, growth and ecological correlates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rougier</w:t>
+                <w:t xml:space="preserve">Alexandra Houssaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Volpato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Balzeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Hambucken</w:t>
+                <w:t xml:space="preserve">Paul Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 217 (6), pp.715-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-7580.2010.01307.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839207v1</w:t>
+                <w:t xml:space="preserve">hal-00591875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large colonial organisms with coordinated growth in oxygenated environments 2.1Gyr ago</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Donald E. Canfield</w:t>
+                <w:t xml:space="preserve">Reassessment of the late Neandertals from Spy (Belgium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Bekker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hambucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, S50, pp.202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00718560v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The earliest remains of a Citrus fruit from a western Mediterranean archaeological context? A microtomographic-based re-assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+                <w:t xml:space="preserve">Large colonial organisms with coordinated growth in oxygenated environments 2.1Gyr ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bengtson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald E. Canfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrey Bekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9 (6-7), pp.277-282. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 466, pp.100-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2010.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NATURE09166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379569v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inner structural variation of the primate tibial plateau characterized by high-resolution microtomography. Implications for the reconstruction of fossil locomotor behaviours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The earliest remains of a Citrus fruit from a western Mediterranean archaeological context? A microtomographic-based re-assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 9 (6-7), pp.349-359. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2010.07.020⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 9 (6-7), pp.277-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2010.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379570v1</w:t>
+                <w:t xml:space="preserve">hal-02379569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertebral microanatomy in squamates: structure, growth and ecological correlates.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The inner structural variation of the primate tibial plateau characterized by high-resolution microtomography. Implications for the reconstruction of fossil locomotor behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Herrel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Masato Nakatsukasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (6-7), pp.349-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2010.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-7580.2010.01307.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00591875v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric maps of long bone shafts and dental roots for imaging topographic thickness variation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dental maturational sequence and dental tissue proportions in the early Upper Paleolithic child from Abrigo do Lagar Velho, Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher M. Dean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Puymerail</w:t>
+                <w:t xml:space="preserve">P. Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Macchiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trinkaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.21271⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (4), pp.1338-1342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0914202107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277599v1</w:t>
+                <w:t xml:space="preserve">hal-02379561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental maturational sequence and dental tissue proportions in the early Upper Paleolithic child from Abrigo do Lagar Velho, Portugal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Macchiarelli</w:t>
+                <w:t xml:space="preserve">Morphometric maps of long bone shafts and dental roots for imaging topographic thickness variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bondioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Trinkaus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Mazurier</w:t>
+                <w:t xml:space="preserve">Christopher M. Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puymerail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.21271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0914202107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02379561v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental developmental pattern of the Neanderthal child from Roc de Marsal: a high-resolution 3D analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+                <w:t xml:space="preserve">Ouranopithecus macedoniensis (Mammalia, Primates, Hominoidea): virtual reconstruction and 3D analysis of a juvenile mandibular dentition (RPl-82 and RPl-83)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Braga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
+                <w:t xml:space="preserve">Bernhard Illerhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (1), pp.66-75. </w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (4), pp.851-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/g2009n4a851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379577v1</w:t>
+                <w:t xml:space="preserve">hal-02379578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief communication: High-resolution assessment of the dental developmental pattern and characterization of tooth tissue proportions in the late Upper Paleolithic child from La Madeleine, France</w:t>
+                <w:t xml:space="preserve">Dental developmental pattern of the Neanderthal child from Roc de Marsal: a high-resolution 3D analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 138 (4), pp.493-498. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (1), pp.66-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.21000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379575v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouranopithecus macedoniensis (Mammalia, Primates, Hominoidea): virtual reconstruction and 3D analysis of a juvenile mandibular dentition (RPl-82 and RPl-83)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Brief communication: High-resolution assessment of the dental developmental pattern and characterization of tooth tissue proportions in the late Upper Paleolithic child from La Madeleine, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 138 (4), pp.493-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.21000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/g2009n4a851⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379578v1</w:t>
+                <w:t xml:space="preserve">hal-02379575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dental tissue proportions and enamel thickness in Neandertal and modern human molars</w:t>
               </w:r>
@@ -8407,64 +8407,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya M. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin N.M. Feeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (1), pp.12-23. </w:t>
@@ -8642,3546 +8642,3792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oldest human remains from the Beagle Channel region, Tierra del Fuego</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Improved noninvasive microstructural analysis of fossil tissues by means of SR-microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Volpato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.828⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83 (2), pp.229-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-006-3511-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379595v1</w:t>
+                <w:t xml:space="preserve">hal-02379593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Neanderthal molar teeth grew</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Tournepiche</w:t>
+                <w:t xml:space="preserve">The oldest human remains from the Beagle Channel region, Tierra del Fuego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Macchiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bondioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caropreso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature05314⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (4), pp.328-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379591v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved noninvasive microstructural analysis of fossil tissues by means of SR-microtomography</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How Neanderthal molar teeth grew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bondioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Debénath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tournepiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 83 (2), pp.229-233. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 444 (7120), pp.748-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-006-3511-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature05314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379593v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Strategies of Analysing and Extracting Biomarkers from Exobiological Media</w:t>
+                <w:t xml:space="preserve">Multiscale experimental comparison of water diffusion by neutron tomography in a porous clay medium partially water-saturated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malak Moghrabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Lucas Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Geffroy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact and their role in the origin and evolution of life [Conference]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Astrobiology Institute (AEI), Sep 2025, Nördlingen, Germany</w:t>
+              <w:t xml:space="preserve">9th Clay Conference : International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561222v1</w:t>
+                <w:t xml:space="preserve">hal-05570318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du front de diffusion de l'eau dans une illite désaturée en eau : Mesure par tomographie de neutrons et modélisation associée</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Échange isotopique polarisé dans des systèmes de type SOEC/SOFC : une nouvelle méthode analytique pour l'étude de la mobilité de l'oxygène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">5ème Réunion Plénières de la Fédération FRH2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FRH2 - The French Research Network on Hyroden Energy, Nov 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570249v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic exposure of Cadmium leads to deleterious effects on Armadillidium vulgare immune cell's mitochondria</w:t>
+                <w:t xml:space="preserve">New Strategies of Analysing and Extracting Biomarkers from Exobiological Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+                <w:t xml:space="preserve">Malak Moghrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Pailler</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Geffroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA, May 2025, Villeurbanne (France), France</w:t>
+              <w:t xml:space="preserve">Impact and their role in the origin and evolution of life [Conference]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Astrobiology Institute (AEI), Sep 2025, Nördlingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561291v1</w:t>
+                <w:t xml:space="preserve">hal-05561222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle perspective sur le colobiné fossile Mesopithecus : l’apport du labyrinthe osseux</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamique du front de diffusion de l'eau dans une illite désaturée en eau : Mesure par tomographie de neutrons et modélisation associée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e colloque de la Société francophone de primatologie. (Paléo)primatologie : du terrain au laboratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société francophone de primatologie, Sep 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">GAF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570479v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution de taille de pores complète des roches argileuses par couplage de gaz sur blocs, de porosimétrie mercure et de nano-tomographie de rayons X de laboratoire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chronic exposure of Cadmium leads to deleterious effects on Armadillidium vulgare immune cell's mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFA 2025 : 22e colloque annuel du Groupe Français des Argiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe français des argiles (GFA), Jun 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA, May 2025, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570213v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full pore size distribution of shale by combination of innovative gas adsorption isotherms, mercury intrusion porosimetry and laboratory nano-X ray tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle perspective sur le colobiné fossile Mesopithecus : l’apport du labyrinthe osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Prêt</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Loïc Costeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Geraads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII International Clay Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPEA, Jul 2025, Dublin (Irlande), France</w:t>
+              <w:t xml:space="preserve">37e colloque de la Société francophone de primatologie. (Paléo)primatologie : du terrain au laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société francophone de primatologie, Sep 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570176v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale experimental comparison of water diffusion by neutron tomography in a porous clay medium partially water-saturated</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+                <w:t xml:space="preserve">Distribution de taille de pores complète des roches argileuses par couplage de gaz sur blocs, de porosimétrie mercure et de nano-tomographie de rayons X de laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogers Evarist Swai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Ferrage</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Clay Conference : International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">GFA 2025 : 22e colloque annuel du Groupe Français des Argiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe français des argiles (GFA), Jun 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570318v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full pore size distribution of shale by combination of innovative gas adsorption isotherms, mercury intrusion porosimetry and laboratory nano-X ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rogers Evarist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st Annual Meeting of the Clay Minerals Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Hawai; Clay Minerals Society, Jun 2024, Manoa (Hawaii), France</w:t>
+              <w:t xml:space="preserve">XVIII International Clay Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPEA, Jul 2025, Dublin (Irlande), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570333v1</w:t>
+                <w:t xml:space="preserve">hal-05570176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hidden benthic ecosystem in the Late Ordovician Soom Shale Lagerstätte (Cedarberg Formation, Cape Supergroup)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full pore size distribution of shale by combination of innovative gas adsorption isotherms, mercury intrusion porosimetry and laboratory nano-X ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogers Evarist Swai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Conference of the Paleontological Society of southern Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, France</w:t>
+              <w:t xml:space="preserve">61st Annual Meeting of the Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Hawai; Clay Minerals Society, Jun 2024, Manoa (Hawaii), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570277v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entendre et localiser les cliquetis métalliques des Pipidae : comment se sont-elles adaptées pour communiquer en milieu aquatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hidden benthic ecosystem in the Late Ordovician Soom Shale Lagerstätte (Cedarberg Formation, Cape Supergroup)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Browning Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabbott Sarah E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mángano Gabriela M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buatois Luis A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Scotti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Decamps</w:t>
+                <w:t xml:space="preserve">Albani Abderrazak El</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">22nd Conference of the Paleontological Society of southern Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847860v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of soil microstructure on the emission of N2O in intact small soil columns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entendre et localiser les cliquetis métalliques des Pipidae : comment se sont-elles adaptées pour communiquer en milieu aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Ortega-Ramirez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dalila Hadjar</w:t>
+                <w:t xml:space="preserve">Thierry Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548661v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Diesel Distribution in Undisturbed Soil Cores After Simulated Rain Episodes Using Analytical Chemistry Techniques and X-Ray Computed Microtomography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of soil microstructure on the emission of N2O in intact small soil columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ortega-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Schlüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Hadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual Meeting of the SETAC Europe 2021 : Global Challenges. An Emergency for Environmental Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (Online), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570413v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New imaging techniques in amphibian medicine and clinical physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Diesel Distribution in Undisturbed Soil Cores After Simulated Rain Episodes Using Analytical Chemistry Techniques and X-Ray Computed Microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Balseiro-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Calviño-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Monterroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norin Chai</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe C Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Zoo and Wildlife Health Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Online, Germany</w:t>
+              <w:t xml:space="preserve">31st Annual Meeting of the SETAC Europe 2021 : Global Challenges. An Emergency for Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry Europe (SETAC Europe), May 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294489v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylolites: when they became conduits for fluid pathway ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New imaging techniques in amphibian medicine and clinical physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norin Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Repetto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+                <w:t xml:space="preserve">Emmanuel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Zoo and Wildlife Health Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570440v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for multiple human lineages in China during the Middle Pleistocene: a premolar endostructural perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">89th Annual Meeting of the American Association of Physical Anthropologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Los Angeles, United States. pp.210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylolites: when they became conduits for fluid pathway ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Repetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Magni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003889v1</w:t>
+                <w:t xml:space="preserve">Marja Siitari Sattari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralisation across species and ecological categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the control of earthworm faeces micro- and macro-scale features on soil organic matter dynamics across species and ecological categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology ISEE12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Unusual Fusion Crust of Tamdakht (H5) Fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Zennouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazzak El Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, The woolands - Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray computed microtomography to predict CO2 emissions in casts of 6 earthworm species (Lumbricidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dental developmental pattern and tooth internal structure in the Neanderthal child Châteauneuf 2 (Hauteroche, Charente, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Damiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Symposium on Dental Morphology (ISDM) and 2nd congress of International Association for Paleodontology (IAPO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower limb. Spy I and II. Internal structure of the femurs and tibia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Volpato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Puymerail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(P. Semal &amp; M. Touissaint) Spy Cave. State of 120 Years of Pluridisciplinary Research on the Betche-aux-Rotches from Spy (Jemeppe-sur-Sambre, Province of Namur, Belgium). Chapter XXIX-2.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut Royal des Sciences Naturelles de Belgique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From outer to inner structural morphology in dental anthropology : the integration of the third dimension in the visualization and quantitative analysis of fossil remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bondioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scott, R.G. and Irish, J.D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropological perspectives on tooth morphology : genetics, evolution, variation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.250-277, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From outer to inner structural morphology in dental anthropology. Integration of the third dimension in the visualization and quantitative analysis of fossil remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bondioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropological Perspectives on Tooth Morphology - Genetics, Evolution, Variation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.250-277, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The permanent &amp;quot;virtual dentition&amp;quot; of Spy I and Spy II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Royal des Sciences Naturelles de Belgique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(P. Semal &amp; M. Touissaint) Spy Cave. State of 120 Years of Pluridisciplinary Research on the Betche-aux-Rotches from Spy (Jemeppe-sur-Sambre, Province of Namur, Belgium).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional imaging and quantitative characterization of human fossil remains. Examples from the NESPOS database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bondioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puymerail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pleistocene Databases. Acquisition, Storing, Sharing. Mettman: Wissenschaftliche Schriften des Neanderthal-Museums</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual dentitions: touching the hidden evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bondioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joel D. Irish; Greg C. Nelson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technique and Application in Dental Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.426-448, 2008, 9780511542442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/cbo9780511542442.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12191,114 +12437,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre comportement locomoteur et variation cortico-trabéculaire du plateau tibial chez les Primates: analyse quantitative non invasive à haute résolution (SR-μCT) et applications au registre fossile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paléontologie. Université de Poitiers, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006POIT2269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05570505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId424"/>
+      <w:footerReference w:type="default" r:id="rId429"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12366,51 +12612,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C61783B6"/>
+    <w:nsid w:val="64219724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12597,51 +12843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-mazurier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1894-0554" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108877914" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa-On Khansubha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2024.103614" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Zennouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Folco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Shisseh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14349" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526091v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Browning" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gabbott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela M&#225;ngano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02923-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Becker Kerber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M.E.M. Prado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Archilha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Warren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Sim&#245;es" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107307" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Edgecombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Azizi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa El Bakhouch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl4540" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Metatla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Reynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olev Vinn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Harouz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1894" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Hernaiz&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;n&#8208;franc&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Benazzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sarig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24926" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448949v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301616" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14132" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blasi-Toccacceli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Konhauser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngwalghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118169" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Amor-Quiroz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116224" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaimanee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Groh&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chavasseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01867-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mexias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116247" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03695733v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumpel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108686" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115968" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Dignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116151" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130623v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Becker-Kerber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Scalise Horodyski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas del Mouro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sedorko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Lehn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1143" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211875v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Konhauser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84433-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023932v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro-Romero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Monoshyn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Baveye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2020.150671" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Marchant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Hariri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Kouraiss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58756-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirriam Tawane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76032-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002831v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Pan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102888" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002826v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Genochio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tournepiche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Macchiarelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5847" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Abdi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102643" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.C. Vannier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51012-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E.G. Theye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.09.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379346v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102669" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349207v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Prokop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12399" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzahmouly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmoutaouakkil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ed-Dhahraouy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khallok" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elouahli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02557" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170144v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela Gabriela Mangano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815721116" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004564v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Koura&#239;ss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-019-00403-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296706v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fiorenza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Kullmer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Zampirolo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.05.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Ot&#225;lora" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Garc&#237;a-Ru&#237;z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. van Kranendonk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Electra Kotopoulou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718007343" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076595v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.07.012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19XZL2ZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dabat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101972" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379725v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718522v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12270" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christopher Dean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.05.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936457v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Morita" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Morimoto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Kunimatsu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.10.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710596v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Albani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12934" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593484v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Rossi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hellmuth" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31336.1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rook" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.02.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525142v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.02.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8H7HPC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264089v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Ro&#269;ek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie E Pierce" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23203" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361731v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mossler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-014-3617-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015443v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099438" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379533v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.06.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277604v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mancini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Widianto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21657" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAE6A42AA1B163BDF8DC48075AB6661AE9BC2165/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842854v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832358v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewonck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Linard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/03.2012.03" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749156v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puymerail" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volpato" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deb&#233;nath" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.07.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839207v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hambucken" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718560v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09166" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-92CJ9KLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379569v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JNBGJ3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379570v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Nakatsukasa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.020" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGPRB3HP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591875v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2010.01307.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277599v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Dean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21271" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV5Z8TFB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379561v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Macchiarelli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trinkaus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duarte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0914202107" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379577v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.09.002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMS6NLV7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379575v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21000" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GTCF479-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379578v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Illerhaus" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2009n4a851" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379580v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Olejniczak" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya M. Smith" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N.M. Feeney" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.11.004" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18303MCM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379590v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kunimatsu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakatsukasa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sawada" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sakai" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hyodo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706190104" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379595v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondioli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caropreso" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.828" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3D3Q360-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379591v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05314" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-MW0T9N19-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379593v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volpato" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-006-3511-6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZT221W5F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561222v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Moghrabi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570249v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#233;sert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561291v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Couture" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570479v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570213v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogers Evarist Swai" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570176v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rogers Evarist" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570318v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ferrage" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570333v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570277v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Browning Claire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabbott Sarah E." TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ngano Gabriela M." TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buatois Luis A." TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albani Abderrazak El" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847860v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Decamps" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570413v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Calvi&#241;o-V&#225;zquez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Monterroso" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Baveye" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294489v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norin Chai" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570440v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Repetto" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Magni" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari Sattari" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5791" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003889v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735885v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5216" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736236v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570381v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazzak El Albani" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735894v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190055v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puymerail" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orbi.uliege.be/handle/2268/154719" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841515v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296740v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184849v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296743v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379588v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9780511542442.018" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05570505v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006POIT2269" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-mazurier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1894-0554" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108877914" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Browning" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gabbott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela M&#225;ngano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02923-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Zennouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Folco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Shisseh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14349" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911167v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa-On Khansubha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2024.103614" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448949v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301616" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Metatla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Reynaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olev Vinn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Harouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1894" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Becker Kerber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M.E.M. Prado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Archilha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Warren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Sim&#245;es" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Edgecombe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Azizi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa El Bakhouch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl4540" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Hernaiz&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;n&#8208;franc&#233;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Benazzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sarig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24926" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878855v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Amor-Quiroz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116224" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaimanee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Groh&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chavasseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01867-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14132" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blasi-Toccacceli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.206" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095643v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Konhauser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngwalghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118169" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mexias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116247" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772909v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Dignac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116151" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03695733v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumpel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108686" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115968" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130623v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Becker-Kerber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Scalise Horodyski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas del Mouro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sedorko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Lehn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1143" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211875v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Konhauser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84433-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Marchant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Hariri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Kouraiss" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58756-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro-Romero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Monoshyn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Baveye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2020.150671" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirriam Tawane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76032-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002826v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Genochio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tournepiche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Macchiarelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5847" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Pan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102888" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296706v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fiorenza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Kullmer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Zampirolo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.05.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379346v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102669" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E.G. Theye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.09.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413032v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.C. Vannier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51012-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Abdi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102643" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Prokop" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12399" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130737v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzahmouly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmoutaouakkil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ed-Dhahraouy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khallok" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elouahli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02557" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170144v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela Gabriela Mangano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815721116" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Koura&#239;ss" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-019-00403-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Ot&#225;lora" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Garc&#237;a-Ru&#237;z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. van Kranendonk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Electra Kotopoulou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718007343" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076595v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.07.012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19XZL2ZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dabat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101972" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379725v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718522v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12270" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christopher Dean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.05.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936457v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Morita" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Morimoto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Kunimatsu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.10.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710596v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Albani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12934" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975577v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rook" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.02.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593484v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Rossi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hellmuth" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31336.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525142v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.02.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8H7HPC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264089v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Ro&#269;ek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie E Pierce" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23203" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361731v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mossler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-014-3617-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015443v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099438" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379533v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.06.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277604v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mancini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Widianto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21657" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAE6A42AA1B163BDF8DC48075AB6661AE9BC2165/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832358v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewonck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Linard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/03.2012.03" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842854v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749156v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puymerail" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volpato" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deb&#233;nath" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.07.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591875v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2010.01307.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839207v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hambucken" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718560v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09166" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-92CJ9KLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379569v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JNBGJ3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379570v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Nakatsukasa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.020" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGPRB3HP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379561v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Macchiarelli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trinkaus" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duarte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0914202107" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277599v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Dean" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21271" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV5Z8TFB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379578v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Illerhaus" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2009n4a851" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379577v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.09.002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMS6NLV7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379575v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21000" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GTCF479-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379580v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Olejniczak" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya M. Smith" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N.M. Feeney" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.11.004" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18303MCM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379590v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kunimatsu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakatsukasa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sawada" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sakai" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hyodo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706190104" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379593v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volpato" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-006-3511-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZT221W5F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379595v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondioli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caropreso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.828" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3D3Q360-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379591v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05314" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-MW0T9N19-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570318v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#233;sert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ferrage" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05615952v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561222v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Moghrabi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570249v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561291v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Couture" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570479v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570213v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogers Evarist Swai" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570176v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rogers Evarist" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570333v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570277v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Browning Claire" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabbott Sarah E." TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ngano Gabriela M." TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buatois Luis A." TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albani Abderrazak El" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847860v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Decamps" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570413v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Calvi&#241;o-V&#225;zquez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Monterroso" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Baveye" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294489v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norin Chai" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003889v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570440v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Repetto" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Magni" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari Sattari" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5791" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735885v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5216" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736236v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570381v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazzak El Albani" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735894v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615935v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Damiano" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190055v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puymerail" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orbi.uliege.be/handle/2268/154719" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841515v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296740v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184849v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296743v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379588v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9780511542442.018" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05570505v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006POIT2269" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>