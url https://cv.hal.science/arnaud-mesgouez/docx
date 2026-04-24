--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -160,265 +160,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network inversion of seismic wave velocities for vadose zone water content profile</w:t>
+                <w:t xml:space="preserve">Seismic Bearing Capacity of Shallow Foundations in Anisotropic Non‐Homogeneous Soils Under Torsional Waves and Parameter Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Didier</w:t>
+                <w:t xml:space="preserve">Faiçal Bendriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Sauvage</w:t>
+                <w:t xml:space="preserve">Zamila Harichane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Pellorce</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Computing and Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acags.2025.100285⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (14), pp.3170-3201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.70007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296723v1</w:t>
+                <w:t xml:space="preserve">hal-05296747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Bearing Capacity of Shallow Foundations in Anisotropic Non‐Homogeneous Soils Under Torsional Waves and Parameter Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural network inversion of seismic wave velocities for vadose zone water content profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiçal Bendriss</w:t>
+                <w:t xml:space="preserve">Léna Pellorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zamila Harichane</w:t>
+                <w:t xml:space="preserve">Rémi Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Slimane Arhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49 (14), pp.3170-3201. </w:t>
+              <w:t xml:space="preserve">Applied Computing and Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.100285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.70007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acags.2025.100285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296747v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable, versatile and remotely controlled instrumentation of an hectometric loop antenna using appropriate technologies</w:t>
               </w:r>
@@ -443,51 +443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahine Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pozzo Di Borgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -547,51 +547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress and displacement fields around an arbitrary shape tunnel surrounded by a multilayered elastic medium subjected to harmonic waves under plane strain conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Bouaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -677,51 +677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Moczo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozef Kristek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Moczo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozef Kristek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Kristekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1036,51 +1036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ako Bahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Popplewell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1140,51 +1140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the modeling and the mechanical characterization of the subsoil in the LSBB environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Bouare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1231,51 +1231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a viscoelastic heterogeneous object with an effective model by nonlinear full waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 422, pp.189 - 209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1309,51 +1309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of global sensitivity analysis to assess the soil poroelastic parameter influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1420,538 +1420,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis of a railway track in contact with a multilayered poroviscoelastic soil subjected to a harmonic moving load</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainty analysis and validation of the estimation of effective hydraulic properties at the Darcy scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Chahour</w:t>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64, pp.24 - 37. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 512, pp.303-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2014.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.02.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315368v1</w:t>
+                <w:t xml:space="preserve">hal-00793526v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis and validation of the estimation of effective hydraulic properties at the Darcy scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spectral analysis of a railway track in contact with a multilayered poroviscoelastic soil subjected to a harmonic moving load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Chahour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 512, pp.303-314. </w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.24 - 37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.02.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2014.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793526v4</w:t>
+                <w:t xml:space="preserve">hal-01315368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant- Atmosphere System: Applications and Challenges Influence of three root spatial arrangement on soil water flow and uptake. Results from an explicit and an equivalent, upscaled, model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieval of the physical properties of an anelastic solid half space from seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Beudez</w:t>
+                <w:t xml:space="preserve">Erick Ogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Doussan</w:t>
+                <w:t xml:space="preserve">Thierry Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Lefeuve-Mesgouez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Mesgouez</w:t>
+                <w:t xml:space="preserve">Armand Wirgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.70-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2012.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314852v1</w:t>
+                <w:t xml:space="preserve">hal-00657609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of the physical properties of an anelastic solid half space from seismic data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
+                <w:t xml:space="preserve">Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant- Atmosphere System: Applications and Challenges Influence of three root spatial arrangement on soil water flow and uptake. Results from an explicit and an equivalent, upscaled, model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Ogam</w:t>
+                <w:t xml:space="preserve">C Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Scotti</w:t>
+                <w:t xml:space="preserve">G Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Wirgin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
+                <w:t xml:space="preserve">A Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88, pp.70-82. </w:t>
+              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2012.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657609v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axisymmetric wave propagation in multilayered poroelastic grounds due to a transient acoustic point source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capeillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1992,638 +1992,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734083v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical and numerical methods for computing transient waves in 2D acoustic / poroelastic stratified media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An improved dynamic model for the study of a flexible pavement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Picoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2012.04.006⟩</w:t>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (1), pp.44-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2011.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667795v2</w:t>
+                <w:t xml:space="preserve">hal-00680006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional dynamic response of a porous multilayered ground under moving loads of various distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Engineering Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2010.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved dynamic model for the study of a flexible pavement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semi-analytical and numerical methods for computing transient waves in 2D acoustic / poroelastic stratified media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Petit</w:t>
+                <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2011.05.038⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49-7 (7), pp.667-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2012.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00680006v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient solution for multilayered poroviscoelastic media obtained by an exact stiffness matrix formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Study of transient poroviscoelastic soil motions by semi-analytical and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33 (18), pp.1911-1931. </w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (2), pp.245-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2008.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658633v1</w:t>
+                <w:t xml:space="preserve">hal-02658192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of transient poroviscoelastic soil motions by semi-analytical and numerical approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transient solution for multilayered poroviscoelastic media obtained by an exact stiffness matrix formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (2), pp.245-248. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (18), pp.1911-1931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2008.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658192v1</w:t>
+                <w:t xml:space="preserve">hal-02658633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground vibration due to a high-speed moving harmonic rectangular load. on a poroviscoelastic half-space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (11-12), pp.3353-3374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2657,51 +2657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient mechanical wave propagation in semi-infinite porous media using a finite element approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2844,51 +2844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahine Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pozzo Di Borgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3078,51 +3078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSIENT RESPONSE OF A TUNNEL EMBEDDED IN A HETEROGENEOUS ELASTIC FULL SPACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Bouare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3169,51 +3169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPLYING SENSITIVITY ANALYSIS ON THE LOW-FREQUENCY BIOT THEORY USING AN EFAST METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3303,51 +3303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3383,260 +3383,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation induced by a moving rectangular load acting on a porous medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application du théorème de réciprocité à la détermination de la dérivée de Fréchet de l'opérateur non linéaire de propagation d'ondes mécaniques en milieux viscoélastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Slimane Arhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">, Association Française de Mécanique (AFM). FRA., Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465759v1</w:t>
+                <w:t xml:space="preserve">hal-03465263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du théorème de réciprocité à la détermination de la dérivée de Fréchet de l'opérateur non linéaire de propagation d'ondes mécaniques en milieux viscoélastiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Wave propagation induced by a moving rectangular load acting on a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Chahour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Française de Mécanique (AFM). FRA., Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465263v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Sensitivity Analysis of Poroelastic Soil Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3709,51 +3709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of a circular tunnel with imperfect surface interaction embedded in an elastic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezgar Shakeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3785,321 +3785,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité globale et propagation d'ondes en milieu poroélastique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transient Response of a Fluid-Filled, Thick-Walled Spherical Shell Embedded in an Elastic Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ako Bahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Buis</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Popplewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. International Conference on Inter-Disciplinary Underground Science and Technology (-DUST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Avignon, France. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20161206004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394574v1</w:t>
+                <w:t xml:space="preserve">hal-01594184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Response of a Fluid-Filled, Thick-Walled Spherical Shell Embedded in an Elastic Medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analyse de sensibilité globale et propagation d'ondes en milieu poroélastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Neil Popplewell</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Inter-Disciplinary Underground Science and Technology (-DUST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20161206004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01594184v1</w:t>
+                <w:t xml:space="preserve">hal-01394574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of elastic vs poroelastic and semi-analytical vs finite-difference seismic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosland Borge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4180,74 +4180,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on monitoring and modeling of processes in the SPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Naples, Italy. 966 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749801v1</w:t>
@@ -4258,90 +4258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time domain modeling of wave propagation in 2D acoustic / porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of the Acoustics of Poro-Elastic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4366,51 +4366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation d'ondes dans un milieu poroélastique multicouches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4448,51 +4448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes semi-analytique et numérique de la propagation des ondes mécaniques dans un milieu poreux en régime transitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chambarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4543,51 +4543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical approach of Biot's equations for transient regimes: study of mechanical couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4638,51 +4638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of transient mechanical wave propagation in heterogeneous soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,64 +4774,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTES DU 14ème COLLOQUE DE GEOPHYSIQUE DES SOLS ET DES FORMATIONS SUPERFICIELLES (GEOFCAN 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4940,51 +4940,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de la propagation des ondes mécaniques dans un milieu poreux en régime impulsionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université d'Avignon, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5011,51 +5011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de la propagation des ondes mécaniques dans un milieu poreux en régime impulsionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Avignon et des Pays de Vaucluse, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5114,51 +5114,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations semi-analytique et numérique en mécanique des milieux poreux : application aux sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Avignon et des Pays de Vaucluse, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5266,51 +5266,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51850F73"/>
+    <w:nsid w:val="33112A95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5497,51 +5497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-mesgouez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2124-0575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296723v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Didier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sauvage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Pellorce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arhab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acags.2025.100285" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Bendriss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamila Harichane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.70007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezord" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahine Abbas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2023.e00463" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouar&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2022.107158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gregor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moczo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kristek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab357" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kristekova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa454" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shakeri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesgouez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmst.2020.05.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ako Bahari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Popplewell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2019.106002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198806001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.02.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.04.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chahour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2014.04.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793526v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.065" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beudez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doussan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mesgouez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ogam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wirgin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2012.09.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734083v5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capeill&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2013.05.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667795v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.04.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2010.09.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMVQJZRG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00680006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ayadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Picoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2011.05.038" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QLQBQ3F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.797" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F65GJ7ZK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2008.02.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZK2CDQ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667732v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.01.026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chambarel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2005.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKB9L8X9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04180151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235702001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezord" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abbas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo-Di-Borgo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120083" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7328.19623" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535676v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seraut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Safi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465263v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733627v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.200" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezgar Shakeri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394574v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161206004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosland Borge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749801v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve Mesgouez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315406v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390972v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361140v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chambarel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760683v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672747v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11428831_80" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132500v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1EP4-WW45" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794743v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-mesgouez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2124-0575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296747v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Bendriss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamila Harichane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.70007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Didier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sauvage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Pellorce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arhab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acags.2025.100285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezord" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahine Abbas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2023.e00463" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouar&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2022.107158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gregor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moczo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kristek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab357" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kristekova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa454" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shakeri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesgouez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmst.2020.05.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ako Bahari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Popplewell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2019.106002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198806001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.02.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.04.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793526v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.065" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chahour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2014.04.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ogam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wirgin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2012.09.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314852v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beudez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doussan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mesgouez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734083v5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capeill&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2013.05.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00680006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ayadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Picoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2011.05.038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QLQBQ3F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318634v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2010.09.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMVQJZRG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667795v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.04.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2008.02.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZK2CDQ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658633v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.797" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F65GJ7ZK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667732v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.01.026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chambarel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2005.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKB9L8X9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04180151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235702001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezord" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abbas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo-Di-Borgo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120083" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7328.19623" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535676v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seraut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465759v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Safi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733627v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.200" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezgar Shakeri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594184v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161206004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosland Borge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749801v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve Mesgouez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315406v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390972v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361140v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chambarel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760683v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672747v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11428831_80" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132500v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1EP4-WW45" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794743v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>