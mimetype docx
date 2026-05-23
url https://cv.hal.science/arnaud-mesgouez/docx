--- v1 (2026-04-24)
+++ v2 (2026-05-23)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2124-0575</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=t-OhSHEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,2636 +173,2636 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Bearing Capacity of Shallow Foundations in Anisotropic Non‐Homogeneous Soils Under Torsional Waves and Parameter Uncertainty</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neural network inversion of seismic wave velocities for vadose zone water content profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zamila Harichane</w:t>
+                <w:t xml:space="preserve">Quentin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victor Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Pellorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Arhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.70007⟩</w:t>
+              <w:t xml:space="preserve">Applied Computing and Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.100285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acags.2025.100285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296747v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network inversion of seismic wave velocities for vadose zone water content profile</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic Bearing Capacity of Shallow Foundations in Anisotropic Non‐Homogeneous Soils Under Torsional Waves and Parameter Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Valois</w:t>
+                <w:t xml:space="preserve">Faiçal Bendriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Arhab</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zamila Harichane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Computing and Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acags.2025.100285⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (14), pp.3170-3201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.70007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296723v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable, versatile and remotely controlled instrumentation of an hectometric loop antenna using appropriate technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahine Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pozzo Di Borgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HardwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (e00463), pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ohx.2023.e00463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress and displacement fields around an arbitrary shape tunnel surrounded by a multilayered elastic medium subjected to harmonic waves under plane strain conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Bouaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 154, pp.107158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soildyn.2022.107158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic waves in medium with poroelastic/elastic interfaces: a two-dimensional P-SV finite-difference modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Moczo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozef Kristek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 228 (1), pp.551-588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggab357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcell-resolution finite-difference modelling of seismic waves in Biot and JKD poroelastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Moczo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozef Kristek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Kristekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 224 (2), pp.760-794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggaa454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient response of a concrete tunnel in an elastic rock with imperfect contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Shakeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mining Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (5), pp.605-612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmst.2020.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive time-domain elasto-acoustics study of a fluid-filled spherical shell embedded in an elastic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ako Bahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Popplewell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 132, pp.106002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soildyn.2019.106002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the modeling and the mechanical characterization of the subsoil in the LSBB environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Bouare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 88, pp.06001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20198806001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a viscoelastic heterogeneous object with an effective model by nonlinear full waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 422, pp.189 - 209. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of global sensitivity analysis to assess the soil poroelastic parameter influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.377-394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty analysis and validation of the estimation of effective hydraulic properties at the Darcy scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 512, pp.303-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.02.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793526v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral analysis of a railway track in contact with a multilayered poroviscoelastic soil subjected to a harmonic moving load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Chahour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64, pp.24 - 37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soildyn.2014.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval of the physical properties of an anelastic solid half space from seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Wirgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88, pp.70-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2012.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant- Atmosphere System: Applications and Challenges Influence of three root spatial arrangement on soil water flow and uptake. Results from an explicit and an equivalent, upscaled, model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axisymmetric wave propagation in multilayered poroelastic grounds due to a transient acoustic point source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capeillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (September 2013), pp.70-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soildyn.2013.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734083v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved dynamic model for the study of a flexible pavement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petit</w:t>
+                <w:t xml:space="preserve">Three-dimensional dynamic response of a porous multilayered ground under moving loads of various distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lefeuve-Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Engineering Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 44 (1), pp.44-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2011.05.038⟩</w:t>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2010.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680006v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional dynamic response of a porous multilayered ground under moving loads of various distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Mesgouez</w:t>
+                <w:t xml:space="preserve">An improved dynamic model for the study of a flexible pavement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Picoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Engineering Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2010.09.006⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 44 (1), pp.44-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2011.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318634v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-analytical and numerical methods for computing transient waves in 2D acoustic / poroelastic stratified media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49-7 (7), pp.667-680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2012.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of transient poroviscoelastic soil motions by semi-analytical and numerical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (2), pp.245-248. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2008.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient solution for multilayered poroviscoelastic media obtained by an exact stiffness matrix formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (18), pp.1911-1931. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground vibration due to a high-speed moving harmonic rectangular load. on a poroviscoelastic half-space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (11-12), pp.3353-3374. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient mechanical wave propagation in semi-infinite porous media using a finite element approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chambarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (6), pp.421-430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soildyn.2005.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2791,1966 +2812,1966 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestale loop: a robust, versatile, reliable and remote controlled bench for environmental magnetic sensing at hectometric scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahine Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pozzo Di Borgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-DUST 2022 – Inter-Disciplinary Underground Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202235702001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original experimental bench based on a large loop for environmental measurements at LSBB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG2021 1st Conference on Hydrogeophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Hybrid, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202120083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSIENT RESPONSE OF A TUNNEL EMBEDDED IN A HETEROGENEOUS ELASTIC FULL SPACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Bouare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering Methods in Structural Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Crete, Greece. pp.5579-5587, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/120119.7328.19623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPLYING SENSITIVITY ANALYSIS ON THE LOW-FREQUENCY BIOT THEORY USING AN EFAST METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPDYN 2019 7 th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, European Community on Computational Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the Earth magnetic field transmission through the karstic mountain of Rustrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-DUST 2018 - 7th Inter-Disciplinary Underground Science &amp; Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LSBB, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du théorème de réciprocité à la détermination de la dérivée de Fréchet de l'opérateur non linéaire de propagation d'ondes mécaniques en milieux viscoélastiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Wave propagation induced by a moving rectangular load acting on a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Chahour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Française de Mécanique (AFM). FRA., Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465263v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation induced by a moving rectangular load acting on a porous medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Application du théorème de réciprocité à la détermination de la dérivée de Fréchet de l'opérateur non linéaire de propagation d'ondes mécaniques en milieux viscoélastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Arhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">, Association Française de Mécanique (AFM). FRA., Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465759v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Sensitivity Analysis of Poroelastic Soil Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Biot Conference on Poromechanics (Poromechanics VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Ponts ParisTech, Jul 2017, Paris, France. pp.1621-1628, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784480779.200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of a circular tunnel with imperfect surface interaction embedded in an elastic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezgar Shakeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Response of a Fluid-Filled, Thick-Walled Spherical Shell Embedded in an Elastic Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ako Bahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Popplewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Inter-Disciplinary Underground Science and Technology (-DUST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Avignon, France. pp.6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20161206004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité globale et propagation d'ondes en milieu poroélastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of elastic vs poroelastic and semi-analytical vs finite-difference seismic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosland Borge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78th EAGE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of three root spatial arrangement on soil water flow and uptake. Results from an explicit and an equivalent, upscaled, model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on monitoring and modeling of processes in the SPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Naples, Italy. 966 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time domain modeling of wave propagation in 2D acoustic / porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of the Acoustics of Poro-Elastic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation d'ondes dans un milieu poroélastique multicouches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes semi-analytique et numérique de la propagation des ondes mécaniques dans un milieu poreux en régime transitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chambarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical approach of Biot's equations for transient regimes: study of mechanical couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chambarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Conference on structural dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of transient mechanical wave propagation in heterogeneous soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chambarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Computational Science - ICCS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Atlanta, United States. pp.647-654, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11428831_80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4760,163 +4781,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTES DU 14ème COLLOQUE DE GEOPHYSIQUE DES SOLS ET DES FORMATIONS SUPERFICIELLES (GEOFCAN 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque du réseau GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Avignon, France. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/1EP4-WW45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4926,171 +4947,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de la propagation des ondes mécaniques dans un milieu poreux en régime impulsionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université d'Avignon, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00110663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de la propagation des ondes mécaniques dans un milieu poreux en régime impulsionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Avignon et des Pays de Vaucluse, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02831325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5100,105 +5121,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations semi-analytique et numérique en mécanique des milieux poreux : application aux sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Avignon et des Pays de Vaucluse, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02794743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5266,51 +5287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33112A95"/>
+    <w:nsid w:val="49DB6601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5497,51 +5518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-mesgouez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2124-0575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296747v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Bendriss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamila Harichane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.70007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Didier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sauvage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Pellorce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arhab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acags.2025.100285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezord" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahine Abbas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2023.e00463" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouar&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2022.107158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gregor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moczo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kristek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab357" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kristekova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa454" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shakeri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesgouez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmst.2020.05.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ako Bahari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Popplewell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2019.106002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198806001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.02.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.04.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793526v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.065" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chahour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2014.04.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ogam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wirgin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2012.09.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314852v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beudez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doussan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mesgouez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734083v5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capeill&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2013.05.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00680006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ayadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Picoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2011.05.038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QLQBQ3F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318634v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2010.09.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMVQJZRG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667795v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.04.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2008.02.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZK2CDQ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658633v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.797" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F65GJ7ZK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667732v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.01.026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chambarel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2005.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKB9L8X9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04180151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235702001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezord" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abbas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo-Di-Borgo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120083" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7328.19623" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535676v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seraut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465759v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Safi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733627v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.200" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezgar Shakeri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594184v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161206004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosland Borge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749801v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve Mesgouez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315406v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390972v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361140v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chambarel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760683v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672747v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11428831_80" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132500v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1EP4-WW45" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794743v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-mesgouez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2124-0575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=t-OhSHEAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sauvage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Pellorce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arhab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acags.2025.100285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Bendriss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamila Harichane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.70007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezord" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahine Abbas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2023.e00463" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouar&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2022.107158" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gregor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moczo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kristek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab357" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kristekova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa454" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shakeri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesgouez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmst.2020.05.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ako Bahari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Popplewell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2019.106002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198806001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.02.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.04.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793526v4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chahour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2014.04.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ogam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wirgin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2012.09.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beudez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doussan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mesgouez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734083v5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capeill&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2013.05.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2010.09.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMVQJZRG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00680006v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ayadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Picoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2011.05.038" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QLQBQ3F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667795v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.04.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2008.02.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZK2CDQ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658633v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.797" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F65GJ7ZK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667732v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.01.026" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chambarel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2005.04.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKB9L8X9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04180151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235702001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abbas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo-Di-Borgo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120083" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7328.19623" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535676v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seraut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465759v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Safi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465263v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.200" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezgar Shakeri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161206004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosland Borge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve Mesgouez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315406v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chambarel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760683v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11428831_80" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132500v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1EP4-WW45" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110663v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831325v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794743v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>