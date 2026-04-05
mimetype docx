--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Mialon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive land-surface vegetation model for multi-stream data assimilation, D&amp;B v1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tea Thum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Voßbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (7), pp.2137-2159. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-18-2137-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of L-band passive microwave soil moisture retrievals against in situ measurements in the North American boreal biome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Sonnentag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelene C Hanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 18, pp.12713-12727. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2025.3569063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite canopy water content from Sentinel-2, Landsat-8 and MODIS: Principle, algorithm and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Yebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 326, pp.114801. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground biomass dataset from SMOS L-band vegetation optical depth and reference maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.1110-1119. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-1101-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SMOS data to provide pre-fire conditions information for forest fire danger rating system in Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Cernoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Baud-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2025.3570184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The North American Greenhouse Gas Budget: Emissions, Removals, and Integration for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O (2010–2019): Results From the Second REgional Carbon Cycle Assessment and Processes Study (RECCAP2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Murray‐tortarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie M Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (4), pp.e2024GB008310. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the SMAP Level-4 Carbon Product over the Arctic and Subarctic Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arthur Endsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriëlle J M de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Sonnentag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.9850-9864. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2025.3555850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating soil moisture retrieval in Arctic and sub-Arctic environments using passive microwave satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.2385079. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2024.2385079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Emission Model for Layered Vegetation (MEMLV): An Exemplary Study for Coniferous Forests from P- to Ka-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Kurum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Houtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 62, pp.4417220. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2024.3491218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive carbon footprint of Earth, environmental and space science laboratories: Implications for sustainable scientific practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odin Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (10), pp.e0000135. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pstr.0000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a new Tibetan Plateau network for permafrost to characterize satellite-based products errors: An application to soil moisture and freeze/thaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyao Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianjie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishen Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defu Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 300, pp.113899. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of SMOS Root Zone Soil Moisture: A Comparative Study Using SMAP, ERA5, and GLDAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitu Ojha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.76121-76132. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3404123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607530v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution enhancement of SMOS brightness temperatures: application to melt detection on the Antarctic and Greenland ice sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 315, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623759v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the uncertainties of satellite derived soil moisture at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aberer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.100147. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2024.100147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above-Ground Biomass Estimation Based on Multi-Angular L -Band Measurements of Brightness Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Salazar-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.5813-5827. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3285288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of SMOS Soil Moisture Products over Core Validation Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colliander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.1-5/2502805. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2023.3272878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring post-fire recovery of various vegetation biomes using multi-wavelength satellite remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (13), pp.3317-3336. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-3317-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMOS-Europe: a European network of cosmic-ray neutron soil moisture sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heye Reemt Bogena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schrön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Jakobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.1125-1151. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-1125-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture and vegetation optical depth retrievals over heterogeneous scenes using LEWIS L-band radiometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, pp.102424. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2021.102424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface water variations on VOD and biomass estimates from passive microwave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien H. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 257, pp.112345. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of the grain size and distribution on the macroscopic dielectric properties of Antarctic firn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Olmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bittelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.103254. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2021.103254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Sensitivity of SMOS L-VOD to Forest Above-Ground Biomass at Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Saatchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.1450. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12091450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt in Antarctica derived from Soil Moisture and Ocean Salinity (SMOS) observations at L band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leduc-Leballeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Macelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.539-548. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-539-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Spatial Bias Correction Algorithm in SMOS Image Reconstruction Processor: Validation of Soil Moisture Retrievals With In Situ Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (1), pp.277-290. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2018.2853619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-observed pantropical carbon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (9), pp.944-951. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-019-0478-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean European Carbon Sink Over 2010-2015 Estimated by Simultaneous Assimilation of Atmospheric CO2, Soil Moisture, and Vegetation Optical Depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scholze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vossbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (13), pp.796-803. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL085725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and inter-comparison of recently developed/reprocessed microwave satellite soil moisture products using ISMN ground-based measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colliander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224, pp.289-303. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the 2015/2016 El Niño on the terrestrial carbon cycle constrained by bottom-up and top-down approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 373 (1760), pp.20170304. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2017.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of SMOS L-band vegetation optical depth (L-VOD) data sets: high sensitivity of L-VOD to above-ground biomass in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (14), pp.4627-4645. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-4627-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-Observed Major Greening and Biomass Increase in South China Karst During Recent Decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuemin Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (7), pp.1017-1028. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018EF000890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of ecosystem-scale plant water storage and leaf phenology observed by satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (9), pp.1428-1435. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0630-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite passive microwaves reveal recent climate-induced carbon losses in African drylands, 2010-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbern Tagesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Peñuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (5), pp.827 - 835. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0530-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau produit Smos-IC : humidité du sol et indice de végétation L-VOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Données et Services pour les Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of snow surface properties on L-band brightness temperature at Dome C, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leduc-Leballeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Macelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brogioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 199, pp.427-436. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating soil moisture retrievals from ESA's SMOS and NASA's SMAP brightness temperature datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.257-273. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering combined or separated roughness and vegetation effects in soil moisture retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.73-86. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global SMOS Level 3 daily soil moisture and brightness temperature maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.293-315. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-9-293-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the L-Band effective scattering albedo of tropical forests using SMOS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (8), pp.1223-1227. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2017.2703637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-IC: an alternative SMOS soil moisture and vegetation optical depth product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9050457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new calibration of the effective scattering albedo and soil roughness parameters in the SMOS SM retrieval algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the passive microwave signature from land surfaces: A review of recent results and application to the L-band SMOS & SMAP soil moisture retrieval algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 192, pp.238-262. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term global surface soil moisture fields using an SMOS-Trained neural network applied to AMSR-E data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin van Der Schalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), 27 p. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8110959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SMOS and AMSR-E vegetation optical depth to four MODIS-based vegetation indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard de Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172, pp.87-100. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of SMOS soil moisture into a distributed hydrological model and impacts on the water cycle variables over the Ouémé catchment in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Gascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (7), pp.2827 - 2840. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-2827-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SMOS performance in terms of global soil moisture monitoring after six years in operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Molero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.40-63. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01321425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing regression equations to derive long-term global soil moisture datasets from passive microwave observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.453-464. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale surface roughness effects at L-band as estimated from SMOS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.122-136. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS soil moisture product evaluation over West-Africa from local to regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.383 - 394. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling L-Band Brightness Temperature at Dome C in Antarctica and Comparison With SMOS Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leduc-Leballeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (7), pp.4022-4032. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2388790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness and vegetation parameterizations at L-band for soil moisture retrievals over a vineyard field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernández-Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amparo Coll-Pajaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.269-279. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Dobson and Mironov Dielectric Models in the SMOS Soil Moisture Retrieval Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (6), pp.3084-3094. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2368585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of multi-frequency bare soil microwave reflectivity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montpetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.186-195. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between SMOS Vegetation Optical Depth products and MODIS vegetation indices over crop zones of the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.396-406. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale comparison of passive (SMOS) and active (ASCAT) satellite based microwave soil moisture retrievals with soil moisture simulations (MERRA-Land)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 152, pp.614-626. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SMOS and SMAP soil moisture retrieval approaches using tower-based radiometer data over a vineyard field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Miernecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard de Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale evaluation of two satellite-based passive microwave soil moisture datasets (SMOS and AMSR-E) with respect to Land Data Assimilation System estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.181-195. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the semi-empirical H − Q model, used to calculate the emissivity of a rough bare soil, with a numerical modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, PP (99), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2226995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating an Improved Parameterization of the Soil Emission in L-MEB (vol 49, pg 1177, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cheng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (5), pp.3200-3200. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tgrs.2013.2253972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of the simultaneous SMOS and ELBARA-II observations in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.26-37. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMOS Soil Moisture Retrieval Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.1384 - 1403. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2184548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined optical-microwave method to retrieve soil moisture over vegetated areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.1404-1413. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2011.2179051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00700888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The soil moisture and ocean salinity (SMOS) mission: first results and achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200, pp.12-19. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2012.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the L-MEB Model From Long-Term Microwave Measurements Over a Rough Field, SMOSREX 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Escorihuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.1458-1467. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2011.2178421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Moisture Estimations Based on Airborne CAROLS L-Band Microwave Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (12), pp.2591-2604. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs3122591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating an Improved Parameterization of the Soil Emission in L-MEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiancheng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Issue 99 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2010.2075935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first assessment of the SMOS data in southwestern France using in situ and airborne soil moisture estimates : the CAROLS airborne campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (10), pp.2718-2728. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2011.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00610348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two Bare Soil Reflectivity Models and Validation with L-Band Radiometer Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Völksch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.325-337. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2009.2026894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00425183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soil moisture at SMOS scale by use of a SVAT model over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.831-846. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-831-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagging the Topographic Impact on the SMOS Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sécherre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (3), pp.689-694. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.914788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily microwave derived surface temperature over Canada/Alaska.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (5), pp.591-604. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAM2485.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland seasonal dynamics and interannual variability over northern high latitudes, derived from microwave satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (D17102), 1 à 10 p. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD005697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00374874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite canopy water content from Sentinel-2, Landsat-8 and MODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Yebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOIL moisture data intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Molero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , Geophysical Research Abstracts, 2016, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global surface effects estimated by the L-band SMOS satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University, Aalto University Publication Series. Science + Technology, 4, pp.communication orale, 2016, Aalto University Publication Series. Science + Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First application of regression analysis to retrieve soil moisture from SMAP brightness temperature observations consistent with SMOS soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University publication series, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS level 3 soil moisture database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture in French alpine valley using L-Band radiometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS mission after 6 years in space: where are we?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Mecklenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Delwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University publication series, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of the most recent reprocessed SMOS soil moisture products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Mecklenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd SMOS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Madrid, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness parameterization for soil moisture optimum retrieval over the Valencia anchor station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez-Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Maria Salgado-Hernanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Torrent, Spain. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS level3 and 4: new products for new science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2014, 13th Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Pasadena, California, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science products from the SMOS CATDS: from level 2 to level 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Edinburgh, United Kingdom. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between the SMOS l2 vegetation optical depth product over low vegetation and vegetation indices and leaf area index during 2010-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for roughness effects in L-MEB: suggested modifications to the H-Q semi-empirical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Miernecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of dielectric models in SMOS soil moisture retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous monitoring of surface roughness changes over a bare soil field using L-band brightness temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Escorihuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microrad, 10. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Florence, Italy. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report 10 YEARS OF SMOS – PASSIVE MICROWAVE VEGETATION OPACITY STUDY (PM-VO-S) OSMOSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Salazar-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0119, CESBIO. 2024, pp.SO-TN-CB-GS-0119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducial Reference Measurements for Soil Moisture (FRM4SM) Executive Summary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Boresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AWST; CESBIO; TU Wien (Austria). 2024, pp.Version 1.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOSE VOD data set documentation and analysis report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0118, CESBIO. 2024, pp.SO-TN-CB-GS-0118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRM4SM WORK PACKAGE 5 TECHNICAL NOTE 1 SO-TN-CB-GS-0104 REQ-16: R&amp;D CASE STUDY 1 SMOS VALIDATION AND COMMITTED AREAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0104, CESBIO. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 YEARS OF SMOS – PASSIVE MICROWAVE VEGETATION OPACITY STUDY (PM-VO-S) OSMOSE - Executive Summary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Salazar-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0120, CESBIO. 2024, pp.SO-TN-CB-GS-0120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRM4SM WORK PACKAGE 5 TECHNICAL NOTE 3 SO-TN-CB-GS-0113 REQ-16: R&amp;D CASE STUDY 3 SAMPLING/REPRESENTATIVENESS/SCALE ERRORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0113, CESBIO. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRM4SM WORK PACKAGE 5 TECHNICAL NOTE 2 SMOS VALIDATION IN ORGANIC SOIL SO-TN-CB-GS-0112 REQ-16: R&amp;D CASE STUDY 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0112, cesbio. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et trajectoires bas-carbone dans l'ESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Labos 1point5. 2023, pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOSE Database Manual Microwave T3-D06 (TN #03)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0115, CESBIO. 2023, pp.SO-TN-CB-GS-0115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS 3RD MISSION REPROCESSING CAMPAIGN CAMPAIGN LEVEL 2 SM V700 OVERALL QUALIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS--0095, CESBIO. 2021, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SMAP and SMOS as reference for CCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0094, CESBIO. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification des produits L3TB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-CA-0070, CESBIO. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bircher organic soil dielectric constant empirical model ESL pre-implementation tests for SML2PP V700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher-Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0069, CESBIO. 2019, pp.2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note Comparison of L-VOD derived from the 2S and Tau-Omega models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0081, CESBIO. 2019, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt detection from SMOS enhanced resolution brightness temperatures on the Antarctic and Greenland ice sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of SMOS soil moisture considering the heterogeneity of geophysical parameters within the footprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATDS-PDC L3TB - Global polarised brightness temperature product from SMOS satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12770/6294e08c-baec-4282-a251-33fee22ec67f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATDS-PDC L3SM Filtered - 1 day global map of soil moisture values from SMOS satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12770/9cef422f-ed3f-4090-9556-b2e895ba2ca8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATDS-PDC L4SM RZSM - 1 day global map of root zone soil moisture values from SMOS satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitu Ojha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12770/316e77af-cb72-4312-96a3-3011cc5068d4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATDS-PDC L3SM Simple UDP - 1 day soil moisture Simple User Data Product from SMOS satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12770/8db7102b-1b22-4db3-949d-e51269417aae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting Climate Targets: The Case of Higher Education and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-IC: an alternative SMOS soil moisture and 3 vegetation optical depth product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernández-Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture modelling of a SMOS pixel: interest of using the PERSIANN database over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Braithwaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soil moisture at SMOS scale by use of a SVAT model over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring surface soil temperature in the Arctic permafrost areas in winter using passive microwave satellite remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Need of a New High-Resolution L-Band Mission to Study Land/Water/Ice Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Kaleschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Macelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.4690-4693, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10283415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPVE23 -10 YEARS OF SMOS PASSIVE MICROWAVE VEGETATION OPACITY STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Némésio Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVE23 - WORKSHOP ON LAND PRODUCT VALIDATION AND EVOLUTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above Ground Biomass Estimation from Passive Microwaves Brightness Temperatures Using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Salazar-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.7795-7798, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss46834.2022.9884093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMOS-HR Mission: Science Case and Project Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Supply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.7182-7185, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface water variations on VOD and biomass estimates from passive microwave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien H. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. pp.5786, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Follow-Up for the Soil Moisture and Ocean Salinity Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bruxelles, Belgium. pp.7831-7834, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface water variations on VOD and biomass estimates from passive microwave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriquez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Priqent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien H. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.6359-6362, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A follow-up for the Soil Moisture and Ocean Salinity mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France. pp.4796, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new L-band passive radiometer for earth observation : SMOS-high resolution (SMOS-HR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARRS.International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.5978-2981, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ multifrequency dielectric measurements to improve soil permittivity models for radiometric observations of soil in the high latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demontoux Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsague King Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruffie Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaudin Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment (MicroRAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Florence, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MicroRad49612.2020.9342613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After almost 10 years in orbit: first glance at synergisms and new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2019, Yokohama, Japan. pp.6154-6157, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of tropical carbon changes using SMOS-IC vegetation optical depth index during 2010-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-HR: A High Resolution L-Band Passive Radiometer for Earth Science and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.8392-8395, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8897815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of satellite microwave retrieved soil moisture with global ground-based measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Colliander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smos L-Band vegetation optical depth is highly sensitive to aboveground biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining terrestrial carbon fluxes through assimilation of SMOS products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Scholze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vossbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-IC: Current status and overview of soil moisture and VOD applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernández-Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-IC vegetation optical depth index in monitoring aboveground carbon changes in the tropical continents during 2010–2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS and applications: First glance at synergistic and new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8128270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First glance on a revised SMOS soil moisture retrieval algorithm: Evaluation with respect to ECMWF soil moisture simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernández-Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-IC : a revised SMOS product based on a new effective scattering albedo and soil roughness parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernández-Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First application of regression analysis to retrieve soil moisture from SMAP brightness temperature observations consistent with SMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2016 Advancing the understanding of our living planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2016, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS after six years in operations: first glance at climatic trends and anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2016 Advancing the understanding of our living planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2016, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating the effective scattering albedo in the SMOS algorithm: some first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez-Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2016 Advancing the understanding of our living planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2016, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global map of soil roughness using L-band SMOS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS the water cycle mission : an overview, Earth Observation for water cycle science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Delwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Mecklenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA-ESRIN Earth Observation for Water Cycle Science 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the recent improvements in the L-MEB Model (SMOS Mission) - Impact on the accuracy of the soil moisture retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. SMOS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA). INT.; Centre National d'Etudes Spatiales (CNES). FRA.; European Society for Agronomy (ESA). INT., May 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOSHiLat: microwave L-band emissions of organic-rich soils in the Northern cold climate zone in support of the SMOS Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. SMOS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA). INT., May 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of SMOS level 3 soil moisture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. SMOS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA). INT.; Centre National d'Etudes Spatiales (CNES). FRA.; SMOS MODE (Mission Oceanographic Data Exploitation). INT., May 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the most recent reprocessed SMOS soil moisture products: Comparison between SMOS level 3 V246 and V272</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez-Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2015 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture in French Alpine valley Using L-BAND radiometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. SMOS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA). INT., May 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of roughness in soil moisture and optical thickness retrievals over the VAS area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez-Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Maria Salgado Hernanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture and dielectric constant measurements of organic soils in the higher northern latitudes in support of the SMOS mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mie Andreasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Vuollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Soil Water Measurement using Capacitance, Impedance and Time Domain Transmission (TDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université McGill [Montréal]. CAN., Jul 2014, Pointe Claire, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the latest improvements in the L-MEB Model (SMOS mission)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4. International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de València (UV). ESP., Sep 2014, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS retrievals of vegetation optical depth over a variety of land use: trials and tribulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOSHiLat - Microwave L-band emission from organic-rich soils in the northern cold climate zone in the framework of the SMOS mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Scwhank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2014, Québec, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an improved soil moisture retrieval for organic-rich soils from SMOS passive microwave L-band observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global maps of roughness parameters from L-band SMOS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS), USA., Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.694753605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three years of ground-based L-band radiometry in the Alps: topography, vegetation and snow issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE., Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the behavior of microwave L-band emissions of organic-rich soils in the northern cold climate zone in support of the SMOS mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding The Carbon And Water Cycles Using Smos Data And Models Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS mains results over land after 4 years in orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4. International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging two passive microwave remote sensing (SMOS and AMSR_E) datasets to produce a long term record of soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SMOS level 2 and level 3 soil moisture at the SMOSREX site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Soil Water Measurement using Capacitance, Impedance and Time Domain Transmission (TDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université McGill [Montréal]. CAN., Jul 2014, Pointe Claire, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared performances of microwave passive soil moisture retrievals (SMOS) and active soil moisture retrievals (ASCAT) using land surface model estimates (MERRA-LAND)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS main results in terms of soil moisture monitoring and related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Soil Moisture Validation and Application Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Frascati, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suggestion on the validation of remote sensing products, intercomparison of sensors and rules to establish a long term data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Soil Moisture Validation and Application Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS: Significant findings after three years an a half in orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Igarss 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two years of L-band radiometry over a mountainous region: topography, snow and freezing soil issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS validation results from the HOBE site, Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMOS Land Applications Workshop ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Frascati, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the semi-empirical H-Q model used in the SMOS retrieval algorithm. Can calibrated parameters HR, QR, NRV and NRH be linked to physical roughness parameters ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rome, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMOS level 2 soil moisture algorithm - Intercomparison and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRORAD - 12. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Frascati, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of the SMOS observations over the VAS site: comparing different retrieval approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and remote Sensing Symposium - IGARSS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2012, Munich, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS soil moisture Cal Val activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of SMOS level 3 soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2012, Munich, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture: where are we?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMOS CATDS level 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad - 12th Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Frascati, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for roughness effects in L-MEB: Suggested Modifications to the H-Q semi-empirical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Miernecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS : most significant results obtained over land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined optical-microwave method to retrieve soil moisture over vegetated areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMOS Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES). FRA., Sep 2011, Arles, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of the SMOS observations over the VAS site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMOS Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Arles, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the H-Q model using a numerical approach based on the Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMOS Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES). Labo/service de l'auteur, FRA., Sep 2011, Arles, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrievals of soil moisture and optical depth from CAROLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ﬁrst assessment of the SMOS data in southwestern France using in situ and airborne soil moisture estimates: the CAROLS airborne campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of simulated and real SMOS data over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of SMOS observations and Level-2 products over agricultural sites in temperate regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'III)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROLS campaigns 2009: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment (MicroRad), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Washington, United States. pp.49-54, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MICRORAD.2010.5559593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards validation of SMOS land products using the synergy between models, airborne and ground-based data over the Valencia Anchor station - Definition of matching-up points to SMOS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carmen Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Balling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of SMOS observations and L2 soil moisture products over a variety of biomes at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. pp.01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first insight into the SMOS data over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2010, 11. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Washington, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-band emission of a bare soil rough surface and a rough soil surface covered with a grass litter layer: comparison between experimental data and a numerical modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Band emission of rough surfaces: comparison between experimental data and different modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzong-Dar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Washington, United States. 6 p. + poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-band emission of rough soil surface covered with a grass litter layer including a moisture gradient: comparison between experimental data and a numerical model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Mironov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosolapova L.G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de València (UV). ESP., Sep 2010, Valencia, Spain. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of a simplified radiative transfer model: passive microwave brightness temperatures simulated at L, C and X-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kauzar Saleh Contell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SMOS retrievals over land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROLS campaigns 2008 and 2009: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and Assimilation of SMOS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ESA Living Planet Symposium 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bergen, Norway. pp.id.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the L-band emisson and scattering of a rough soil layer covered with a grass litter layer – consideration of moisture and temperature gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'III)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS SMAP synergisms for the retrieval of soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS first results of the level 2 soil moisture algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization of the emissivity of forests at L-band (L-MEB in the Level-2 SMOS algorithm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique OASU "La Télédétection dans les domaines de l'Environnement et de la Planétologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Talence, France. 14 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la permittivité des sols et simulation des comportements électromagnétiques des structures pédologiques. Application à l'algorithme LMEB de la mission SMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée thématique OASU - télédétection du 21 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness calibration for the SMOS L-MEB model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Workshop on Remote Sensing and Modeling of Surface Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 1 p. + 12 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling SMOS brightness temperature by use of coupled SVAT and radiative transfer models over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of earth observation data in the ISBA land surface model of Météo-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Draper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation and Water Cycle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Rome, Italy. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band brighness temperature simulated from coupled SVAT model and radiative transfer model over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved parameterization of the soil emission in L-MEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Mironov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Florence, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterisation and calibration of L-MEB in the Level-2 SMOS algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kauzar Saleh Contell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS retrieval algorithm: trials and tribulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catchment-scale Hydrological Modelling and Data Assimilation International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Melbourne, Australia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and description of level 2 algorithm (land)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. SMOS Workshop ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Frascati, Italy. 44 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the algorithm for retrieving soil moisture from SMOS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du cycle de l’eau et de la biomasse des surfaces continentales au moyen des données SMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie de l'environnement. Université Toulouse III Paul Sabatier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04070359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture retrieval algorithms: the SMOS case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Biltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shunlin Liang (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Elsevier, pp.156-190, 2018, Water Cycle Components Over Land, 9780128032213. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-409548-9.10355-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture from space: techniques and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Srivastava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Soil Moisture Retrieval : Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Academic Press, 440 p., 2016, 978-0-12-803388-3. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803388-3.00001-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DE LA VARIABILITÉ CLIMATIQUE DES HAUTES LATITUDES NORD, DÉRIVÉE D'OBSERVATIONS SATELLITES MICRO-ONDES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Climatologie. Université Joseph-Fourier - Grenoble I; Université de Sherbrooke, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId589"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Mialon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive land-surface vegetation model for multi-stream data assimilation, D&amp;B v1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tea Thum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Voßbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (7), pp.2137-2159. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-18-2137-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of L-band passive microwave soil moisture retrievals against in situ measurements in the North American boreal biome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Sonnentag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelene C Hanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 18, pp.12713-12727. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2025.3569063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SMOS data to provide pre-fire conditions information for forest fire danger rating system in Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Cernoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Baud-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2025.3570184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite canopy water content from Sentinel-2, Landsat-8 and MODIS: Principle, algorithm and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Yebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 326, pp.114801. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground biomass dataset from SMOS L-band vegetation optical depth and reference maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.1110-1119. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-1101-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the SMAP Level-4 Carbon Product over the Arctic and Subarctic Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arthur Endsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriëlle J M de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Sonnentag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.9850-9864. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2025.3555850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The North American Greenhouse Gas Budget: Emissions, Removals, and Integration for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O (2010–2019): Results From the Second REgional Carbon Cycle Assessment and Processes Study (RECCAP2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Murray‐tortarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie M Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (4), pp.e2024GB008310. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating soil moisture retrieval in Arctic and sub-Arctic environments using passive microwave satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.2385079. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2024.2385079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Emission Model for Layered Vegetation (MEMLV): An Exemplary Study for Coniferous Forests from P- to Ka-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Kurum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Houtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 62, pp.4417220. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2024.3491218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a new Tibetan Plateau network for permafrost to characterize satellite-based products errors: An application to soil moisture and freeze/thaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyao Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianjie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishen Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defu Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 300, pp.113899. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of SMOS Root Zone Soil Moisture: A Comparative Study Using SMAP, ERA5, and GLDAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitu Ojha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.76121-76132. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3404123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607530v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution enhancement of SMOS brightness temperatures: application to melt detection on the Antarctic and Greenland ice sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 315, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623759v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the uncertainties of satellite derived soil moisture at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aberer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.100147. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2024.100147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive carbon footprint of Earth, environmental and space science laboratories: Implications for sustainable scientific practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odin Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (10), pp.e0000135. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pstr.0000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of SMOS Soil Moisture Products over Core Validation Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colliander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.1-5/2502805. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2023.3272878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above-Ground Biomass Estimation Based on Multi-Angular L -Band Measurements of Brightness Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Salazar-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.5813-5827. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3285288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring post-fire recovery of various vegetation biomes using multi-wavelength satellite remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (13), pp.3317-3336. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-3317-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMOS-Europe: a European network of cosmic-ray neutron soil moisture sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heye Reemt Bogena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schrön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Jakobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.1125-1151. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-1125-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture and vegetation optical depth retrievals over heterogeneous scenes using LEWIS L-band radiometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, pp.102424. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2021.102424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface water variations on VOD and biomass estimates from passive microwave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien H. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 257, pp.112345. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of the grain size and distribution on the macroscopic dielectric properties of Antarctic firn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Olmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bittelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.103254. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2021.103254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Sensitivity of SMOS L-VOD to Forest Above-Ground Biomass at Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Saatchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.1450. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12091450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt in Antarctica derived from Soil Moisture and Ocean Salinity (SMOS) observations at L band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leduc-Leballeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Macelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.539-548. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-539-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean European Carbon Sink Over 2010-2015 Estimated by Simultaneous Assimilation of Atmospheric CO2, Soil Moisture, and Vegetation Optical Depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scholze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vossbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (13), pp.796-803. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL085725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-observed pantropical carbon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (9), pp.944-951. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-019-0478-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Spatial Bias Correction Algorithm in SMOS Image Reconstruction Processor: Validation of Soil Moisture Retrievals With In Situ Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (1), pp.277-290. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2018.2853619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and inter-comparison of recently developed/reprocessed microwave satellite soil moisture products using ISMN ground-based measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colliander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224, pp.289-303. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the 2015/2016 El Niño on the terrestrial carbon cycle constrained by bottom-up and top-down approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 373 (1760), pp.20170304. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2017.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of SMOS L-band vegetation optical depth (L-VOD) data sets: high sensitivity of L-VOD to above-ground biomass in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (14), pp.4627-4645. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-4627-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-Observed Major Greening and Biomass Increase in South China Karst During Recent Decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuemin Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (7), pp.1017-1028. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018EF000890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite passive microwaves reveal recent climate-induced carbon losses in African drylands, 2010-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbern Tagesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Peñuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (5), pp.827 - 835. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0530-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of ecosystem-scale plant water storage and leaf phenology observed by satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (9), pp.1428-1435. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0630-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau produit Smos-IC : humidité du sol et indice de végétation L-VOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Données et Services pour les Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating soil moisture retrievals from ESA's SMOS and NASA's SMAP brightness temperature datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.257-273. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering combined or separated roughness and vegetation effects in soil moisture retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.73-86. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of snow surface properties on L-band brightness temperature at Dome C, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leduc-Leballeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Macelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brogioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 199, pp.427-436. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the L-Band effective scattering albedo of tropical forests using SMOS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (8), pp.1223-1227. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2017.2703637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global SMOS Level 3 daily soil moisture and brightness temperature maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.293-315. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-9-293-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-IC: an alternative SMOS soil moisture and vegetation optical depth product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9050457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new calibration of the effective scattering albedo and soil roughness parameters in the SMOS SM retrieval algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the passive microwave signature from land surfaces: A review of recent results and application to the L-band SMOS & SMAP soil moisture retrieval algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 192, pp.238-262. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of SMOS soil moisture into a distributed hydrological model and impacts on the water cycle variables over the Ouémé catchment in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Gascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (7), pp.2827 - 2840. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-2827-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SMOS and AMSR-E vegetation optical depth to four MODIS-based vegetation indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard de Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172, pp.87-100. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term global surface soil moisture fields using an SMOS-Trained neural network applied to AMSR-E data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin van Der Schalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), 27 p. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8110959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SMOS performance in terms of global soil moisture monitoring after six years in operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Molero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.40-63. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01321425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing regression equations to derive long-term global soil moisture datasets from passive microwave observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.453-464. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale surface roughness effects at L-band as estimated from SMOS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.122-136. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS soil moisture product evaluation over West-Africa from local to regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.383 - 394. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling L-Band Brightness Temperature at Dome C in Antarctica and Comparison With SMOS Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leduc-Leballeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (7), pp.4022-4032. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2388790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness and vegetation parameterizations at L-band for soil moisture retrievals over a vineyard field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernández-Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amparo Coll-Pajaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.269-279. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Dobson and Mironov Dielectric Models in the SMOS Soil Moisture Retrieval Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (6), pp.3084-3094. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2368585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of multi-frequency bare soil microwave reflectivity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montpetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.186-195. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between SMOS Vegetation Optical Depth products and MODIS vegetation indices over crop zones of the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.396-406. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale comparison of passive (SMOS) and active (ASCAT) satellite based microwave soil moisture retrievals with soil moisture simulations (MERRA-Land)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 152, pp.614-626. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SMOS and SMAP soil moisture retrieval approaches using tower-based radiometer data over a vineyard field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Miernecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard de Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale evaluation of two satellite-based passive microwave soil moisture datasets (SMOS and AMSR-E) with respect to Land Data Assimilation System estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.181-195. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the semi-empirical H − Q model, used to calculate the emissivity of a rough bare soil, with a numerical modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, PP (99), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2226995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating an Improved Parameterization of the Soil Emission in L-MEB (vol 49, pg 1177, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cheng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (5), pp.3200-3200. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tgrs.2013.2253972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of the simultaneous SMOS and ELBARA-II observations in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.26-37. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMOS Soil Moisture Retrieval Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.1384 - 1403. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2184548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined optical-microwave method to retrieve soil moisture over vegetated areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.1404-1413. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2011.2179051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00700888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The soil moisture and ocean salinity (SMOS) mission: first results and achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200, pp.12-19. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2012.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the L-MEB Model From Long-Term Microwave Measurements Over a Rough Field, SMOSREX 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Escorihuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.1458-1467. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2011.2178421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Moisture Estimations Based on Airborne CAROLS L-Band Microwave Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (12), pp.2591-2604. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs3122591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating an Improved Parameterization of the Soil Emission in L-MEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiancheng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Issue 99 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2010.2075935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first assessment of the SMOS data in southwestern France using in situ and airborne soil moisture estimates : the CAROLS airborne campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (10), pp.2718-2728. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2011.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00610348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soil moisture at SMOS scale by use of a SVAT model over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.831-846. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-831-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two Bare Soil Reflectivity Models and Validation with L-Band Radiometer Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Völksch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.325-337. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2009.2026894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00425183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagging the Topographic Impact on the SMOS Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sécherre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (3), pp.689-694. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.914788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily microwave derived surface temperature over Canada/Alaska.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (5), pp.591-604. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAM2485.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland seasonal dynamics and interannual variability over northern high latitudes, derived from microwave satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (D17102), 1 à 10 p. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD005697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00374874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite canopy water content from Sentinel-2, Landsat-8 and MODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Yebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOIL moisture data intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Molero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , Geophysical Research Abstracts, 2016, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global surface effects estimated by the L-band SMOS satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University, Aalto University Publication Series. Science + Technology, 4, pp.communication orale, 2016, Aalto University Publication Series. Science + Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture in French alpine valley using L-Band radiometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS level 3 soil moisture database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First application of regression analysis to retrieve soil moisture from SMAP brightness temperature observations consistent with SMOS soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University publication series, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS mission after 6 years in space: where are we?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Mecklenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Delwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University publication series, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of the most recent reprocessed SMOS soil moisture products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Mecklenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd SMOS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Madrid, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness parameterization for soil moisture optimum retrieval over the Valencia anchor station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez-Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Maria Salgado-Hernanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Torrent, Spain. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS level3 and 4: new products for new science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2014, 13th Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Pasadena, California, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science products from the SMOS CATDS: from level 2 to level 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Edinburgh, United Kingdom. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between the SMOS l2 vegetation optical depth product over low vegetation and vegetation indices and leaf area index during 2010-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for roughness effects in L-MEB: suggested modifications to the H-Q semi-empirical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Miernecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of dielectric models in SMOS soil moisture retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous monitoring of surface roughness changes over a bare soil field using L-band brightness temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Escorihuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microrad, 10. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Florence, Italy. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report 10 YEARS OF SMOS – PASSIVE MICROWAVE VEGETATION OPACITY STUDY (PM-VO-S) OSMOSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Salazar-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0119, CESBIO. 2024, pp.SO-TN-CB-GS-0119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRM4SM WORK PACKAGE 5 TECHNICAL NOTE 1 SO-TN-CB-GS-0104 REQ-16: R&amp;D CASE STUDY 1 SMOS VALIDATION AND COMMITTED AREAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0104, CESBIO. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOSE VOD data set documentation and analysis report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0118, CESBIO. 2024, pp.SO-TN-CB-GS-0118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducial Reference Measurements for Soil Moisture (FRM4SM) Executive Summary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Boresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AWST; CESBIO; TU Wien (Austria). 2024, pp.Version 1.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 YEARS OF SMOS – PASSIVE MICROWAVE VEGETATION OPACITY STUDY (PM-VO-S) OSMOSE - Executive Summary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Salazar-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0120, CESBIO. 2024, pp.SO-TN-CB-GS-0120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRM4SM WORK PACKAGE 5 TECHNICAL NOTE 3 SO-TN-CB-GS-0113 REQ-16: R&amp;D CASE STUDY 3 SAMPLING/REPRESENTATIVENESS/SCALE ERRORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0113, CESBIO. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRM4SM WORK PACKAGE 5 TECHNICAL NOTE 2 SMOS VALIDATION IN ORGANIC SOIL SO-TN-CB-GS-0112 REQ-16: R&amp;D CASE STUDY 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0112, cesbio. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et trajectoires bas-carbone dans l'ESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Labos 1point5. 2023, pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOSE Database Manual Microwave T3-D06 (TN #03)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0115, CESBIO. 2023, pp.SO-TN-CB-GS-0115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS 3RD MISSION REPROCESSING CAMPAIGN CAMPAIGN LEVEL 2 SM V700 OVERALL QUALIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS--0095, CESBIO. 2021, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SMAP and SMOS as reference for CCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0094, CESBIO. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification des produits L3TB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-CA-0070, CESBIO. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bircher organic soil dielectric constant empirical model ESL pre-implementation tests for SML2PP V700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher-Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0069, CESBIO. 2019, pp.2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note Comparison of L-VOD derived from the 2S and Tau-Omega models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0081, CESBIO. 2019, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt detection from SMOS enhanced resolution brightness temperatures on the Antarctic and Greenland ice sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of SMOS soil moisture considering the heterogeneity of geophysical parameters within the footprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATDS-PDC L3TB - Global polarised brightness temperature product from SMOS satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12770/6294e08c-baec-4282-a251-33fee22ec67f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATDS-PDC L3SM Filtered - 1 day global map of soil moisture values from SMOS satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12770/9cef422f-ed3f-4090-9556-b2e895ba2ca8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATDS-PDC L4SM RZSM - 1 day global map of root zone soil moisture values from SMOS satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitu Ojha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12770/316e77af-cb72-4312-96a3-3011cc5068d4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATDS-PDC L3SM Simple UDP - 1 day soil moisture Simple User Data Product from SMOS satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12770/8db7102b-1b22-4db3-949d-e51269417aae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting Climate Targets: The Case of Higher Education and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-IC: an alternative SMOS soil moisture and 3 vegetation optical depth product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernández-Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture modelling of a SMOS pixel: interest of using the PERSIANN database over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Braithwaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soil moisture at SMOS scale by use of a SVAT model over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring surface soil temperature in the Arctic permafrost areas in winter using passive microwave satellite remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Need of a New High-Resolution L-Band Mission to Study Land/Water/Ice Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Kaleschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Macelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.4690-4693, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10283415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPVE23 -10 YEARS OF SMOS PASSIVE MICROWAVE VEGETATION OPACITY STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Némésio Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVE23 - WORKSHOP ON LAND PRODUCT VALIDATION AND EVOLUTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above Ground Biomass Estimation from Passive Microwaves Brightness Temperatures Using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Salazar-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.7795-7798, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss46834.2022.9884093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMOS-HR Mission: Science Case and Project Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Supply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.7182-7185, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface water variations on VOD and biomass estimates from passive microwave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriquez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Priqent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien H. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.6359-6362, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Follow-Up for the Soil Moisture and Ocean Salinity Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bruxelles, Belgium. pp.7831-7834, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface water variations on VOD and biomass estimates from passive microwave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien H. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. pp.5786, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A follow-up for the Soil Moisture and Ocean Salinity mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France. pp.4796, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new L-band passive radiometer for earth observation : SMOS-high resolution (SMOS-HR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARRS.International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.5978-2981, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ multifrequency dielectric measurements to improve soil permittivity models for radiometric observations of soil in the high latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demontoux Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsague King Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruffie Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaudin Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment (MicroRAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Florence, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MicroRad49612.2020.9342613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After almost 10 years in orbit: first glance at synergisms and new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2019, Yokohama, Japan. pp.6154-6157, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of tropical carbon changes using SMOS-IC vegetation optical depth index during 2010-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-HR: A High Resolution L-Band Passive Radiometer for Earth Science and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.8392-8395, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8897815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of satellite microwave retrieved soil moisture with global ground-based measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Colliander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smos L-Band vegetation optical depth is highly sensitive to aboveground biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining terrestrial carbon fluxes through assimilation of SMOS products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Scholze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vossbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-IC: Current status and overview of soil moisture and VOD applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernández-Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-IC vegetation optical depth index in monitoring aboveground carbon changes in the tropical continents during 2010–2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS and applications: First glance at synergistic and new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8128270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First glance on a revised SMOS soil moisture retrieval algorithm: Evaluation with respect to ECMWF soil moisture simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernández-Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-IC : a revised SMOS product based on a new effective scattering albedo and soil roughness parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernández-Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First application of regression analysis to retrieve soil moisture from SMAP brightness temperature observations consistent with SMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2016 Advancing the understanding of our living planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2016, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS after six years in operations: first glance at climatic trends and anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2016 Advancing the understanding of our living planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2016, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating the effective scattering albedo in the SMOS algorithm: some first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez-Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2016 Advancing the understanding of our living planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2016, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of SMOS level 3 soil moisture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. SMOS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA). INT.; Centre National d'Etudes Spatiales (CNES). FRA.; SMOS MODE (Mission Oceanographic Data Exploitation). INT., May 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the recent improvements in the L-MEB Model (SMOS Mission) - Impact on the accuracy of the soil moisture retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. SMOS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA). INT.; Centre National d'Etudes Spatiales (CNES). FRA.; European Society for Agronomy (ESA). INT., May 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOSHiLat: microwave L-band emissions of organic-rich soils in the Northern cold climate zone in support of the SMOS Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. SMOS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA). INT., May 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global map of soil roughness using L-band SMOS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS the water cycle mission : an overview, Earth Observation for water cycle science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Delwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Mecklenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA-ESRIN Earth Observation for Water Cycle Science 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the most recent reprocessed SMOS soil moisture products: Comparison between SMOS level 3 V246 and V272</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez-Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2015 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture in French Alpine valley Using L-BAND radiometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. SMOS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA). INT., May 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture and dielectric constant measurements of organic soils in the higher northern latitudes in support of the SMOS mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mie Andreasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Vuollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Soil Water Measurement using Capacitance, Impedance and Time Domain Transmission (TDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université McGill [Montréal]. CAN., Jul 2014, Pointe Claire, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of roughness in soil moisture and optical thickness retrievals over the VAS area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez-Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Maria Salgado Hernanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the latest improvements in the L-MEB Model (SMOS mission)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4. International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de València (UV). ESP., Sep 2014, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS retrievals of vegetation optical depth over a variety of land use: trials and tribulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOSHiLat - Microwave L-band emission from organic-rich soils in the northern cold climate zone in the framework of the SMOS mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Scwhank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2014, Québec, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an improved soil moisture retrieval for organic-rich soils from SMOS passive microwave L-band observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three years of ground-based L-band radiometry in the Alps: topography, vegetation and snow issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE., Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global maps of roughness parameters from L-band SMOS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS), USA., Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.694753605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the behavior of microwave L-band emissions of organic-rich soils in the northern cold climate zone in support of the SMOS mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding The Carbon And Water Cycles Using Smos Data And Models Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS mains results over land after 4 years in orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4. International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging two passive microwave remote sensing (SMOS and AMSR_E) datasets to produce a long term record of soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SMOS level 2 and level 3 soil moisture at the SMOSREX site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Soil Water Measurement using Capacitance, Impedance and Time Domain Transmission (TDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université McGill [Montréal]. CAN., Jul 2014, Pointe Claire, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared performances of microwave passive soil moisture retrievals (SMOS) and active soil moisture retrievals (ASCAT) using land surface model estimates (MERRA-LAND)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS main results in terms of soil moisture monitoring and related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Soil Moisture Validation and Application Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Frascati, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suggestion on the validation of remote sensing products, intercomparison of sensors and rules to establish a long term data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Soil Moisture Validation and Application Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two years of L-band radiometry over a mountainous region: topography, snow and freezing soil issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS: Significant findings after three years an a half in orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Igarss 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS validation results from the HOBE site, Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMOS Land Applications Workshop ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Frascati, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMOS level 2 soil moisture algorithm - Intercomparison and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRORAD - 12. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Frascati, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the semi-empirical H-Q model used in the SMOS retrieval algorithm. Can calibrated parameters HR, QR, NRV and NRH be linked to physical roughness parameters ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rome, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture: where are we?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of SMOS level 3 soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2012, Munich, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of the SMOS observations over the VAS site: comparing different retrieval approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and remote Sensing Symposium - IGARSS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2012, Munich, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS soil moisture Cal Val activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for roughness effects in L-MEB: Suggested Modifications to the H-Q semi-empirical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Miernecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMOS CATDS level 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad - 12th Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Frascati, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS : most significant results obtained over land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined optical-microwave method to retrieve soil moisture over vegetated areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMOS Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES). FRA., Sep 2011, Arles, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of the SMOS observations over the VAS site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMOS Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Arles, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the H-Q model using a numerical approach based on the Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMOS Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES). Labo/service de l'auteur, FRA., Sep 2011, Arles, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrievals of soil moisture and optical depth from CAROLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ﬁrst assessment of the SMOS data in southwestern France using in situ and airborne soil moisture estimates: the CAROLS airborne campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of simulated and real SMOS data over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Band emission of rough surfaces: comparison between experimental data and different modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzong-Dar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Washington, United States. 6 p. + poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first insight into the SMOS data over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2010, 11. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Washington, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-band emission of a bare soil rough surface and a rough soil surface covered with a grass litter layer: comparison between experimental data and a numerical modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of SMOS observations and L2 soil moisture products over a variety of biomes at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. pp.01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards validation of SMOS land products using the synergy between models, airborne and ground-based data over the Valencia Anchor station - Definition of matching-up points to SMOS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carmen Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Balling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROLS campaigns 2009: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment (MicroRad), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Washington, United States. pp.49-54, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MICRORAD.2010.5559593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of SMOS observations and Level-2 products over agricultural sites in temperate regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'III)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-band emission of rough soil surface covered with a grass litter layer including a moisture gradient: comparison between experimental data and a numerical model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Mironov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosolapova L.G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de València (UV). ESP., Sep 2010, Valencia, Spain. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of a simplified radiative transfer model: passive microwave brightness temperatures simulated at L, C and X-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kauzar Saleh Contell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SMOS retrievals over land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROLS campaigns 2008 and 2009: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and Assimilation of SMOS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ESA Living Planet Symposium 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bergen, Norway. pp.id.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the L-band emisson and scattering of a rough soil layer covered with a grass litter layer – consideration of moisture and temperature gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'III)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS SMAP synergisms for the retrieval of soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS first results of the level 2 soil moisture algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness calibration for the SMOS L-MEB model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Workshop on Remote Sensing and Modeling of Surface Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 1 p. + 12 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization of the emissivity of forests at L-band (L-MEB in the Level-2 SMOS algorithm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique OASU "La Télédétection dans les domaines de l'Environnement et de la Planétologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Talence, France. 14 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la permittivité des sols et simulation des comportements électromagnétiques des structures pédologiques. Application à l'algorithme LMEB de la mission SMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée thématique OASU - télédétection du 21 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling SMOS brightness temperature by use of coupled SVAT and radiative transfer models over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of earth observation data in the ISBA land surface model of Météo-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Draper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation and Water Cycle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Rome, Italy. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS retrieval algorithm: trials and tribulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catchment-scale Hydrological Modelling and Data Assimilation International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Melbourne, Australia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved parameterization of the soil emission in L-MEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Mironov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Florence, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterisation and calibration of L-MEB in the Level-2 SMOS algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kauzar Saleh Contell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band brighness temperature simulated from coupled SVAT model and radiative transfer model over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and description of level 2 algorithm (land)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. SMOS Workshop ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Frascati, Italy. 44 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the algorithm for retrieving soil moisture from SMOS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du cycle de l’eau et de la biomasse des surfaces continentales au moyen des données SMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie de l'environnement. Université Toulouse III Paul Sabatier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04070359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture retrieval algorithms: the SMOS case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Biltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shunlin Liang (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Elsevier, pp.156-190, 2018, Water Cycle Components Over Land, 9780128032213. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-409548-9.10355-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture from space: techniques and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Srivastava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Soil Moisture Retrieval : Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Academic Press, 440 p., 2016, 978-0-12-803388-3. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803388-3.00001-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DE LA VARIABILITÉ CLIMATIQUE DES HAUTES LATITUDES NORD, DÉRIVÉE D'OBSERVATIONS SATELLITES MICRO-ONDES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Climatologie. Université Joseph-Fourier - Grenoble I; Université de Sherbrooke, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId589"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024578v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Knorr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Williams" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Thum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaminski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vo&#223;beck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-2137-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Gorrab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sonnentag" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mialon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelene C Hanes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3569063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Ma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Malik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Berthelot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Yebra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114801" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mermoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio J Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1101-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cernoch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Baud-Fraile" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Beaudoin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2025.3570184" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Murray&#8208;tortarolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Hayes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M Andrew" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008310" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024002v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Madelon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Kimball" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arthur Endsley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#235;lle J M de Lannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3555850" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Royer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Berg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2024.2385079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Schwank" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Kurum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Houtz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyi Zhao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3491218" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Firmin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000135" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyao Zheng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjie Zhao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haishen L&#252;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defu Zou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113899" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607530v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitu Ojha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoodi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3404123" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04623759v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zeiger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114469" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04649944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aberer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2024.100147" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Salazar-Neira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H Kerr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3285288" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colliander" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kerr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Wigneron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Yaari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3272878" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03725230v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bousquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3317-2022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Reemt Bogena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schr&#246;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Jakobi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ney" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zacharias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1125-2022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102424" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172193v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien H. Wagner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112345" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784076v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Olmi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bittelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2021.103254" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez&#8208;fernandez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Santoro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091450" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668289v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc-Leballeur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macelloni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-539-2020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619873v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khazaal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anterrieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2853619" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403129v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brandt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0478-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaminski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knorr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vossbeck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085725" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dorigo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.02.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395174v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2017.0304" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622055v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouvet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4627-2018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemin Yue" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Tong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EF000890" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403104v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0630-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806711v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbern Tagesson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0530-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719079v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macelloni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brogioni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.07.035" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605761v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al Yaari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. O'Neill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620186v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2016.11.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-293-2017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607454v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez Moran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2703637" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606578v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050457" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604901v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Lannoy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Baeza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2017.05.013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Jackson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O'Neill" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.01.024" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594611v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van Der Schalie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8110959" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595414v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Jeu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Lawrence" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.10.021" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-829L10FG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871957v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gascon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-2827-2016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321425v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Molero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.042" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312307v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Jeu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.11.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SDQWRBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512037v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.04.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDF8T978-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01887533v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Louvet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.10.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97KJD2Z9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710814v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2388790" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638779v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fern&#225;ndez-Mor&#225;n" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Lopez-Baeza" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Coll-Pajaron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.09.006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114866v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bircher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2368585" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639497v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montpetit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.02.015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C15J683R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636019v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Novello" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.07.021" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT67RCP6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062452v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wagner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.07.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636614v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Miernecki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.08.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062447v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.04.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804787v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Wigneron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demontoux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2226995" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645620v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cheng Shi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2013.2253972" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648762v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.04.014" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKHTBWV5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677899v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Waldteufel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wigneron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2184548" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00700888v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mattar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sobrino" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novello" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2179051" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643208v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2012.57" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690897v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Escorihuela" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2178421" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674083v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pard&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dechambre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs3122591" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574653v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Shi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2075935" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00610348v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albergel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.06.012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00425183v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwank" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V&#246;lksch" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2026894" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661071v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Enache Juglea" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-831-2010" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297786v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;cherre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.914788" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297819v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fily" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2485.1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374874v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fily" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005697" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1F5MXXKD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208249v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthelot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595617v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595153v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594464v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy O'Neill" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595031v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tarot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594535v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594903v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Mecklenburg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Delwart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ferrazzoli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797885v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez-Moran" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Maria Salgado-Hernanz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800603v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chon&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810403v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807126v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807125v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805265v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820385v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840129v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844053v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Boresch" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gruber" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840217v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840013v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840685v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839861v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840062v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177415v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840251v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845184v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845048v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Madelon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840911v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840893v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bircher-Adrot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845075v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846896v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez Fernandez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7605" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846899v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5023" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835686v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12770/6294e08c-baec-4282-a251-33fee22ec67f" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835630v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12770/9cef422f-ed3f-4090-9556-b2e895ba2ca8" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835668v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12770/316e77af-cb72-4312-96a3-3011cc5068d4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835644v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12770/8db7102b-1b22-4db3-949d-e51269417aae" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505199v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787798v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512696v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Braithwaite" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512689v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841072v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789490v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kaleschke" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Lannoy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10283415" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604966v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;m&#233;sio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Salazar" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829275v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss46834.2022.9884093" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508813v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Supply" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883205" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846990v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5786" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837347v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554241" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837342v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriquez-Fernandez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Priqent" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554873" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846995v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4796" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927608v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324685" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165651v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demontoux Francois" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsague King Junior" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffie Gilles" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaudin Fabrice" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MicroRad49612.2020.9342613" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980785v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900227" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789638v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chave" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789495v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897815" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737058v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Colliander" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517557" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736918v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517558" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737640v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Scholze" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518724" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737639v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519382" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736967v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518750" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737123v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128270" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737667v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127269" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738341v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127270" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743418v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729417" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740191v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729420" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741253v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729209" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742942v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740823v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ferrazzoli" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743627v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742610v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jonard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739347v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740518v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326316" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742625v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743245v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Maria Salgado Hernanz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946841" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741579v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Andreasen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Vuollet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740522v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740329v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799025v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Scwhank" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715435v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742559v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Wang" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.694753605" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799368v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715952v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744022v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldteufel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740682v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946922" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744118v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guibert" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740508v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946971" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801983v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803899v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879253v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804377v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Coulaud" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810759v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Berthon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985962v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811457v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gruhier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811221v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748155v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809234v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744940v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811212v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985940v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745741v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746924v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mattar" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Sobrino" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810177v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804397v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749881v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745644v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746908v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753544v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558610v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hauser" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MICRORAD.2010.5559593" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823583v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Antol&#237;n" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Balling" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Belda" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511401v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delwart" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822824v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817621v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffour" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821695v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzong-Dar Wu" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512478v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Mironov" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosolapova L.G." TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754402v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kauzar Saleh Contell" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814973v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacquette" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754854v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115168v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Fritz" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Szczypta" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754015v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817073v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817731v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822553v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024117v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffi&#233;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822344v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crapeau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754451v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Cano" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812155v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Draper" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754378v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824748v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Shi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824714v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824969v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817805v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817795v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423713" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04070359v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789851v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Biltar" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.10355-0" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801463v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Srivastava" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803388-3.00001-2" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011322v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024578v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Knorr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Williams" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Thum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaminski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vo&#223;beck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-2137-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Gorrab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sonnentag" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mialon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelene C Hanes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3569063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cernoch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Baud-Fraile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Beaudoin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2025.3570184" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Malik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Berthelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Yebra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114801" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mermoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio J Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richaume" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1101-2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024002v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Madelon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Kimball" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arthur Endsley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#235;lle J M de Lannoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3555850" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037522v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Murray&#8208;tortarolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Hayes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M Andrew" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008310" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Royer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Berg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2024.2385079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Schwank" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Kurum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Houtz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyi Zhao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3491218" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388742v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyao Zheng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjie Zhao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haishen L&#252;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defu Zou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113899" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607530v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitu Ojha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoodi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3404123" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04623759v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zeiger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114469" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04649944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aberer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2024.100147" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Firmin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000135" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colliander" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kerr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Wigneron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Yaari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3272878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Salazar-Neira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H Kerr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3285288" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03725230v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bousquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3317-2022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Reemt Bogena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schr&#246;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Jakobi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ney" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zacharias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1125-2022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102424" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172193v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien H. Wagner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112345" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784076v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Olmi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bittelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2021.103254" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez&#8208;fernandez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Santoro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091450" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668289v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc-Leballeur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macelloni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-539-2020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholze" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaminski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knorr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vossbeck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085725" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403129v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brandt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0478-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619873v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khazaal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anterrieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2853619" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dorigo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.02.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395174v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2017.0304" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622055v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouvet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4627-2018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemin Yue" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Tong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EF000890" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbern Tagesson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0530-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403104v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0630-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605761v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al Yaari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. O'Neill" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620186v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2016.11.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719079v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macelloni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brogioni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.07.035" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607454v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez Moran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2703637" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602625v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-293-2017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606578v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050457" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604901v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Lannoy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Baeza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2017.05.013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Jackson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O'Neill" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.01.024" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871957v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gascon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-2827-2016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595414v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Jeu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Lawrence" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.10.021" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-829L10FG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594611v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van Der Schalie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8110959" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321425v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Molero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.042" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312307v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Jeu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.11.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SDQWRBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512037v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.04.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDF8T978-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01887533v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Louvet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.10.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97KJD2Z9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710814v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2388790" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638779v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fern&#225;ndez-Mor&#225;n" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Lopez-Baeza" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Coll-Pajaron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.09.006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114866v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bircher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2368585" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639497v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montpetit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.02.015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C15J683R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636019v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Novello" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.07.021" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT67RCP6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062452v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wagner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.07.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636614v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Miernecki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.08.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062447v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.04.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804787v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Wigneron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demontoux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2226995" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645620v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cheng Shi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2013.2253972" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648762v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.04.014" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKHTBWV5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677899v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Waldteufel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wigneron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2184548" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00700888v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mattar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sobrino" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novello" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2179051" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643208v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2012.57" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690897v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Escorihuela" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2178421" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674083v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pard&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dechambre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs3122591" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574653v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Shi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2075935" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00610348v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albergel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.06.012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661071v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Enache Juglea" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-831-2010" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00425183v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwank" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V&#246;lksch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2026894" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297786v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;cherre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.914788" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297819v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fily" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2485.1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374874v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fily" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005697" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1F5MXXKD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208249v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthelot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595617v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595153v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594535v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595031v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tarot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594464v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy O'Neill" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594903v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Mecklenburg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Delwart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ferrazzoli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797885v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez-Moran" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Maria Salgado-Hernanz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800603v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chon&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810403v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807126v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807125v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805265v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820385v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840129v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840013v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840217v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844053v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Boresch" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gruber" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840685v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839861v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840062v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177415v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840251v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845184v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845048v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Madelon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840911v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840893v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bircher-Adrot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845075v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846896v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez Fernandez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7605" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846899v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5023" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835686v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12770/6294e08c-baec-4282-a251-33fee22ec67f" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835630v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12770/9cef422f-ed3f-4090-9556-b2e895ba2ca8" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835668v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12770/316e77af-cb72-4312-96a3-3011cc5068d4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835644v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12770/8db7102b-1b22-4db3-949d-e51269417aae" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505199v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787798v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512696v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Braithwaite" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512689v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841072v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789490v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kaleschke" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Lannoy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10283415" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604966v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;m&#233;sio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Salazar" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829275v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss46834.2022.9884093" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508813v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Supply" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883205" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837342v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriquez-Fernandez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Priqent" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554873" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837347v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554241" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846990v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5786" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846995v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4796" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927608v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324685" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165651v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demontoux Francois" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsague King Junior" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffie Gilles" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaudin Fabrice" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MicroRad49612.2020.9342613" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980785v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900227" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789638v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chave" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789495v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897815" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737058v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Colliander" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517557" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736918v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517558" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737640v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Scholze" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518724" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737639v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519382" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736967v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518750" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737123v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128270" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737667v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127269" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738341v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127270" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743418v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729417" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740191v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729420" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741253v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729209" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739347v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743627v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742610v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jonard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742942v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740823v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ferrazzoli" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740518v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326316" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742625v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741579v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Andreasen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Vuollet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743245v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Maria Salgado Hernanz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946841" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740522v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740329v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799025v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Scwhank" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715435v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799368v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742559v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Wang" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.694753605" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715952v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744022v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldteufel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740682v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946922" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744118v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guibert" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740508v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946971" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801983v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803899v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804377v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Coulaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879253v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810759v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Berthon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811457v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gruhier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985962v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744940v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809234v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811221v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748155v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985940v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811212v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745741v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746924v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mattar" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Sobrino" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810177v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804397v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749881v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745644v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746908v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821695v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzong-Dar Wu" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822824v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817621v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffour" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511401v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delwart" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823583v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Antol&#237;n" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Balling" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Belda" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558610v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hauser" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MICRORAD.2010.5559593" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753544v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512478v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Mironov" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosolapova L.G." TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754402v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kauzar Saleh Contell" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814973v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacquette" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754854v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115168v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Fritz" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Szczypta" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754015v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817073v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817731v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822344v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crapeau" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822553v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024117v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffi&#233;" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754451v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Cano" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812155v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Draper" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824969v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824748v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Shi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824714v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754378v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817805v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817795v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423713" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04070359v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789851v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Biltar" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.10355-0" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801463v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Srivastava" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803388-3.00001-2" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011322v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>