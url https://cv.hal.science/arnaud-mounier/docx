--- v1 (2026-03-25)
+++ v2 (2026-04-25)
@@ -3691,51 +3691,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="007EB24D"/>
+    <w:nsid w:val="84DC6B1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>