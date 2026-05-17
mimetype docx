--- v2 (2026-04-25)
+++ v3 (2026-05-17)
@@ -473,295 +473,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that a common arbuscular mycorrhizal network alleviates phosphate shortage in interconnected walnut sapling and maize plants</w:t>
+                <w:t xml:space="preserve">Experimental community coalescence sheds light on microbial interactions in soil and restores impaired functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Mortier</w:t>
+                <w:t xml:space="preserve">Sarah Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1206047⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.art. 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01480-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198972v1</w:t>
+                <w:t xml:space="preserve">hal-04019313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental community coalescence sheds light on microbial interactions in soil and restores impaired functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence that a common arbuscular mycorrhizal network alleviates phosphate shortage in interconnected walnut sapling and maize plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Huet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+                <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.art. 42. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.art. 1206047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01480-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1206047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019313v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of repeated irrigation of lettuce cultures with municipal wastewater on the diversity and composition of root-associated arbuscular mycorrhizal fungi</w:t>
               </w:r>
@@ -1699,51 +1699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (1), 2p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2427,51 +2427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental community coalescence sheds light on microbial interactions in soil and restores impaired functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2974,51 +2974,51 @@
                 <w:t xml:space="preserve">Identification of putative interactors of arabidopsis sugar transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sportes Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Boussageon</w:t>
+                <w:t xml:space="preserve">Raphael Boussageon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3050,100 +3050,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Sugar allocation in plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610422v1</w:t>
+                <w:t xml:space="preserve">hal-03671273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of putative interactors of arabidopsis sugar transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sportes Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Boussageon</w:t>
+                <w:t xml:space="preserve">Raphaël Boussageon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3175,51 +3175,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Sugar allocation in plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671273v1</w:t>
+                <w:t xml:space="preserve">hal-03610422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of nitric oxide signalling diverges between the animal and the green lineages</w:t>
               </w:r>
@@ -3483,90 +3483,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence that common arbuscular mycorrhizal network alleviates phosphate shortage in interconnected walnut sapling and maize plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3691,51 +3691,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84DC6B1F"/>
+    <w:nsid w:val="3A46DDBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3922,51 +3922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-mounier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4595-0857" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14442" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascensio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63284-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mortier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Recorbet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1206047" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01480-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gallego" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Bigott" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schr&#246;der" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-022-01641-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107754" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.10.029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02065043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Astier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz088" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drolet Jean-Marc Sery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Z&#233;z&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2018.06.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref A. Aloui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0789-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Daher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Solymosi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wienkoop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12505" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01733-15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.01.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depretre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0255-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette C. Abdallah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.05.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Gonzalo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04896556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714331v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rossi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chatelain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534549v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904265v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sportes Antoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boussageon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boussageon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santolini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-mounier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4595-0857" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14442" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascensio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63284-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01480-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mortier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Recorbet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1206047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gallego" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Bigott" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schr&#246;der" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-022-01641-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107754" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.10.029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02065043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Astier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz088" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drolet Jean-Marc Sery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Z&#233;z&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2018.06.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref A. Aloui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0789-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Daher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Solymosi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wienkoop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12505" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01733-15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.01.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depretre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0255-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette C. Abdallah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.05.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Gonzalo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04896556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714331v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rossi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chatelain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534549v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904265v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sportes Antoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boussageon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610422v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boussageon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santolini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>