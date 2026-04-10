--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -109,151 +109,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivated plants in the demographic projections of the global carbon budget</w:t>
+                <w:t xml:space="preserve">Les plantes cultivées dans la projection démographique du bilan carbone mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Muller-Feuga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463975v2</w:t>
+                <w:t xml:space="preserve">hal-05456916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes cultivées dans la projection démographique du bilan carbone mondial</w:t>
+                <w:t xml:space="preserve">Cultivated plants in the demographic projections of the global carbon budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Muller-Feuga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456916v1</w:t>
+                <w:t xml:space="preserve">hal-05463975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture : la grande exclue des bilans carbone</w:t>
               </w:r>
@@ -357,275 +357,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062980v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The duration of carbon storage by plants</w:t>
+                <w:t xml:space="preserve">Microalgae for Aquaculture: The Current Global Situation and Future Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Muller-Feuga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670028v1</w:t>
+                <w:t xml:space="preserve">hal-04572985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgae for Aquaculture: The Current Global Situation and Future Trends</w:t>
+                <w:t xml:space="preserve">Vers une reconnaissance du Captage et Stockage de Carbone par les Plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Muller-Feuga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572985v1</w:t>
+                <w:t xml:space="preserve">hal-04461332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une reconnaissance du Captage et Stockage de Carbone par les Plantes</w:t>
+                <w:t xml:space="preserve">Captage de carbone par les plantes entières et durée du stockage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Muller-Feuga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461332v2</w:t>
+                <w:t xml:space="preserve">hal-04671622v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captage de carbone par les plantes entières et durée du stockage</w:t>
+                <w:t xml:space="preserve">The duration of carbon storage by plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Muller-Feuga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671622v3</w:t>
+                <w:t xml:space="preserve">hal-04670028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2920,51 +2920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463975v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Muller-Feuga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913279v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062980v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461332v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671622v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/vp.2025.113029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893065v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753709v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2024.1210005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572950v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jas.v16n7p1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barrut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blancheton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ren&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Narv&#225;ez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.10.056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller-Feuga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradelles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rimbaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9820-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E1490F4D2353EDDF46C225D9A2CF7EACF2D6F98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vermel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727169v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tomasoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kaas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Guedes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2006.01.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534030v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450820310" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HK0VWMVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;des" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1656(03)00100-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSZTXQNK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pruvost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Legentilhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00009-X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008106304417" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(98)00194-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Herv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008046814640" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0294-3506(98)80278-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869484v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bompais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Calvas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chartois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Danioux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456916v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Muller-Feuga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463975v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913279v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062980v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572985v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461332v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671622v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/vp.2025.113029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893065v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753709v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2024.1210005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572950v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jas.v16n7p1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barrut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blancheton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ren&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Narv&#225;ez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.10.056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller-Feuga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradelles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rimbaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9820-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E1490F4D2353EDDF46C225D9A2CF7EACF2D6F98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vermel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727169v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tomasoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kaas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Guedes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2006.01.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534030v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450820310" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HK0VWMVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;des" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1656(03)00100-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSZTXQNK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pruvost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Legentilhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00009-X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008106304417" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(98)00194-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Herv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008046814640" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0294-3506(98)80278-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869484v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bompais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Calvas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chartois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Danioux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>