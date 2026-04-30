--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -109,151 +109,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes cultivées dans la projection démographique du bilan carbone mondial</w:t>
+                <w:t xml:space="preserve">Cultivated plants in the demographic projections of the global carbon budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Muller-Feuga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456916v1</w:t>
+                <w:t xml:space="preserve">hal-05463975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivated plants in the demographic projections of the global carbon budget</w:t>
+                <w:t xml:space="preserve">Les plantes cultivées dans la projection démographique du bilan carbone mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Muller-Feuga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463975v2</w:t>
+                <w:t xml:space="preserve">hal-05456916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture : la grande exclue des bilans carbone</w:t>
               </w:r>
@@ -357,213 +357,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062980v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgae for Aquaculture: The Current Global Situation and Future Trends</w:t>
+                <w:t xml:space="preserve">Captage de carbone par les plantes entières et durée du stockage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Muller-Feuga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572985v1</w:t>
+                <w:t xml:space="preserve">hal-04671622v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une reconnaissance du Captage et Stockage de Carbone par les Plantes</w:t>
+                <w:t xml:space="preserve">Microalgae for Aquaculture: The Current Global Situation and Future Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Muller-Feuga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461332v2</w:t>
+                <w:t xml:space="preserve">hal-04572985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captage de carbone par les plantes entières et durée du stockage</w:t>
+                <w:t xml:space="preserve">Vers une reconnaissance du Captage et Stockage de Carbone par les Plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Muller-Feuga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671622v3</w:t>
+                <w:t xml:space="preserve">hal-04461332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The duration of carbon storage by plants</w:t>
               </w:r>
@@ -637,174 +637,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reappraisal of the Place of Cultivated Plants in the World Carbon Budget</w:t>
+                <w:t xml:space="preserve">The 50-Year CO₂ Balance: Crucial Roles of Agriculture, Forestry and the Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Muller-Feuga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voice of the Publisher</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">London Journal press</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (15), pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238424v1</w:t>
+                <w:t xml:space="preserve">hal-04893065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 50-Year CO₂ Balance: Crucial Roles of Agriculture, Forestry and the Ocean</w:t>
+                <w:t xml:space="preserve">Reappraisal of the Place of Cultivated Plants in the World Carbon Budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Muller-Feuga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">London Journal press</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Voice of the Publisher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Voice of the publisher, 11 (03), pp.412-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/vp.2025.113029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893065v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Cultivation: A Strong and Sustainable Response to CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Emissions</w:t>
               </w:r>
@@ -1080,313 +1080,313 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appraisal of a horizontal two-phase flow photobioreactor for industrial production of delicate microalgae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Muller-Feuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Muller-Feuga</w:t>
+                <w:t xml:space="preserve">Michel Lemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lemar</w:t>
+                <w:t xml:space="preserve">Erwan Vermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vermel</w:t>
+                <w:t xml:space="preserve">Rémi Pradelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pradelles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Rimbaud</w:t>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (3), pp.349-355. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-012-9820-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-012-9820-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723518v1</w:t>
+                <w:t xml:space="preserve">hal-02647751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appraisal of a horizontal two-phase flow photobioreactor for industrial production of delicate microalgae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Muller-Feuga</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Muller-Feuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lemar</w:t>
+                <w:t xml:space="preserve">M. Lemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Vermel</w:t>
+                <w:t xml:space="preserve">E. Vermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+                <w:t xml:space="preserve">R. Pradelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+                <w:t xml:space="preserve">L. Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (3), pp.349-355. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-012-9820-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-012-9820-6⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02647751v1</w:t>
+                <w:t xml:space="preserve">hal-04723518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivated microalgae and the carotenoid fucoxanthin from Odontella aurita as potent anti-proliferative agents in bronchopulmonary and epithelial cell lines</w:t>
               </w:r>
@@ -2920,51 +2920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456916v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Muller-Feuga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463975v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913279v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062980v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572985v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461332v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671622v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/vp.2025.113029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893065v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753709v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2024.1210005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572950v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jas.v16n7p1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barrut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blancheton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ren&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Narv&#225;ez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.10.056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller-Feuga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradelles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rimbaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9820-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E1490F4D2353EDDF46C225D9A2CF7EACF2D6F98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vermel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727169v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tomasoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kaas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Guedes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2006.01.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534030v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450820310" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HK0VWMVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;des" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1656(03)00100-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSZTXQNK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pruvost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Legentilhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00009-X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008106304417" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(98)00194-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Herv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008046814640" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0294-3506(98)80278-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869484v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bompais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Calvas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chartois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Danioux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463975v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Muller-Feuga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913279v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062980v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671622v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461332v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893065v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/vp.2025.113029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753709v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2024.1210005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572950v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jas.v16n7p1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barrut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blancheton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ren&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Narv&#225;ez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.10.056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647751v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vermel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9820-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E1490F4D2353EDDF46C225D9A2CF7EACF2D6F98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller-Feuga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradelles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rimbaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727169v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tomasoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kaas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Guedes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2006.01.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534030v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450820310" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HK0VWMVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;des" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1656(03)00100-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSZTXQNK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pruvost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Legentilhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00009-X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008106304417" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(98)00194-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Herv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008046814640" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0294-3506(98)80278-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869484v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bompais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Calvas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chartois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Danioux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>