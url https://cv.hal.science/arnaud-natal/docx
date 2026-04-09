--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -578,51 +578,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jalil Nordman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">, 2025, 61 (7), pp.1042-1057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00220388.2025.2451871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -964,1786 +964,1702 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatory of Rural Dynamics and Inequalities in South India (ODRIIS): A presentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Scale of Debt: Estimating Everyday Household Indebtedness Worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Natal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Natal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODRIIS' workshop</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">ODRIIS Policy Brief No. 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102427v1</w:t>
+                <w:t xml:space="preserve">hal-05500846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network, Employment, dEbt, Mobility and Skills in South India Survey (NEEMSIS): A presentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the importance of measuring personality traits in household surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bishwarupa Kar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Natal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jalil Nordman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Natal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODRIIS' workshop</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">ODRIIS Policy Brief No. 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102422v1</w:t>
+                <w:t xml:space="preserve">hal-05032232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring, regulating and preventing household debt to better combat poverty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Natal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Narring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ODRIIS Policy Brief No. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why and how to measure household debt in informal economies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Natal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ODRIIS Policy Brief No. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de revenu et de patrimoine en Inde du Sud : résultats à partir d'une micro-enquête longitudinale</w:t>
+                <w:t xml:space="preserve">Big Five Personality Traits and Locus of Control: Challenges and Uses in the Global South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Natal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jalil Nordman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-04957012v1</w:t>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et défis des micro-enquêtes longitudinales pour l'étude des inégalités en Inde rurale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights and Challenges of Integrated Small-Scale Longitudinal Surveys in Rural Areas of the Global South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Natal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jalil Nordman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-04607475v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'Urgence de la Mesure de la Dette des Ménages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Many Indebted Households Worldwide? A Global Estimate of Everyday Household Debt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Natal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Personality Traits Interact with Social Identity in the Formation of Social Networks? A Case Study in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Girollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Natal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">She Works Hard for the Money: Debt Burden and Labour Supply in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Natal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jalil Nordman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For money can’t buy me love? The political economy of marriages over two decades in Tamil Nadu, South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Natal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jalil Nordman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ten years in Tamil Nadu : exploring labour, migration and debt from longitudinal household surveys in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Di Santolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Natal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04832903v1</w:t>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of measuring personality traits in household surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bishwarupa Kar</w:t>
+                <w:t xml:space="preserve">Rapport d’Enquête Création d’une revue d’articles sur des jeux de données Data Journal SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cohoner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Edmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Natal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05032232v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peraldi-Mittelette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MSH Lorraine. 2024, 54 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring, regulating and preventing household debt to better combat poverty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NEEMSIS-2 Survey Manual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jalil Nordman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05023697v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">French Institute of Pondicherry; IRD Institut de recherche pour le developpement. 2021, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how to measure household debt in informal economies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NEEMSIS-1 Survey Manual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jalil Nordman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] French Institute of Pondicherry; IRD - Institut de recherche pour le developpement. 2017, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751302v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RUME (2010) Survey Manual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Natal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04622836v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">French Institute of Pondicherry; IRD - Institut de recherche pour le developpement. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For money can’t buy me love? : the political economy of marriages over two decades in Tamil Nadu, South India</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Debt, labour, and cognition : microeconomic interactions in rural South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Natal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...748 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economics and Finance. Université de Bordeaux, 2023. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023BORD0378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04416190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2811,51 +2727,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA1C4FA7"/>
+    <w:nsid w:val="54C26FE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3042,51 +2958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-natal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1301-2281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269834877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072540v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Natal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalil Nordman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09584935.2025.2494605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387263v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2577312" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mouchel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2501.0083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2451871" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Di Santolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michiels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509592v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098417v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.362.0095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13c6r" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607475v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Narring" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwarupa Kar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohoner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Edmond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751302v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Lanos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roesch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04416190v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BORD0378" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-natal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1301-2281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269834877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072540v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Natal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalil Nordman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09584935.2025.2494605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387263v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2577312" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mouchel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2501.0083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2451871" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Di Santolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michiels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509592v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098417v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.362.0095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwarupa Kar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Narring" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Girollet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohoner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Edmond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751302v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Lanos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roesch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04416190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BORD0378" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>