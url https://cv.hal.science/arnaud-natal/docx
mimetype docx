--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1376,576 +1376,638 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Five Personality Traits and Locus of Control: Challenges and Uses in the Global South</w:t>
+                <w:t xml:space="preserve">Tangled Up in Debt: Household Debt Rollover and Expenditures in Rural India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Natal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574564v1</w:t>
+                <w:t xml:space="preserve">hal-05612042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights and Challenges of Integrated Small-Scale Longitudinal Surveys in Rural Areas of the Global South</w:t>
+                <w:t xml:space="preserve">How Many Indebted Households Worldwide? A Global Estimate of Everyday Household Debt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Natal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jalil Nordman</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05575021v1</w:t>
+                <w:t xml:space="preserve">hal-05547460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Many Indebted Households Worldwide? A Global Estimate of Everyday Household Debt</w:t>
+                <w:t xml:space="preserve">Big Five Personality Traits and Locus of Control: Challenges and Uses in the Global South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Natal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jalil Nordman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547460v1</w:t>
+                <w:t xml:space="preserve">hal-05574564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Personality Traits Interact with Social Identity in the Formation of Social Networks? A Case Study in South India</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights and Challenges of Integrated Small-Scale Longitudinal Surveys in Rural Areas of the Global South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Natal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jalil Nordman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547405v1</w:t>
+                <w:t xml:space="preserve">hal-05575021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">She Works Hard for the Money: Debt Burden and Labour Supply in India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Personality Traits Interact with Social Identity in the Formation of Social Networks? A Case Study in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Girollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Natal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553769v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For money can’t buy me love? The political economy of marriages over two decades in Tamil Nadu, South India</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">She Works Hard for the Money: Debt Burden and Labour Supply in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Natal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jalil Nordman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987267v1</w:t>
+                <w:t xml:space="preserve">hal-05553769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">For money can’t buy me love? The political economy of marriages over two decades in Tamil Nadu, South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Natal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jalil Nordman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ten years in Tamil Nadu : exploring labour, migration and debt from longitudinal household surveys in South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Di Santolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1990,51 +2052,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Natal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2044,165 +2106,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’Enquête Création d’une revue d’articles sur des jeux de données Data Journal SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cohoner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Edmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Natal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peraldi-Mittelette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MSH Lorraine. 2024, 54 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEEMSIS-2 Survey Manual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jalil Nordman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2258,73 +2320,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Institute of Pondicherry; IRD Institut de recherche pour le developpement. 2021, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEEMSIS-1 Survey Manual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jalil Nordman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2346,107 +2408,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] French Institute of Pondicherry; IRD - Institut de recherche pour le developpement. 2017, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751302v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RUME (2010) Survey Manual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2455,94 +2517,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Natal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">French Institute of Pondicherry; IRD - Institut de recherche pour le developpement. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2552,114 +2614,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debt, labour, and cognition : microeconomic interactions in rural South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Natal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economics and Finance. Université de Bordeaux, 2023. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023BORD0378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04416190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2727,51 +2789,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54C26FE8"/>
+    <w:nsid w:val="F2A3B7A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2958,51 +3020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-natal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1301-2281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269834877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072540v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Natal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalil Nordman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09584935.2025.2494605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387263v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2577312" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mouchel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2501.0083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2451871" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Di Santolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michiels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509592v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098417v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.362.0095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwarupa Kar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Narring" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Girollet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohoner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Edmond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751302v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Lanos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roesch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04416190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BORD0378" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-natal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1301-2281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269834877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072540v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Natal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalil Nordman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09584935.2025.2494605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387263v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2577312" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mouchel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2501.0083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2451871" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Di Santolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michiels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509592v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098417v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.362.0095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwarupa Kar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Narring" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547405v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Girollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541094v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohoner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Edmond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751302v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Lanos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roesch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04416190v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BORD0378" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>