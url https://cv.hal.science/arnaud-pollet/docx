--- v1 (2026-03-31)
+++ v2 (2026-05-09)
@@ -66,953 +66,1107 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNFGG annual report : French 2025 activities in geodesy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité national français de géodésie et géophysique. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Earth's deformation with the SPOTGINS series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Santamaria-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Feriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (11), pp.5833-5840. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-5833-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRGS numerical simulations for a GRASP-like mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Biancale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Pérosanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 97, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00190-023-01730-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04155716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-technique combination of space geodesy observations: Impact of the Jason-2 satellite on the GPS satellite orbits estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Zoulida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Zoulida</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Perosanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58 (7), pp.1376-1389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asr.2016.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global optimization of GNSS station reference networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rebischung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPS Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (4), pp.569-577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10291-014-0416-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of individual and combined zenith tropospheric delay estimations during CONT08 campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 88 (11), pp.1095 - 1112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-014-0745-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global optimization of core station networks for space geodesy: application to the referencing of the SLR EOP with respect to ITRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Collilieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 84 (1), pp.31 - 50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00190-009-0342-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global optimization of core station networks for space geodesy: application to the referencing of the SLR EOP with respect to ITRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Collilieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 84 (1), pp.31 - 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1022,508 +1176,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-technique TRF realization with Jason-2 as a space tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Zoulida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rebischung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Zoulida</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Biancale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.12224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRGS simulations for a GRASP-like satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Biancale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zoulida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.7083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-technique combination of space geodesy observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Zoulida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Zoulida</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Biancale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03743298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a new strategy for multi-technique combined series of EOP and TRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Biancale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gambis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Carlucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Altamimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU (American Geophysical Union) Joint Assembly 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Acapulco, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1533,404 +1687,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi Technique Combination for Earth Orientation Parameters, station and quasar coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Biancale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. 17, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination at the Observation Level:contribution to ITRF2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Biancale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination at the Observation Level: contribution to ITRF2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Biancale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1940,114 +2094,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison des techniques de géodésie spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Observatoire de Paris, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02094987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2194,51 +2348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santamaria-Gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Feriol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5833-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Biancale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix P&#233;rosanz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-023-01730-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zoulida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Perosanz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2016.06.019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V1SVPTP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801916v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Grondin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-014-0416-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahmani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0745-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0342-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPSV75Q4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gambis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlucci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Altamimi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bellanger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizouard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bourda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02094987v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahmani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pollet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santamaria-Gomez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Feriol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5833-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Biancale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix P&#233;rosanz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-023-01730-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zoulida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Perosanz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2016.06.019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V1SVPTP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Grondin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-014-0416-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahmani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0745-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0342-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPSV75Q4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744024v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gambis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Altamimi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bellanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bourda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02094987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>