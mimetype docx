--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast implant silicone exposure induces immunogenic response and autoimmune markers in human periprosthetic tissue</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of thin self-rolling film for anti-inflammatory drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pluvy</w:t>
+                <w:t xml:space="preserve">Sidzigui Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Randrianaridera</w:t>
+                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Tahmaz</w:t>
+                <w:t xml:space="preserve">Isabelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Melin</w:t>
+                <w:t xml:space="preserve">Katia Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florelle Gindraux</w:t>
+                <w:t xml:space="preserve">Valeriy Luchnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 317, pp.123025. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241, pp.114039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2024.123025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2024.114039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015504v1</w:t>
+                <w:t xml:space="preserve">hal-04633353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of thin self-rolling film for anti-inflammatory drug delivery</w:t>
+                <w:t xml:space="preserve">Breast implant silicone exposure induces immunogenic response and autoimmune markers in human periprosthetic tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidzigui Ouedraogo</w:t>
+                <w:t xml:space="preserve">Isabelle Pluvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
+                <w:t xml:space="preserve">Eve Randrianaridera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Brigaud</w:t>
+                <w:t xml:space="preserve">Ismail Tahmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Carneiro</w:t>
+                <w:t xml:space="preserve">Martine Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeriy Luchnikov</w:t>
+                <w:t xml:space="preserve">Florelle Gindraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 241, pp.114039. </w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 317, pp.123025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2024.114039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2024.123025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633353v1</w:t>
+                <w:t xml:space="preserve">hal-05015504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of Osteoblasts on Amine-Based Nanocoatings Correlates with the Amino Group Density</w:t>
               </w:r>
@@ -1553,295 +1553,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-UV photoinduced chemical patterning at the micro- and nanoscale for directed self-assembly</w:t>
+                <w:t xml:space="preserve">Influence of multiscale and curved structures on the migration of stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Leuschel</w:t>
+                <w:t xml:space="preserve">Vanessa Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Petithory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Gwiazda</w:t>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wajdi Heni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shang-Yu Yu</w:t>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28196-1⟩</w:t>
+              <w:t xml:space="preserve">Biointerphases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.06D408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.5042747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323263v1</w:t>
+                <w:t xml:space="preserve">hal-01972160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of multiscale and curved structures on the migration of stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep-UV photoinduced chemical patterning at the micro- and nanoscale for directed self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leuschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Gwiazda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Belaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+                <w:t xml:space="preserve">Wajdi Heni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+                <w:t xml:space="preserve">Frédéric Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Donnet</w:t>
+                <w:t xml:space="preserve">Shang-Yu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biointerphases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (6), pp.06D408. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.5042747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28196-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972160v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative photopolymerization of thiol-terminated polysulfide resins. Application in antibacterial coatings</w:t>
               </w:r>
@@ -2013,51 +2013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guignandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
@@ -2197,295 +2197,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-Growth Thiol-Thiol Photopolymerization as Radiation Curing Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémi Feillée</w:t>
+                <w:t xml:space="preserve">Rémy Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio de Fina</w:t>
+                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Kellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.28369⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.481-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442158v1</w:t>
+                <w:t xml:space="preserve">hal-01537166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: A comparative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Brigaud</w:t>
+                <w:t xml:space="preserve">Step-Growth Thiol-Thiol Photopolymerization as Radiation Curing Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Feillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Agniel</w:t>
+                <w:t xml:space="preserve">Maurizio de Fina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Kellouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55, pp.481-492. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (1), pp.117-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pola.28369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537166v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the antimicrobial and antifouling properties of different oxide surfaces</w:t>
               </w:r>
@@ -4166,307 +4166,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically Triggered Assembly of Films: A One-Pot Morphogen-Driven Buildup</w:t>
+                <w:t xml:space="preserve">Dopamine-Melanin Film Deposition Depends on the Used Oxidant and Buffer Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaulthier Rydzek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Jierry</w:t>
+                <w:t xml:space="preserve">Falk Bernsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Parat</w:t>
+                <w:t xml:space="preserve">Vincent Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sebastien Thomann</w:t>
+                <w:t xml:space="preserve">Frédéric Addiego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Voegel</w:t>
+                <w:t xml:space="preserve">Marc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50 (19), pp.4374-4377. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (6), pp.2819-2825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201007436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la104981s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702226v1</w:t>
+                <w:t xml:space="preserve">hal-04460929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine-Melanin Film Deposition Depends on the Used Oxidant and Buffer Solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemically Triggered Assembly of Films: A One-Pot Morphogen-Driven Buildup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaulthier Rydzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falk Bernsmann</w:t>
+                <w:t xml:space="preserve">Audrey Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ball</w:t>
+                <w:t xml:space="preserve">Jean-Sebastien Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Addiego</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Michel</w:t>
+                <w:t xml:space="preserve">Jean Claude Voegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (19), pp.4374-4377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201007436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la104981s⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04460929v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessity of a Thorough Characterization of Functionalized Silicon Wafers before Biointerface Studies</w:t>
               </w:r>
@@ -4478,51 +4478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Böhmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6538,51 +6538,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in silicon elastomeric surface properties under stretching induced by three surface treatments.</w:t>
+                <w:t xml:space="preserve">Changes in silicon elastomeric surface properties under stretching induced by three surface treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ponche</w:t>
@@ -6621,85 +6621,106 @@
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 23 (26), pp.13136-13145</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 23 (26), pp.13136-13145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la701460f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in silicon elastomeric surface properties under stretching induced by three surface treatments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6708,124 +6729,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Siffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (26), pp.13136-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la701460f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00203329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId266"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6972,51 +6993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00350D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05480112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500668" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pluvy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Randrianaridera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Tahmaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Melin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.123025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidzigui Ouedraogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Carneiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.114039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Seemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dubs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Koczan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Salapare" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186505" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2022.115870" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tomasovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fioux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Gilbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verch&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10432" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M Miron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane de Espindola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91564-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11081963" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pires Gon&#231;alves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Farina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081853" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006606" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323263v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leuschel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gwiazda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Heni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Yu Yu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28196-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Belaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5042747" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feill&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rigolet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.04.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona-Melania Miron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutournie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thabet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Feill&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Fina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28369" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.04.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limousy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutourni&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7762-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Sarrailh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.11.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marmey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.04.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JH6FL78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442175v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi A Feill&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201500459" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-879H70GN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467077v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Cheng Lin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stehlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Wen Zan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hung Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10490" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane M. Ba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSVT0BFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela Tilmaciu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.12.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13X1BDCG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384243v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith B&#246;hmler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Haidara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5b00151" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384250v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401976g" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lefort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmlih" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavalle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403580d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584462v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mateescu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rguitti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/biom.21377" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404420v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brender" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rietsch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dentzer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102244b" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551976v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X511079" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaulthier Rydzek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Thomann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Voegel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201007436" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0F5LC4VW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460929v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Bernsmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ball" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104981s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384276v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201377n" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460920v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gonthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voegel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104809z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584383v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM900" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562567v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marques da Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateescu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B325861C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584375v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM901" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584362v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giljean" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32793" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPL4KK06-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942409X12598231568186" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X507966" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446816v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassam Ridaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Wieder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065303" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-51RL7582-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408136v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dirani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430678v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernsmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ringwald" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hemmerle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426048v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616097v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magga" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Derail" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.11.029" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9LZ039X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332902v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amalric" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sotto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b813344a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RP4L0391-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564236v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottenye" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teixeira Jr." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reiter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anselme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.200800081" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D57AD945E904B7C3D844A3222D857E91323D5AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354752v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roucoules" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geissler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siffer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203329v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Siffer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701460f" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00350D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05480112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500668" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidzigui Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Carneiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.114039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pluvy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Randrianaridera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Tahmaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Melin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.123025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Seemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dubs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Koczan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Salapare" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186505" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2022.115870" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tomasovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fioux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Gilbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verch&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10432" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M Miron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane de Espindola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91564-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11081963" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pires Gon&#231;alves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Farina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081853" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006606" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Belaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5042747" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leuschel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gwiazda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Heni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Yu Yu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28196-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feill&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rigolet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.04.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona-Melania Miron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutournie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thabet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537166v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.04.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Feill&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Fina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28369" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limousy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutourni&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7762-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Sarrailh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.11.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marmey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.04.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JH6FL78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442175v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi A Feill&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201500459" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-879H70GN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467077v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Cheng Lin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stehlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Wen Zan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hung Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10490" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane M. Ba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSVT0BFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela Tilmaciu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.12.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13X1BDCG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384243v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith B&#246;hmler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Haidara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5b00151" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384250v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401976g" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lefort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmlih" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavalle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403580d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584462v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mateescu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rguitti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/biom.21377" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404420v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brender" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rietsch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dentzer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102244b" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551976v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X511079" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Bernsmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ball" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104981s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaulthier Rydzek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Thomann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Voegel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201007436" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0F5LC4VW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384276v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201377n" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460920v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gonthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voegel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104809z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584383v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM900" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562567v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marques da Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateescu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B325861C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584375v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM901" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584362v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giljean" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32793" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPL4KK06-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942409X12598231568186" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X507966" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446816v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassam Ridaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Wieder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065303" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-51RL7582-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408136v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dirani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430678v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernsmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ringwald" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hemmerle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426048v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616097v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magga" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Derail" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.11.029" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9LZ039X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332902v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amalric" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sotto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b813344a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RP4L0391-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564236v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottenye" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teixeira Jr." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reiter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anselme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.200800081" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D57AD945E904B7C3D844A3222D857E91323D5AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354752v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roucoules" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geissler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siffer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701460f" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4NGZ1TDB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203329v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Siffer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>