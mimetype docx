--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of thin self-rolling film for anti-inflammatory drug delivery</w:t>
+                <w:t xml:space="preserve">Breast implant silicone exposure induces immunogenic response and autoimmune markers in human periprosthetic tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidzigui Ouedraogo</w:t>
+                <w:t xml:space="preserve">Isabelle Pluvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
+                <w:t xml:space="preserve">Eve Randrianaridera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Brigaud</w:t>
+                <w:t xml:space="preserve">Ismail Tahmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Carneiro</w:t>
+                <w:t xml:space="preserve">Martine Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeriy Luchnikov</w:t>
+                <w:t xml:space="preserve">Florelle Gindraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 241, pp.114039. </w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 317, pp.123025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2024.114039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2024.123025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633353v1</w:t>
+                <w:t xml:space="preserve">hal-05015504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast implant silicone exposure induces immunogenic response and autoimmune markers in human periprosthetic tissue</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of thin self-rolling film for anti-inflammatory drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pluvy</w:t>
+                <w:t xml:space="preserve">Sidzigui Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Randrianaridera</w:t>
+                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Tahmaz</w:t>
+                <w:t xml:space="preserve">Isabelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Melin</w:t>
+                <w:t xml:space="preserve">Katia Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florelle Gindraux</w:t>
+                <w:t xml:space="preserve">Valeriy Luchnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 317, pp.123025. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241, pp.114039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2024.123025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2024.114039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015504v1</w:t>
+                <w:t xml:space="preserve">hal-04633353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of Osteoblasts on Amine-Based Nanocoatings Correlates with the Amino Group Density</w:t>
               </w:r>
@@ -1553,295 +1553,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of multiscale and curved structures on the migration of stem cells</w:t>
+                <w:t xml:space="preserve">Deep-UV photoinduced chemical patterning at the micro- and nanoscale for directed self-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Belaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+                <w:t xml:space="preserve">Benjamin Leuschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+                <w:t xml:space="preserve">Agnieszka Gwiazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Donnet</w:t>
+                <w:t xml:space="preserve">Wajdi Heni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shang-Yu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biointerphases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.5042747⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28196-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972160v1</w:t>
+                <w:t xml:space="preserve">hal-02323263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-UV photoinduced chemical patterning at the micro- and nanoscale for directed self-assembly</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of multiscale and curved structures on the migration of stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wajdi Heni</w:t>
+                <w:t xml:space="preserve">Vanessa Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Petithory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Diot</w:t>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shang-Yu Yu</w:t>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Biointerphases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.06D408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28196-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/1.5042747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323263v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative photopolymerization of thiol-terminated polysulfide resins. Application in antibacterial coatings</w:t>
               </w:r>
@@ -2013,51 +2013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guignandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
@@ -2197,295 +2197,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: A comparative study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Step-Growth Thiol-Thiol Photopolymerization as Radiation Curing Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Agniel</w:t>
+                <w:t xml:space="preserve">Noémi Feillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
+                <w:t xml:space="preserve">Maurizio de Fina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Kellouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.04.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (1), pp.117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.28369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537166v1</w:t>
+                <w:t xml:space="preserve">hal-02442158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-Growth Thiol-Thiol Photopolymerization as Radiation Curing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémi Feillée</w:t>
+                <w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio de Fina</w:t>
+                <w:t xml:space="preserve">Rémy Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Kellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (1), pp.117-128. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.481-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.28369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442158v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the antimicrobial and antifouling properties of different oxide surfaces</w:t>
               </w:r>
@@ -3284,359 +3284,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo characterization of antibacterial activity and biocompatibility: A study on silver-containing phosphonate monolayers on titanium</w:t>
+                <w:t xml:space="preserve">Impact of Chemical Heterogeneities of Surfaces on Colonization by Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen-Mihaela Tilmaciu</w:t>
+                <w:t xml:space="preserve">Judith Böhmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Mathieu</w:t>
+                <w:t xml:space="preserve">Hamidou Haidara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lydie Ploux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2014.12.020⟩</w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (8), pp.693-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.5b00151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122929v1</w:t>
+                <w:t xml:space="preserve">hal-02384243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Chemical Heterogeneities of Surfaces on Colonization by Bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro and in vivo characterization of antibacterial activity and biocompatibility: A study on silver-containing phosphonate monolayers on titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen-Mihaela Tilmaciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Böhmler</w:t>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamidou Haidara</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.266-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2014.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.5b00151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02384243v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembled Molecular Platforms for Bacteria/Material Biointerface Studies: Importance to Control Functional Group Accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Böhmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (21), pp.10478-10488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3798,321 +3798,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic evaluation of β tricalcium phosphate prepared by hot isostatic pressing</w:t>
+                <w:t xml:space="preserve">Characterization of carbon surface chemistry by combined temperature programmed desorption with in Situ X-Ray photoelectron spectrometry and temperature programmed desorption with mass spectrometry analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Mateescu</w:t>
+                <w:t xml:space="preserve">Patrice Brender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Rguitti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+                <w:t xml:space="preserve">Roger Gadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Descamps</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Rietsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomatter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/biom.21377⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (5), pp.2147-2153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac102244b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02584462v1</w:t>
+                <w:t xml:space="preserve">hal-04404420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of carbon surface chemistry by combined temperature programmed desorption with in Situ X-Ray photoelectron spectrometry and temperature programmed desorption with mass spectrometry analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomimetic evaluation of β tricalcium phosphate prepared by hot isostatic pressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Gadiou</w:t>
+                <w:t xml:space="preserve">Mihaela Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Rietsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fioux</w:t>
+                <w:t xml:space="preserve">Emmanuelle Rguitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Dentzer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 84 (5), pp.2147-2153. </w:t>
+              <w:t xml:space="preserve">Biomatter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (3), pp.103-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac102244b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/biom.21377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404420v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria/Material Interfaces: Role of the Material and Cell Wall Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4166,363 +4166,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine-Melanin Film Deposition Depends on the Used Oxidant and Buffer Solution</w:t>
+                <w:t xml:space="preserve">Electrochemically Triggered Assembly of Films: A One-Pot Morphogen-Driven Buildup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falk Bernsmann</w:t>
+                <w:t xml:space="preserve">Gaulthier Rydzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ball</w:t>
+                <w:t xml:space="preserve">Audrey Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Addiego</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+                <w:t xml:space="preserve">Jean-Sebastien Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Michel</w:t>
+                <w:t xml:space="preserve">Jean Claude Voegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (6), pp.2819-2825. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (19), pp.4374-4377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la104981s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201007436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460929v1</w:t>
+                <w:t xml:space="preserve">hal-03702226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically Triggered Assembly of Films: A One-Pot Morphogen-Driven Buildup</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dopamine-Melanin Film Deposition Depends on the Used Oxidant and Buffer Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Parat</w:t>
+                <w:t xml:space="preserve">Falk Bernsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sebastien Thomann</w:t>
+                <w:t xml:space="preserve">Vincent Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Voegel</w:t>
+                <w:t xml:space="preserve">Frédéric Addiego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201007436⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (6), pp.2819-2825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la104981s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03702226v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessity of a Thorough Characterization of Functionalized Silicon Wafers before Biointerface Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Böhmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4710,381 +4710,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 1: Physico-chemical effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 2: Biological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 224 (12), pp.1471-1486. </w:t>
+              <w:t xml:space="preserve">, 2010, 224 (12), pp.1487-1507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1243/09544119JEIM900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1243/09544119JEIM901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02584383v1</w:t>
+                <w:t xml:space="preserve">hal-02584375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface transformation of silicon-doped hydroxyapatite immersed in culture medium under dynamic and static conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 1: Physico-chemical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.09.009⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 224 (12), pp.1471-1486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/09544119JEIM900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562567v1</w:t>
+                <w:t xml:space="preserve">hal-02584383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 2: Biological aspects</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface transformation of silicon-doped hydroxyapatite immersed in culture medium under dynamic and static conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marques da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mateescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ponche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75, pp.349-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1243/09544119JEIM901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02584375v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical approach of chemistry and topography effect on human osteoblast adhesion</w:t>
               </w:r>
@@ -5212,51 +5212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell/Material Interfaces: Influence of Surface Chemistry and Surface Topography on Cell Adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5316,51 +5316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein/Material Interfaces: Investigation on Model Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5877,51 +5877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposite responses of cells and bacteria to micro/nanopatterned surfaces prepared by pulsed plasma polymerization and UV-irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5996,315 +5996,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of polymer using AC-pulsed plasma. Optimization of the electrical parameters and characterization by contact angle and probe-tack tests</w:t>
+                <w:t xml:space="preserve">Phosphonate monolayers functionalized by silver thiolate species as antibacterial nanocoatings on titanium and stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Magga</w:t>
+                <w:t xml:space="preserve">Julien Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Derail</w:t>
+                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guerton</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (1), pp.141-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b813344a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.11.029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616097v1</w:t>
+                <w:t xml:space="preserve">hal-00332902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonate monolayers functionalized by silver thiolate species as antibacterial nanocoatings on titanium and stainless steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface modification of polymer using AC-pulsed plasma. Optimization of the electrical parameters and characterization by contact angle and probe-tack tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Magga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Amalric</w:t>
+                <w:t xml:space="preserve">Christophe Derail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+                <w:t xml:space="preserve">Fabrice Guerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Sotto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Soulem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (1), pp.141-149. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 203 (12), pp.1573-1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b813344a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332902v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanopatterning of reactive surfaces for multifunctional arrays</w:t>
               </w:r>
@@ -6538,307 +6538,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in silicon elastomeric surface properties under stretching induced by three surface treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in silicon elastomeric surface properties under stretching induced by three surface treatments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Roucoules</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Ponche</w:t>
+                <w:t xml:space="preserve">A. Geissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Geissler</w:t>
+                <w:t xml:space="preserve">Frédéric Siffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Siffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Vidal</w:t>
+                <w:t xml:space="preserve">Loïc Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 23 (26), pp.13136-13145. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+              <w:t xml:space="preserve">, 2007, 23 (26), pp.13136-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la701460f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354752v1</w:t>
+                <w:t xml:space="preserve">inserm-00203329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in silicon elastomeric surface properties under stretching induced by three surface treatments.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Changes in silicon elastomeric surface properties under stretching induced by three surface treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ponche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Siffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Siffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Vidal</w:t>
+                <w:t xml:space="preserve">L. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 23 (26), pp.13136-45. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 23 (26), pp.13136-13145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la701460f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la701460f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00203329v1</w:t>
+                <w:t xml:space="preserve">hal-00354752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6993,51 +6993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00350D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05480112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500668" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidzigui Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Carneiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.114039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pluvy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Randrianaridera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Tahmaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Melin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.123025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Seemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dubs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Koczan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Salapare" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186505" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2022.115870" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tomasovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fioux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Gilbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verch&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10432" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M Miron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane de Espindola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91564-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11081963" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pires Gon&#231;alves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Farina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081853" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006606" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Belaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5042747" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leuschel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gwiazda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Heni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Yu Yu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28196-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feill&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rigolet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.04.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona-Melania Miron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutournie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thabet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537166v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.04.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Feill&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Fina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28369" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limousy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutourni&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7762-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Sarrailh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.11.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marmey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.04.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JH6FL78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442175v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi A Feill&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201500459" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-879H70GN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467077v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Cheng Lin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stehlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Wen Zan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hung Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10490" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane M. Ba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSVT0BFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela Tilmaciu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.12.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13X1BDCG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384243v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith B&#246;hmler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Haidara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5b00151" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384250v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401976g" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lefort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmlih" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavalle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403580d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584462v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mateescu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rguitti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/biom.21377" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404420v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brender" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rietsch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dentzer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102244b" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551976v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X511079" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Bernsmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ball" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104981s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaulthier Rydzek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Thomann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Voegel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201007436" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0F5LC4VW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384276v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201377n" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460920v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gonthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voegel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104809z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584383v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM900" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562567v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marques da Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateescu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B325861C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584375v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM901" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584362v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giljean" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32793" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPL4KK06-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942409X12598231568186" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X507966" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446816v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassam Ridaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Wieder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065303" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-51RL7582-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408136v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dirani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430678v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernsmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ringwald" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hemmerle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426048v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616097v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magga" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Derail" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.11.029" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9LZ039X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332902v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amalric" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sotto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b813344a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RP4L0391-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564236v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottenye" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teixeira Jr." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reiter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anselme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.200800081" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D57AD945E904B7C3D844A3222D857E91323D5AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354752v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roucoules" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geissler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siffer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701460f" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4NGZ1TDB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203329v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Siffer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00350D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05480112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500668" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pluvy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Randrianaridera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Tahmaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Melin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.123025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidzigui Ouedraogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Carneiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.114039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Seemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dubs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Koczan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Salapare" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186505" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2022.115870" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tomasovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fioux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Gilbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verch&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10432" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M Miron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane de Espindola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91564-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11081963" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pires Gon&#231;alves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Farina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081853" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006606" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323263v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leuschel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gwiazda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Heni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Yu Yu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28196-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Belaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5042747" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feill&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rigolet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.04.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona-Melania Miron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutournie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thabet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Feill&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Fina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28369" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.04.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limousy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutourni&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7762-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Sarrailh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.11.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marmey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.04.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JH6FL78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442175v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi A Feill&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201500459" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-879H70GN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467077v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Cheng Lin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stehlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Wen Zan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hung Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10490" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane M. Ba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSVT0BFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith B&#246;hmler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Haidara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5b00151" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122929v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela Tilmaciu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.12.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13X1BDCG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384250v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401976g" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lefort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmlih" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavalle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403580d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brender" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rietsch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dentzer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102244b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584462v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mateescu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rguitti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/biom.21377" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551976v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X511079" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaulthier Rydzek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Thomann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Voegel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201007436" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0F5LC4VW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460929v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Bernsmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ball" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104981s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384276v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201377n" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460920v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gonthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voegel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104809z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584375v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM901" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584383v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM900" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562567v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marques da Silva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateescu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B325861C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584362v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giljean" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32793" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPL4KK06-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942409X12598231568186" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X507966" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446816v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassam Ridaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Wieder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065303" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-51RL7582-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408136v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dirani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430678v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernsmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ringwald" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hemmerle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426048v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332902v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amalric" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sotto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b813344a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RP4L0391-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616097v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magga" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Derail" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.11.029" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9LZ039X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564236v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottenye" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teixeira Jr." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reiter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anselme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.200800081" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D57AD945E904B7C3D844A3222D857E91323D5AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geissler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Siffer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701460f" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354752v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roucoules" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siffer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4NGZ1TDB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>