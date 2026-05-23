--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -3284,359 +3284,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Chemical Heterogeneities of Surfaces on Colonization by Bacteria</w:t>
+                <w:t xml:space="preserve">In vitro and in vivo characterization of antibacterial activity and biocompatibility: A study on silver-containing phosphonate monolayers on titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Böhmler</w:t>
+                <w:t xml:space="preserve">Carmen-Mihaela Tilmaciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamidou Haidara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+                <w:t xml:space="preserve">Marc Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Ploux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.5b00151⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.266-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2014.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384243v1</w:t>
+                <w:t xml:space="preserve">hal-01122929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo characterization of antibacterial activity and biocompatibility: A study on silver-containing phosphonate monolayers on titanium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Chemical Heterogeneities of Surfaces on Colonization by Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Toupet</w:t>
+                <w:t xml:space="preserve">Judith Böhmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Guerrero</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamidou Haidara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Ploux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2014.12.020⟩</w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (8), pp.693-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.5b00151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01122929v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembled Molecular Platforms for Bacteria/Material Biointerface Studies: Importance to Control Functional Group Accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Böhmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (21), pp.10478-10488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4068,51 +4068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria/Material Interfaces: Role of the Material and Cell Wall Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4452,64 +4452,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessity of a Thorough Characterization of Functionalized Silicon Wafers before Biointerface Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Böhmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5212,51 +5212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell/Material Interfaces: Influence of Surface Chemistry and Surface Topography on Cell Adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5316,51 +5316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein/Material Interfaces: Investigation on Model Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5638,290 +5638,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Dopamine-Melanin Growth on Silicon Oxide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DUV-induced micro and nanopatterning of polymer plasma deposited films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Dirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (19), pp.8234-8242</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (4-6), pp.718-721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430678v1</w:t>
+                <w:t xml:space="preserve">hal-00426048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUV-induced micro and nanopatterning of polymer plasma deposited films</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of Dopamine-Melanin Growth on Silicon Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ponche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ringwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hemmerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (19), pp.8234-8242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp901188h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426048v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposite responses of cells and bacteria to micro/nanopatterned surfaces prepared by pulsed plasma polymerization and UV-irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5966,361 +5975,361 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (14), pp.8161-8169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonate monolayers functionalized by silver thiolate species as antibacterial nanocoatings on titanium and stainless steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface modification of polymer using AC-pulsed plasma. Optimization of the electrical parameters and characterization by contact angle and probe-tack tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+                <w:t xml:space="preserve">Y. Magga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Sotto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Derail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ponche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soulem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b813344a⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 203 (12), pp.1573-1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332902v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of polymer using AC-pulsed plasma. Optimization of the electrical parameters and characterization by contact angle and probe-tack tests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphonate monolayers functionalized by silver thiolate species as antibacterial nanocoatings on titanium and stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guerton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Ponche</w:t>
+                <w:t xml:space="preserve">Julien Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Soulem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.11.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (1), pp.141-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b813344a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616097v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanopatterning of reactive surfaces for multifunctional arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6362,491 +6371,491 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19, pp.395-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligonucleotide nanostructured surfaces: Effect on Escherichia coli curli expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cottenye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teixeira Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (12), pp.1161-1172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mabi.200800081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in silicon elastomeric surface properties under stretching induced by three surface treatments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Siffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (26), pp.13136-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la701460f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00203329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in silicon elastomeric surface properties under stretching induced by three surface treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Siffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (26), pp.13136-13145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la701460f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId268"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6993,51 +7002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00350D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05480112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500668" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pluvy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Randrianaridera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Tahmaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Melin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.123025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidzigui Ouedraogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Carneiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.114039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Seemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dubs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Koczan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Salapare" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186505" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2022.115870" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tomasovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fioux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Gilbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verch&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10432" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M Miron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane de Espindola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91564-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11081963" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pires Gon&#231;alves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Farina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081853" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006606" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323263v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leuschel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gwiazda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Heni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Yu Yu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28196-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Belaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5042747" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feill&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rigolet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.04.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona-Melania Miron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutournie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thabet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Feill&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Fina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28369" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.04.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limousy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutourni&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7762-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Sarrailh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.11.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marmey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.04.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JH6FL78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442175v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi A Feill&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201500459" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-879H70GN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467077v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Cheng Lin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stehlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Wen Zan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hung Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10490" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane M. Ba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSVT0BFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith B&#246;hmler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Haidara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5b00151" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122929v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela Tilmaciu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.12.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13X1BDCG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384250v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401976g" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lefort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmlih" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavalle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403580d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brender" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rietsch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dentzer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102244b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584462v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mateescu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rguitti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/biom.21377" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551976v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X511079" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaulthier Rydzek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Thomann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Voegel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201007436" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0F5LC4VW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460929v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Bernsmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ball" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104981s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384276v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201377n" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460920v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gonthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voegel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104809z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584375v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM901" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584383v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM900" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562567v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marques da Silva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateescu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B325861C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584362v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giljean" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32793" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPL4KK06-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942409X12598231568186" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X507966" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446816v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassam Ridaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Wieder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065303" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-51RL7582-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408136v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dirani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430678v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernsmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ringwald" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hemmerle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426048v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332902v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amalric" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sotto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b813344a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RP4L0391-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616097v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magga" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Derail" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.11.029" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9LZ039X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564236v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottenye" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teixeira Jr." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reiter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anselme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.200800081" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D57AD945E904B7C3D844A3222D857E91323D5AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geissler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Siffer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701460f" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354752v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roucoules" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siffer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4NGZ1TDB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00350D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05480112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500668" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pluvy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Randrianaridera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Tahmaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Melin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.123025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidzigui Ouedraogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Carneiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.114039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Seemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dubs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Koczan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Salapare" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186505" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2022.115870" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tomasovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fioux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Gilbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verch&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10432" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M Miron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane de Espindola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91564-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11081963" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pires Gon&#231;alves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Farina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081853" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006606" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323263v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leuschel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gwiazda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Heni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Yu Yu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28196-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Belaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5042747" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feill&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rigolet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.04.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona-Melania Miron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutournie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thabet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Feill&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Fina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28369" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.04.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limousy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutourni&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7762-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Sarrailh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.11.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marmey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.04.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JH6FL78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442175v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi A Feill&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201500459" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-879H70GN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467077v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Cheng Lin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stehlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Wen Zan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hung Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10490" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane M. Ba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSVT0BFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela Tilmaciu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.12.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13X1BDCG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384243v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith B&#246;hmler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Haidara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5b00151" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384250v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401976g" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lefort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmlih" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavalle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403580d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brender" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rietsch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dentzer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102244b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584462v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mateescu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rguitti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/biom.21377" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551976v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X511079" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaulthier Rydzek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Thomann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Voegel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201007436" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0F5LC4VW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460929v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Bernsmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ball" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104981s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384276v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201377n" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460920v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gonthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voegel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104809z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584375v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM901" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584383v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM900" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562567v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marques da Silva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateescu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B325861C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584362v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giljean" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32793" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPL4KK06-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942409X12598231568186" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X507966" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446816v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassam Ridaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Wieder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065303" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-51RL7582-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408136v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dirani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426048v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430678v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernsmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ringwald" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hemmerle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raya" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901188h" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616097v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magga" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Derail" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.11.029" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9LZ039X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332902v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amalric" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sotto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b813344a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RP4L0391-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564236v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottenye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teixeira Jr." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reiter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anselme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.200800081" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D57AD945E904B7C3D844A3222D857E91323D5AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203329v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geissler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Siffer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701460f" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354752v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roucoules" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siffer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4NGZ1TDB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>