--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -1322,1418 +1322,1418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHF-Dielectrophoresis Crossover Frequency as a New Marker for Discrimination of Glioblastoma Undifferentiated Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Provent</w:t>
+                <w:t xml:space="preserve">Microdosimetry Using Rhodamine B Within Macro- and Microsystems for Radiofrequency Signals Exposures of Biological Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Nefzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Bessette</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/jerm.2019.2895539⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2950191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008203v1</w:t>
+                <w:t xml:space="preserve">hal-02412853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-High Frequencies continuous biological cell sorting based on repulsive and low dielectrophoresis forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UHF-Dielectrophoresis Crossover Frequency as a New Marker for Discrimination of Glioblastoma Undifferentiated Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Manczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Provent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Xplore Digital Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2019.8701063⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 3 (3), pp.191-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jerm.2019.2895539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477320v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination Cellulaire par Dielectrophorèse Ultra Haute Fréquence : Etude des Fréquences de Transition de Cellules de Glioblastomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-High Frequencies continuous biological cell sorting based on repulsive and low dielectrophoresis forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Provent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Manczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Saada</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Provent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Zenodo</w:t>
+              <w:t xml:space="preserve">IEEE Xplore Digital Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.2652355⟩</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2019.8701063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481007v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Label-Free Approach to Glioblastoma Cancer Stem Cell Sorting and Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+                <w:t xml:space="preserve">Discrimination Cellulaire par Dielectrophorèse Ultra Haute Fréquence : Etude des Fréquences de Transition de Cellules de Glioblastomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Manczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Provent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Mélin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (14), pp.8948-8957. </w:t>
+              <w:t xml:space="preserve"> Zenodo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b00913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.2652355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172735v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdosimetry Using Rhodamine B Within Macro- and Microsystems for Radiofrequency Signals Exposures of Biological Samples</w:t>
+                <w:t xml:space="preserve">A New Label-Free Approach to Glioblastoma Cancer Stem Cell Sorting and Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Nefzi</w:t>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Carr</w:t>
+                <w:t xml:space="preserve">Elise Deluche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+                <w:t xml:space="preserve">Carole Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (14), pp.8948-8957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2950191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b00913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412853v1</w:t>
+                <w:t xml:space="preserve">hal-02172735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of Glioblastoma Cancer Stem Cells by measuring their UHF-Dielectrophoresis Crossover Frequency</w:t>
+                <w:t xml:space="preserve">Characterizations of Pb(Zr 0.52 Ti 0.48 )O 3 thin film processed for sensor and actuator applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Manczak</w:t>
+                <w:t xml:space="preserve">M Brixi Nigassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Saada</w:t>
+                <w:t xml:space="preserve">S. Soulimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dalmay</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bessette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Begaud</w:t>
+                <w:t xml:space="preserve">Sébastien Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEEXplore Digital Library</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (9), pp.096417</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481065v1</w:t>
+                <w:t xml:space="preserve">hal-02006924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Cancer Cells with Microfluidic High Frequency DEP Cytometer Implemented on BiCMOS Lab-on-Chip Platform</w:t>
+                <w:t xml:space="preserve">High-Frequency Dielectrophoresis Characterization of Differentiated vs Undifferentiated Medulloblastoma Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Manczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Tanori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Casciati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Xplore Digital Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439466⟩</w:t>
+              <w:t xml:space="preserve">, 2018, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EMF-MED.2018.8526006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975284v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of Quartz Crystal Microbalance Array using Vector Network Analyzer and OpenQCM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination of Glioblastoma Cancer Stem Cells by measuring their UHF-Dielectrophoresis Crossover Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Manczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Anwar Zainuddin</w:t>
+                <w:t xml:space="preserve">B. Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Nurashikin Nordin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sheroz Khan</w:t>
+                <w:t xml:space="preserve">G. Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indonesian Journal of Electrical Engineering and Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEEXplore Digital Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.130-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMBIOC.2018.8428945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006925v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Dielectrophoresis Characterization of Differentiated vs Undifferentiated Medulloblastoma Cells</w:t>
+                <w:t xml:space="preserve">Tracking Cancer Cells with Microfluidic High Frequency DEP Cytometer Implemented on BiCMOS Lab-on-Chip Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Manczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Hjeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Provent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Saada</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arianna Casciati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Xplore Digital Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.1-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EMF-MED.2018.8526006⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975348v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of Pb(Zr 0.52 Ti 0.48 )O 3 thin film processed for sensor and actuator applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verification of Quartz Crystal Microbalance Array using Vector Network Analyzer and OpenQCM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Anwar Zainuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Brixi Nigassa</w:t>
+                <w:t xml:space="preserve">Anis Nurashikin Nordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Soulimane</w:t>
+                <w:t xml:space="preserve">Rosminazuin Ab. Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Guines</w:t>
+                <w:t xml:space="preserve">Aliza Aini Md. Ralib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rougier</w:t>
+                <w:t xml:space="preserve">Sheroz Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (9), pp.096417</w:t>
+              <w:t xml:space="preserve">Indonesian Journal of Electrical Engineering and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006924v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic Biosensors for Microwave Dielectric Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2810,51 +2810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achref Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2886,388 +2886,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of Colorectal Cancer Cell Lines using Microwave Biosensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple strategy to tune the charge transport properties of conjugated polymer/carbon nanotube composites using an electric field assisted deposition technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bounaix Morand Du Puch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.03.022⟩</w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.1378-1386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.4686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024993v1</w:t>
+                <w:t xml:space="preserve">hal-01024319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple strategy to tune the charge transport properties of conjugated polymer/carbon nanotube composites using an electric field assisted deposition technique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrimination of Colorectal Cancer Cell Lines using Microwave Biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+                <w:t xml:space="preserve">Christophe Bounaix Morand Du Puch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63, pp.1378-1386. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.405-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pi.4686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024319v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved sedimentation field-flow fractionation separation channel for concentrated cellular elution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3324,915 +3324,915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanogap MEMS micro-replay with 70 ns switching speed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Titanium dioxide thin films deposited by pulsed laser deposition and integration in radio frequency devices: Study of structure, optical and dielectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Verger</w:t>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pothier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2012 IEEE 25th International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2012.6170192⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 263, pp.111-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943467v1</w:t>
+                <w:t xml:space="preserve">hal-00781840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable split rings based on MEMS switches and their application to tunable filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanogap MEMS micro-replay with 70 ns switching speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bouyge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">A. Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Special issue: Reconfigurable and Switchable Metamaterials- vol14 (11), 114001 -9 p. </w:t>
+              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2012 IEEE 25th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.717 - 720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/14/11/114001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2012.6170192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00787376v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium dioxide thin films deposited by pulsed laser deposition and integration in radio frequency devices: Study of structure, optical and dielectric properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable split rings based on MEMS switches and their application to tunable filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Duran-Sindreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 263, pp.111-114. </w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Special issue: Reconfigurable and Switchable Metamaterials- vol14 (11), 114001 -9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/14/11/114001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781840v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ku Band High-Q Tunable Surface-Mounted Cavity Resonator using RF MEMS Varactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Split Ring Resonators (SRRs) Based on Micro-Electro-Mechanical Deflectable Cantilever-Type Rings: Application to Tunable Stopband Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Stefanini</w:t>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge A. Martinez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Jordy Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vicente Boria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21 (5), pp.237-239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2011.2126565⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 21 (5), pp.243-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2011.2124450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682617v1</w:t>
+                <w:t xml:space="preserve">hal-00682609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovating&amp;quot; label-free&amp;quot; technology for the characterization of cancerous stem cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Ku Band High-Q Tunable Surface-Mounted Cavity Resonator using RF MEMS Varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barbara Bessette</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Boria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (5), pp.237-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2011.2126565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923444v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split Ring Resonators (SRRs) Based on Micro-Electro-Mechanical Deflectable Cantilever-Type Rings: Application to Tunable Stopband Filters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+                <w:t xml:space="preserve">Development of an innovating&amp;quot; label-free&amp;quot; technology for the characterization of cancerous stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.S59-S59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682609v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-hundred nanosecond electrostatic actuated RF MEMS switched capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4308,64 +4308,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra sensitive biosensor based on impedance spectroscopy at microwave frequencies for cell scale analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4454,77 +4454,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Power Limiting Devices Based on the Semiconductor-Metal Transition in Vanadium-Dioxide Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4588,64 +4588,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip biosensors based on microwave detection for cell scale investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4709,77 +4709,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KTN Ferroelectrics-based Tunable Phase-Shifter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4856,64 +4856,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label free RF biosensors for human cell dielectric spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4968,77 +4968,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charging in dielectric less capacitive RF-MEMS switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mardivirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5092,584 +5092,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-pole lumped-element programmable filter with MEMS pseudodigital capacitor banks</w:t>
+                <w:t xml:space="preserve">Mechanical cycling for electrical performances of materials used in MEMS : Application to gold micro-switches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Palego</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">C. Seguineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Broue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Desmarres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">metals materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (2), pp.1-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00291574v1</w:t>
+                <w:t xml:space="preserve">hal-00349190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical cycling for electrical performances of materials used in MEMS : Application to gold micro-switches.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two-pole lumped-element programmable filter with MEMS pseudodigital capacitor banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dhennin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">C. Palego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">metals materials and Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56, pp.729-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2008.916873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349190v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel packaging approach for RF MEMS switching functions on alumina substrate.</w:t>
+                <w:t xml:space="preserve">Sub-microsecond RF MEMS switched capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad El Khatib</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Benjamin Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (6), pp.1314-1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2007.897760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198585v1</w:t>
+                <w:t xml:space="preserve">hal-00177182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-microsecond RF MEMS switched capacitors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A novel packaging approach for RF MEMS switching functions on alumina substrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol.13 (n°11), pp.1457-1461</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177182v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power reliability aspects on RF MEMS varactor design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Palego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5707,90 +5707,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamma radiation effects on RF MEMS capacitive switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5853,64 +5853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of aluminium oxide and Ta-C thin films deposited at room temperature by PLD in RF-MEMS fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6182,51 +6182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adja Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 23rd IEEE Interregional NEWCAS Conference (NEWCAS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Circuits and Systems Society, Jun 2025, Paris, France. pp.291-295, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6254,365 +6254,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-High Frequency Dielectrophoresis to Characterize Mesenchymal Stem Cells Differentiation: Application to bioceramics synthesis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Optimisation d’un détecteur capacitif pour l’analyse cellulaire en flux par spectroscopie diélectrique hyperfréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adja Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23es Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Juan les pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766585v1</w:t>
+                <w:t xml:space="preserve">hal-04796223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d’un détecteur capacitif pour l’analyse cellulaire en flux par spectroscopie diélectrique hyperfréquence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Ultra-High Frequency Dielectrophoresis to Characterize Mesenchymal Stem Cells Differentiation: Application to bioceramics synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Abélanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.313-316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796223v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-High Frequency Dielectrophoresis to Characterize Mesenchymal Stem Cells Differentiation: Application to bioceramics synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Abélanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.313-316, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801170v1</w:t>
@@ -6623,90 +6623,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of Quality Factor in ST-cut Quartz Surface Acoustic Wave Devices by using Different Numbers of IDTs and Wavelengths for gas sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliza Aini Md. Ralib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nur Fatin Mohamad Razali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Nurashikin Nordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Diyana Abdul Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7135,293 +7135,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of nsPEF on glioblastoma cancer-like stem cell transcription and protein expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lab-On-Chip platform for neutralization of cancer stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Palego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nissar Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Eltokhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynn C Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM2020, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937774v1</w:t>
+                <w:t xml:space="preserve">hal-02937765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lab-On-Chip platform for neutralization of cancer stem cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emre Can</w:t>
+                <w:t xml:space="preserve">Highly Sensitive Capacitive Sensor Based on Injection Locked Oscillators with ppm Sensing Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meissa Babay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Hallepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Can Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2020, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">IMS 2020 IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937765v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immature cancer cell discrimination using combined high frequency Electromagnetic Fields and dielectrophoresis forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7480,206 +7480,206 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM2020, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Sensitive Capacitive Sensor Based on Injection Locked Oscillators with ppm Sensing Resolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emre Can Durmaz</w:t>
+                <w:t xml:space="preserve">The effect of nsPEF on glioblastoma cancer-like stem cell transcription and protein expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn C Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bessette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Palego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS 2020 IEEE MTT-S International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">BioEM2020, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939709v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri Cellulaire continu par Diélectrophorèse Haute Fréquence</w:t>
+                <w:t xml:space="preserve">Cytomètre électromagnétique pour tri continu de cellules biologiques basé sur l'effet de forces diélectrophoretiques hautes fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Provent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Manczak</w:t>
@@ -7714,660 +7714,660 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLUMEE 2019:Colloque francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">XXIémes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082945v1</w:t>
+                <w:t xml:space="preserve">hal-02481100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination Cellulaire par Dielectrophorèse Ultra Haute Fréquence : Etude des Fréquences de Transition de Cellules de Glioblastomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Provent</w:t>
+                <w:t xml:space="preserve">Design and Implementation of Injection Locked Oscillator Biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meissa Babay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Bessette</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Can Dumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Baristiran Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082886v1</w:t>
+                <w:t xml:space="preserve">hal-02533806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytomètre électromagnétique pour tri continu de cellules biologiques basé sur l'effet de forces diélectrophoretiques hautes fréquences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Saada</w:t>
+                <w:t xml:space="preserve">Rhodamine B Temperature Dosimetry of Biological Samples Interacting with Electromagnetic Fields in Macrosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Nefzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Bessette</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIémes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE/MTT-S International Microwave Symposium - IMS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States. pp.1454-1457, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2019.8700784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481100v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of Injection Locked Oscillator Biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meissa Babay</w:t>
+                <w:t xml:space="preserve">Tri Cellulaire continu par Diélectrophorèse Haute Fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Provent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Manczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Canan Baristiran Kaynak</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLUMEE 2019:Colloque francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533806v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodamine B Temperature Dosimetry of Biological Samples Interacting with Electromagnetic Fields in Macrosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynn Carr</w:t>
+                <w:t xml:space="preserve">Discrimination Cellulaire par Dielectrophorèse Ultra Haute Fréquence : Etude des Fréquences de Transition de Cellules de Glioblastomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Manczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Provent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE/MTT-S International Microwave Symposium - IMS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2019.8700784⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02465518v1</w:t>
+                <w:t xml:space="preserve">hal-02082886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités d’architectures de biocapteurs basées sur des oscillateurs hyperfréquences verrouillés par injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meissa Babay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emre Can Dumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Baristiran Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8543,103 +8543,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab-On-A -Chip For Cellular Analysis By Dielectric Spectroscopy Based On Injection Locked Oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meissa Babay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meissa Babay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Barelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emre Can Dumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Baristiran Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLUMEE 2019:Colloque francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
@@ -8681,90 +8681,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of Glioblastoma Cancer Stem Cells by measuring their UHF-Dielectrophoresis Crossover Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Manczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">: 2018 IEEE International Microwave Biomedical Conference (IMBioC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphia, PA,, United States</w:t>
@@ -8997,1115 +8997,1124 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 EMF-Med 1st World Conference on Biomedical Applications of Electromagnetic Fields (EMF-Med)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Split, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EMF-MED.2018.8526006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of a MEMS quartz mass sensor array for biosensing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BiCMOS Integrated Microfluidic Packaging by Wafer Bonding for Lab-on-Chip Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliza Aini Md Ralib</w:t>
+                <w:t xml:space="preserve">Mesut Inac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosminazuin Ab Rahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sheroz Khan</w:t>
+                <w:t xml:space="preserve">Matthias Wietstruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Goritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbaros Cetindogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Baristiran-Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 4th International Conference on Smart Instrumentation, Measurement and Application (ICSIMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Putrajaya, Malaysia. pp.1-5</w:t>
+              <w:t xml:space="preserve">2017 IEEE 67th Electronic Components and Technology Conference (ECTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Orlando, United States. pp.786-791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006927v1</w:t>
+                <w:t xml:space="preserve">hal-02006929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D micro-fabricated high-Q 140 GHz filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois David</w:t>
+                <w:t xml:space="preserve">Biological cell discrimination based on their high frequency dielectropheretic signatures at UHF frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bessette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Begaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE/MTT-S International Microwave Symposium - IMS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Honololu, France. pp.1297-1299</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Honololu, United States. pp.533-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007009v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological cell discrimination based on their high frequency dielectropheretic signatures at UHF frequencies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+                <w:t xml:space="preserve">Design and optimization of a MEMS quartz mass sensor array for biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Anwar Zainuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Nurashikin Nordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliza Aini Md Ralib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosminazuin Ab Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheroz Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE/MTT-S International Microwave Symposium - IMS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Honololu, United States. pp.533-536</w:t>
+              <w:t xml:space="preserve">2017 IEEE 4th International Conference on Smart Instrumentation, Measurement and Application (ICSIMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Putrajaya, Malaysia. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006931v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a MEMS Quartz Mass Sensor Array for Biosensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sheroz Khan</w:t>
+                <w:t xml:space="preserve">3D micro-fabricated high-Q 140 GHz filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 4th International Conference on Smart Instrumentation, Measurement and Application (ICSIMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Putrajaya, Malaysia. pp.1-5</w:t>
+              <w:t xml:space="preserve">2017 IEEE/MTT-S International Microwave Symposium - IMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honololu, France. pp.1297-1299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006928v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiCMOS Embedded Microfluidic Technology Based on Wafer Bonding Techniques for Biosensor Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of a MEMS Quartz Mass Sensor Array for Biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Anwar Zainuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Nurashikin Nordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliza Aini Md Ralib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesut Inac</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Canan Baristiran-Kaynak</w:t>
+                <w:t xml:space="preserve">Rosminazuin Ab Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheroz Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MikroSystemTechnik Kongress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">2017 IEEE 4th International Conference on Smart Instrumentation, Measurement and Application (ICSIMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Putrajaya, Malaysia. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006930v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiCMOS Integrated Microfluidic Packaging by Wafer Bonding for Lab-on-Chip Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">BiCMOS Embedded Microfluidic Technology Based on Wafer Bonding Techniques for Biosensor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesut Inac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wietstruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Goritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbaros Cetindogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Baristiran-Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 67th Electronic Components and Technology Conference (ECTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Orlando, United States. pp.786-791</w:t>
+              <w:t xml:space="preserve">MikroSystemTechnik Kongress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006929v1</w:t>
+                <w:t xml:space="preserve">hal-02006930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiCMOS microfluidic sensor for single cell label-free monitoring through microwave intermodulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compact thin-film packaged RF-MEMS switched capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Perry</w:t>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hancock</w:t>
+                <w:t xml:space="preserve">Fabien Roubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hjeij</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Dalmay</w:t>
+                <w:t xml:space="preserve">Linzhang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE/MTT-S International Microwave Symposium (IMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Francisco, United States. pp.1-4, </w:t>
+              <w:t xml:space="preserve"> 2016 IEEE MTT-S International Microwave Symposium (IMS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Francisco, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2016.7540266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2016.7540062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481680v1</w:t>
+                <w:t xml:space="preserve">hal-01514622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic Embedded BiCMOS Process for DEP Trapping of Single Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Canan Baristiran Kaynak</w:t>
+                <w:t xml:space="preserve">High Q Zero Level Packaged RF-MEMS Switched Capacitor Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Goritz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Kaynak</w:t>
+                <w:t xml:space="preserve">Lin-Yang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE NEMS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Microwave Integrated Circuits Conference (EuMIC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMIC.2016.7777588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277773v1</w:t>
+                <w:t xml:space="preserve">hal-01514626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UHF dielectrophoretic handling of individual biological cells using BiCMOS microfluidic RF-sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10113,51 +10122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. pp.265-268</w:t>
@@ -10180,615 +10189,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Q Zero Level Packaged RF-MEMS Switched Capacitor Arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BiCMOS microfluidic sensor for single cell label-free monitoring through microwave intermodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">G. Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Roubeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+                <w:t xml:space="preserve">C. Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin-Yang Zhang</w:t>
+                <w:t xml:space="preserve">F. Hjeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Microwave Integrated Circuits Conference (EuMIC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom. </w:t>
+              <w:t xml:space="preserve">2016 IEEE/MTT-S International Microwave Symposium (IMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Francisco, United States. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuMIC.2016.7777588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2016.7540266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514626v1</w:t>
+                <w:t xml:space="preserve">hal-02481680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact thin-film packaged RF-MEMS switched capacitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+                <w:t xml:space="preserve">Microfluidic Embedded BiCMOS Process for DEP Trapping of Single Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Baristiran Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linzhang Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Stefanini</w:t>
+                <w:t xml:space="preserve">A. Goritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fraschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wietstruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2016 IEEE MTT-S International Microwave Symposium (IMS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE NEMS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Matsushima Bay, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514622v1</w:t>
+                <w:t xml:space="preserve">hal-01277773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS Capacitif Packagé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Microwave biosensors dedicated for label-free discrimination of cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bounaix Morand Du Puch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lautrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19éme Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS) 2015 workshop : Emerging and Silicon Technologies for Bio-sensing from RF to Millimeter-wave Frequencies workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291100v1</w:t>
+                <w:t xml:space="preserve">hal-01278141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microwave Sensor Dedicated to Dielectric Spectroscopy of nanoliter volumes of Liquids Medium and Flowing Particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
+                <w:t xml:space="preserve">Capteurs microfluidiques hyperfréquences pour l’analyse cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Radio and Wireless Week (RWW 2015), Biosensor Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIOWIRELESS.2015.7152119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01244986v1</w:t>
+                <w:t xml:space="preserve">hal-01277806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency microfluidic biosensors for intracellular dielectric spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bounaix Morand Du Puch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Symposium (IMS) 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE MTT-S International, May 2015, Phoenix, United States. </w:t>
@@ -10820,704 +10832,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable circuits, antennas and industrial applications with RF MEMS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A Microwave Sensor Dedicated to Dielectric Spectroscopy of nanoliter volumes of Liquids Medium and Flowing Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memswave</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Radio and Wireless Week (RWW 2015), Biosensor Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE MTT-S, Jan 2015, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOWIRELESS.2015.7152119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212489v1</w:t>
+                <w:t xml:space="preserve">hal-01244986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Wideband Tunable filters using MEMS, SoS and GeTe switches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Tunable circuits, antennas and industrial applications with RF MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS) 2015 workshop : Technologies for Tunable Filters </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Memswave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278122v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception Et Test De Microsystèmes Pour La Caractérisation Cellulaire Par Diélectrophorèse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+                <w:t xml:space="preserve">MEMS Capacitif Packagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième colloque francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique (PLUMEE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">19éme Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277846v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcapteurs RF dédiés à la spectroscopie diélectrique de liquides et de particules micrométriques en suspension</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear Wideband Tunable filters using MEMS, SoS and GeTe switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS) 2015 workshop : Technologies for Tunable Filters </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277826v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Creep Parameters Extraction in Metal Contact RF-MEMS Switches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+                <w:t xml:space="preserve">Conception Et Test De Microsystèmes Pour La Caractérisation Cellulaire Par Diélectrophorèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Hjeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS) 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quatrième colloque francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique (PLUMEE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244994v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Intracellular Properties of Individual Biological Cells Using Label-Free High Frequency Microfluidic Biosensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Microcapteurs RF dédiés à la spectroscopie diélectrique de liquides et de particules micrométriques en suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11533,7874 +11524,7883 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE 2015 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277751v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs microfluidiques hyperfréquences pour l’analyse cellulaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+                <w:t xml:space="preserve">Simple Creep Parameters Extraction in Metal Contact RF-MEMS Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE MTT-S International, May 2015, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2015.7167008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277806v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave biosensors dedicated for label-free discrimination of cancer cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Analysis of Intracellular Properties of Individual Biological Cells Using Label-Free High Frequency Microfluidic Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Hjeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lautrette</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS) 2015 workshop : Emerging and Silicon Technologies for Bio-sensing from RF to Millimeter-wave Frequencies workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">MEMSWAVE 2015 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278141v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Biosensor Dedicated to Dielectric Spectroscopy of Liquids and Colloidal Suspensions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">An All-Metal RF-MEMS Switch With Large Displacement and Reduced Mechanical Creep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, La Rochelle, France. pas de numero de page</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tampa, United States. pas de numero de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024999v1</w:t>
+                <w:t xml:space="preserve">hal-01025006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical mechanical design for bouncing suppression in RF-MEMS switches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Lemoine</w:t>
+                <w:t xml:space="preserve">600-MHz-1.2 GHz High-Power Tunable RF-MEMS Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference (EuMC), 2014 44th European </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MEMSWAVE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, La Rochelle, France. pp.3-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290699v1</w:t>
+                <w:t xml:space="preserve">hal-01020175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF-MEMS All Metal Switches and Varactors Microwave and Millimeter-wave Circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Original RF -MEMS with Large Displacement And High Isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week (EUMW) 2014 Workshop: RF MEMS 'Enabled Microwave and mm Wave Reconfigurable Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">MEMSWAVE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, La Rochelle, France. pas de numero de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278158v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2-Pole RF-MEMS Tunable Bandpass Filter for High Power Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Label Free Cell Discrimination Using Microwave Biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bounaix Morand Du Puch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lautrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Roma, Italy</w:t>
+              <w:t xml:space="preserve">European Microwave Week (EUMW) 2014 Workshop: MEMS Technology and Application: From RF to THz, Convergence with Microfluidics and Biosensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089118v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2-Bit RF-MEMS PIFA Antenna</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Microwave Biosensor Dedicated to Dielectric Spectroscopy of Liquids and Colloidal Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">MEMSWAVE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, La Rochelle, France. pas de numero de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089115v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original RF -MEMS with Large Displacement And High Isolation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Asymmetrical mechanical design for bouncing suppression in RF-MEMS switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference (EuMC), 2014 44th European </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1600 - 1603 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025004v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label Free Cell Discrimination Using Microwave Biosensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">RF-MEMS All Metal Switches and Varactors Microwave and Millimeter-wave Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lautrette</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week (EUMW) 2014 Workshop: MEMS Technology and Application: From RF to THz, Convergence with Microfluidics and Biosensing</w:t>
+              <w:t xml:space="preserve">European Microwave Week (EUMW) 2014 Workshop: RF MEMS 'Enabled Microwave and mm Wave Reconfigurable Components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278153v1</w:t>
+                <w:t xml:space="preserve">hal-01278158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2-Pole RF-MEMS Tunable Bandpass Filter For High-Power Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">A 2-Pole RF-MEMS Tunable Bandpass Filter for High Power Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.#2089</w:t>
+              <w:t xml:space="preserve">EuMW 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020184v1</w:t>
+                <w:t xml:space="preserve">hal-01089118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microfluidic Sensor Dedicated to Microwave Dielectric Spectroscopy of Liquids Medium and Flowing Colloidal Suspension</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A 2-Bit RF-MEMS PIFA Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensor 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bresca, Italy. pas de numero de page</w:t>
+              <w:t xml:space="preserve">MEMSWAVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025893v1</w:t>
+                <w:t xml:space="preserve">hal-01089115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of High Frequency Microfluidic Biosensors for Intracellular Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A 2-Pole RF-MEMS Tunable Bandpass Filter For High-Power Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensor 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bresca, Italy. pas de numero de page</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.#2089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025903v1</w:t>
+                <w:t xml:space="preserve">hal-01020184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the influence of carbon nanotubes (CNTs) on the electric properties of polymer nanocomposites using a simple structuration strategy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A Microfluidic Sensor Dedicated to Microwave Dielectric Spectroscopy of Liquids Medium and Flowing Colloidal Suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2014 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Eurosensor 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bresca, Italy. pas de numero de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074237v1</w:t>
+                <w:t xml:space="preserve">hal-01025893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic Biosensors for Radio- and Microwave Intracellular Analysis</w:t>
+                <w:t xml:space="preserve">Development of High Frequency Microfluidic Biosensors for Intracellular Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, La Rochelle, France. pas de numero de page</w:t>
+              <w:t xml:space="preserve">Eurosensor 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bresca, Italy. pas de numero de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024997v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOI-Based Packaging for RF-MEMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">An investigation of the influence of carbon nanotubes (CNTs) on the electric properties of polymer nanocomposites using a simple structuration strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, La Rochelle, France. pas de numero de page</w:t>
+              <w:t xml:space="preserve">E-MRS 2014 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025002v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An All-Metal RF-MEMS Switch With Large Displacement and Reduced Mechanical Creep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Microfluidic Biosensors for Radio- and Microwave Intracellular Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tampa, United States. pas de numero de page</w:t>
+              <w:t xml:space="preserve">MEMSWAVE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, La Rochelle, France. pas de numero de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025006v1</w:t>
+                <w:t xml:space="preserve">hal-01024997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">600-MHz-1.2 GHz High-Power Tunable RF-MEMS Filters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">SOI-Based Packaging for RF-MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMSWAVE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, La Rochelle, France. pp.3-5</w:t>
+              <w:t xml:space="preserve">, Jul 2014, La Rochelle, France. pas de numero de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020175v1</w:t>
+                <w:t xml:space="preserve">hal-01025002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités commutées MEMS-RF bistables utilisant les forces d'adhérence intrinsèques d'un contact métal-métal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">High Power Tunable Filters using RF-MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">RF/Microwave Multi-Function Filtering Devices workshop at IMS 2013 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seatle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912595v1</w:t>
+                <w:t xml:space="preserve">hal-00933615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Q 3D Tunable RF MEMS Filter with a Constant Fractional Bandwidth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant RF Biosensors for immature cells identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference: EuMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">PIERS: Progress In Electromagnetics Research Symposium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Tapei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912302v1</w:t>
+                <w:t xml:space="preserve">hal-00912311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-stable RF-MEMS Switched Capacitor Based on Metal-to-Metal Stiction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achref Yahiaoui</w:t>
+                <w:t xml:space="preserve">Biocapteurs résonants et accordables en fréquence dédiés à l'analyse cellulaire aux fréquences radio et micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Microwave Symposium: IMS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Seatle, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912310v1</w:t>
+                <w:t xml:space="preserve">hal-00912593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-Free Colorectal Cancer Cell Line Bio-Sensing Using RF Resonator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Tunable frequency resonant biosensors dedicated to dielectric permittivity analysis of biological cell cytoplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transducers : International Conference on Solid-State Sensors, Actuators and Microsystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Microwave Symposium: IMS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seatle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912300v1</w:t>
+                <w:t xml:space="preserve">hal-00912306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne reconfigurable en bande millimétrique avec des déphaseurs MEMS-RF sur quartz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cheikh-Tidiane Ndiaye</w:t>
+                <w:t xml:space="preserve">Capteurs Électromagnétiques Accordables En Fréquence Appliqués À L'analyse Cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lafond</w:t>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique : PLUMEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Bacau, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912589v1</w:t>
+                <w:t xml:space="preserve">hal-00912617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination de lignées cellulaires cancéreuses colorectales à l'aide de biocapteurs RF résonnants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Microwave resonant biosensors for Cancer cell maturity and aggressiveness discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference IMS 2013 : Microwave sensors and biochips for biomolecules and cells characterization workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seatle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912356v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration hétérogène 3D pour objets communicants en gamme millimétrique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Micro-Relais MEMS RF aux temps de commutation de 200ns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Courtade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. papier J3-TM-P11, 2 p</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878379v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs Électromagnétiques Accordables En Fréquence Appliqués À L'analyse Cellulaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Bi-stable RF-MEMS Switched Capacitor Based on Metal-to-Metal Stiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique : PLUMEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Bacau, Roumanie</w:t>
+              <w:t xml:space="preserve">IEEE International Microwave Symposium: IMS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seatle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912617v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave resonant biosensors for Cancer cell maturity and aggressiveness discrimination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">High-Q 3D Tunable RF MEMS Filter with a Constant Fractional Bandwidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IMS 2013 : Microwave sensors and biochips for biomolecules and cells characterization workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Seatle, United States</w:t>
+              <w:t xml:space="preserve">European Microwave Conference: EuMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912313v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Relais MEMS RF aux temps de commutation de 200ns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Label-Free Colorectal Cancer Cell Line Bio-Sensing Using RF Resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Courtade</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bounaix Morand Du Puch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Transducers : International Conference on Solid-State Sensors, Actuators and Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912591v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable integrated RF-MEMS antennae for 55GHz applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Capacités commutées MEMS-RF bistables utilisant les forces d'adhérence intrinsèques d'un contact métal-métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE: International Symposium on RF MEMS and RF Microsystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912295v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commutateur Mécanique à Nano Gap pour l'Electronique Embarquée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Antenne reconfigurable en bande millimétrique avec des déphaseurs MEMS-RF sur quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh-Tidiane Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Microondes</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912594v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant RF Biosensors for immature cells identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Discrimination de lignées cellulaires cancéreuses colorectales à l'aide de biocapteurs RF résonnants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS: Progress In Electromagnetics Research Symposium.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Tapei, Taiwan</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912311v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable frequency resonant biosensors dedicated to dielectric permittivity analysis of biological cell cytoplasm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Intégration hétérogène 3D pour objets communicants en gamme millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fryziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Seok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dussopt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Microwave Symposium: IMS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Seatle, United States</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. papier J3-TM-P11, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912306v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocapteurs résonants et accordables en fréquence dédiés à l'analyse cellulaire aux fréquences radio et micro-ondes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable integrated RF-MEMS antennae for 55GHz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">MEMSWAVE: International Symposium on RF MEMS and RF Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912593v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Power Tunable Filters using RF-MEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commutateur Mécanique à Nano Gap pour l'Electronique Embarquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RF/Microwave Multi-Function Filtering Devices workshop at IMS 2013 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Seatle, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933615v1</w:t>
+                <w:t xml:space="preserve">hal-00912594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposites polymères à base de nanotubes de carbone alignés : vers un contrôle fin des propriétés de transport de charges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+                <w:t xml:space="preserve">Biocapteurs microondes : contribution a l'identification de l'agressivite de cellules cancereuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Christophe Bounaix Morand Du Puch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux : JCMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280626v1</w:t>
+                <w:t xml:space="preserve">hal-00924448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Nano gap Switch for Low Power On-board Electronics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Nanogap MEMS micro-relay with 70 ns swithing speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE 2012: 13th International Symposium on RF MEMS and RF Microsystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MEMS 2012 Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.717 - 720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2012.6170192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924440v1</w:t>
+                <w:t xml:space="preserve">hal-00734097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS Systems and components for Radio and microwave applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Nanocomposites polymères à base de nanotubes de carbone alignés : vers un contrôle fin des propriétés de transport de charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Micro Nano Systèmes - Micro Nano Fluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933646v1</w:t>
+                <w:t xml:space="preserve">hal-01280626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of titanium dioxide thin films deposited by PLD in RF and microwave MEMS : study of structure and dielectric properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Mechanical Nano gap Switch for Low Power On-board Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS)- Spring Meeting, Symposium V,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France. Paper P1.43 - Présentation Poster</w:t>
+              <w:t xml:space="preserve">MEMSWAVE 2012: 13th International Symposium on RF MEMS and RF Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735789v1</w:t>
+                <w:t xml:space="preserve">hal-00924440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quasi bistable RF-MEMS switched capacitor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">MEMS Systems and components for Radio and microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du GDR Micro Nano Systèmes - Micro Nano Fluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735210v1</w:t>
+                <w:t xml:space="preserve">hal-00933646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverted-gap analog tuning RF-MEMS capacitor with 250 mW power handling capability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A quasi bistable RF-MEMS switched capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MEMS 2012 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal - Quebec - Canada, United States. Paper TH2F-3 - Préssentation Orale, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734112v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency microspectroscopy for cell scale analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of charge mobilities in organic field effect transistors (OFET) using alignment of carbon nanotubes (CNT) : application as organic phototransistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bounaix Morand Du Puch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Micro Nano Systèmes - Micro Nano Fluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France. Symposium H</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933651v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of charge mobilities in organic field effect transistors (OFET) using alignment of carbon nanotubes (CNT) : application as organic phototransistor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">An inverted-gap analog tuning RF-MEMS capacitor with 250 mW power handling capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France. Symposium H</w:t>
+              <w:t xml:space="preserve">IEEE MEMS 2012 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.676 - 679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734870v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An All-Metal Large Contact Force RF-MEMS Relay for Space Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of titanium dioxide thin films deposited by PLD in RF and microwave MEMS : study of structure and dielectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Round Table on Micro and Nano Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS)- Spring Meeting, Symposium V,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France. Paper P1.43 - Présentation Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933622v1</w:t>
+                <w:t xml:space="preserve">hal-00735789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an all-metal large contact force reliable RF-MEMS relay for space applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+                <w:t xml:space="preserve">High frequency microspectroscopy for cell scale analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Passerieux</w:t>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bounaix Morand Du Puch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Battu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées du GDR Micro Nano Systèmes - Micro Nano Fluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735803v1</w:t>
+                <w:t xml:space="preserve">hal-00933651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave biosensors for identifying cancer cell aggressiveness grade</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">An All-Metal Large Contact Force RF-MEMS Relay for Space Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESA Round Table on Micro and Nano Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Noordwijk, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923028v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocapteurs microondes : contribution a l'identification de l'agressivite de cellules cancereuses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Development of an all-metal large contact force reliable RF-MEMS relay for space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux : JCMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924448v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanogap MEMS micro-relay with 70 ns swithing speed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave biosensors for identifying cancer cell aggressiveness grade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bounaix Morand Du Puch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MEMS 2012 Conférence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2012.6170192⟩</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, QC, Canada. pp.1 - 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734097v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Fabrication and Measurements of Reliable Low Voltage RF-MEMS Switched Varactors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Réalisation d'une encapsulation faible température par film mince métallique pour les micro-commutateurs MEMS-RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vendier</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW 2011, Manchester European Microwave Week 2011, Manchester Central</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Manchester, France. pp.EuMIC Poster 02-28</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation orale - 8B-3 - Papier n°332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684151v1</w:t>
+                <w:t xml:space="preserve">hal-00686398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2 Pole 9.6-11.7 GHz Band Stop Filter Using Analog Tuning RF MEMS Varactors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Conception de micro-commutateurs MEMS RF miniatures à nanogap pour la reconfiguration ultra rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), 2011 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.530-533</w:t>
+              <w:t xml:space="preserve">14ème édition des Journées Nationales du Réseau Doctoral en Micronanoélectronique (JNRDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Cachan, France. Présentation poster - Session :Micro-capteurs, microsystèmes et microdispositifs pour la biologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684158v1</w:t>
+                <w:t xml:space="preserve">hal-00686448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'orientation de nanotube de carbone (NTC) sur les propriétés électriques des transistors à base de nano- composite : Polymère - NTC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Ultra linear MEMS switched capacitor arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Matériaux et Nanostructures pi-conjugés (2011)- MNPC 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t>
+              <w:t xml:space="preserve">41nd European Microwave Conference, Workshop on Applications of RF-MEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687034v1</w:t>
+                <w:t xml:space="preserve">hal-00683401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs microondes pour l'identification de cellules souches tumorales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Etude et réalisation d'une capacité commutée MEMS RF encapsulée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Cheray</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation orale -Session -7D-3 -Papier n°157</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation orale -Session 8B-1- Papier n°330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686445v1</w:t>
+                <w:t xml:space="preserve">hal-00686396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances de micro-commutateurs MEMS RF miniatures et ultra rapides</w:t>
+                <w:t xml:space="preserve">Membrane de nanotubes de carbone pour les Micro-commutateurs MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-S. Cojocaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gothier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. Presentation orale - 6B-1 - Papier n°16</w:t>
+              <w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Limoges, France. pp.Présentation Orale - 2A-54-Plumee2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684979v1</w:t>
+                <w:t xml:space="preserve">hal-00686505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Zero-Level Packaged RF-MEMS Switch with Large Contact Force</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Filtre accordable à bande passante absolue constante basé sur des capacités MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dussauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rebernak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW 2011, Manchester European Microwave Week 2011, Manchester Central</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.668-671</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation poster - Session 4F-16 - Papier n°247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684721v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra linear MEMS switched capacitor arrays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Cavité accordable fort Q à base de MEMS varactors pour des applications en bande Ku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Boria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41nd European Microwave Conference, Workshop on Applications of RF-MEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation poster - Session 4F-1 - Papier n°160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683401v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de micro-commutateurs MEMS RF miniatures à nanogap pour la reconfiguration ultra rapide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Design, Fabrication and Measurements of Reliable Low Voltage RF-MEMS Switched Varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème édition des Journées Nationales du Réseau Doctoral en Micronanoélectronique (JNRDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Cachan, France. Présentation poster - Session :Micro-capteurs, microsystèmes et microdispositifs pour la biologie</w:t>
+              <w:t xml:space="preserve">EuMW 2011, Manchester European Microwave Week 2011, Manchester Central</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, France. pp.EuMIC Poster 02-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686448v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre accordable à bande passante absolue constante basé sur des capacités MEMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A 2 Pole 9.6-11.7 GHz Band Stop Filter Using Analog Tuning RF MEMS Varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation poster - Session 4F-16 - Papier n°247</w:t>
+              <w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), 2011 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.530-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686421v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et réalisation d'une capacité commutée MEMS RF encapsulée</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Effet de l'orientation de nanotube de carbone (NTC) sur les propriétés électriques des transistors à base de nano- composite : Polymère - NTC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation orale -Session 8B-1- Papier n°330</w:t>
+              <w:t xml:space="preserve">Conférences Matériaux et Nanostructures pi-conjugés (2011)- MNPC 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686396v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane de nanotubes de carbone pour les Micro-commutateurs MEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Verger</w:t>
+                <w:t xml:space="preserve">Capteurs microondes pour l'identification de cellules souches tumorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Limoges, France. pp.Présentation Orale - 2A-54-Plumee2011</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation orale -Session -7D-3 -Papier n°157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686505v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavité accordable fort Q à base de MEMS varactors pour des applications en bande Ku</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Performances de micro-commutateurs MEMS RF miniatures et ultra rapides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vicente Boria</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation poster - Session 4F-1 - Papier n°160</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Presentation orale - 6B-1 - Papier n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686418v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of ohmic miniature MEMS components for fast reconfiguration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A Zero-Level Packaged RF-MEMS Switch with Large Contact Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE 2011, 12th International Symposium on RF MEMS and RF Microsystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Athênes, Greece. pp.Présentation orale</w:t>
+              <w:t xml:space="preserve">EuMW 2011, Manchester European Microwave Week 2011, Manchester Central</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.668-671</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684094v1</w:t>
+                <w:t xml:space="preserve">hal-00684721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocapteurs microondes : contribution à l'identification de cellules souches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Design of ohmic miniature MEMS components for fast reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Limoges, France. pp.Présentation Orale - 1B-01-Plumee2011</w:t>
+              <w:t xml:space="preserve">MEMSWAVE 2011, 12th International Symposium on RF MEMS and RF Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Athênes, Greece. pp.Présentation orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686517v1</w:t>
+                <w:t xml:space="preserve">hal-00684094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'un filtre passe bande accordable à MEMS RF ultra linéaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocapteurs microondes : contribution à l'identification de cellules souches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien Barrière</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. Presentation orale - 3D-2 - Papier n°369</w:t>
+              <w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Limoges, France. pp.Présentation Orale - 1B-01-Plumee2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684965v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'une encapsulation faible température par film mince métallique pour les micro-commutateurs MEMS-RF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Réalisation d'un filtre passe bande accordable à MEMS RF ultra linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Barrière</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation orale - 8B-3 - Papier n°332</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Presentation orale - 3D-2 - Papier n°369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686398v1</w:t>
+                <w:t xml:space="preserve">hal-00684965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement des nanotubes de carbone (NTC) sous champ électrique et application aux propriétés de transport de charge dans des nano-composites polymère-NTC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Filtre réjecteur de bande elliptique accordable de 9 à 11,5 GHz à MEMS-RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Limoges, France. pp.Présentation Orale - 4C-60-Plumee2011</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation poster - Session 4F-17 - Papier n°174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686520v1</w:t>
+                <w:t xml:space="preserve">hal-00686422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de déphaseurs numériques faibles pertes en technologie MEMS sur substrat en silice fondue pour des applications à 54,5 GHz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Alignement des nanotubes de carbone (NTC) sous champ électrique et application aux propriétés de transport de charge dans des nano-composites polymère-NTC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Limoges, France. pp.Présentation Poster - 2C-13-Plumee2011</w:t>
+              <w:t xml:space="preserve">, May 2011, Limoges, France. pp.Présentation Orale - 4C-60-Plumee2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686509v1</w:t>
+                <w:t xml:space="preserve">hal-00686520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre réjecteur de bande elliptique accordable de 9 à 11,5 GHz à MEMS-RF</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Conception de déphaseurs numériques faibles pertes en technologie MEMS sur substrat en silice fondue pour des applications à 54,5 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh-Tidiane Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation poster - Session 4F-17 - Papier n°174</w:t>
+              <w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Limoges, France. pp.Présentation Poster - 2C-13-Plumee2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686422v1</w:t>
+                <w:t xml:space="preserve">hal-00686509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9.6-11.7 GHz Analogically Tuned Band Stop Filter based on RF-MEMS Varactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mardivirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19438,103 +19438,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de MEMS RF capacitifs fiables à faible tension d'actionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mardivirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. Présentation orale Session -8B-5 -Papier n°359</w:t>
@@ -19563,64 +19563,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de déphaseurs DMTL faibles pertes en technologie MEMS pour des applications à 55,4 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh-Tidiane Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19658,64 +19658,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Loss Distributed 2-bit RF MEMS Phase Shifter for 60GHz Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh-Tidiane Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19766,77 +19766,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre volumique 2 pôles accordable à base de MEMS RF et à bande fractionnaire constante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19887,90 +19887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation of carbon nanotubes (CNT) in semiconducting polymer hosts using electric fields for optoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Euro-Mediterranean Conference on Materials and Renewable Energies (EMCMRE-11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19995,90 +19995,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analogically Tuned Capacitor with RF MEMS Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mardivirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20129,77 +20129,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of micro and nano technologies to reconfigurable microwave components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dussauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20235,12526 +20235,12526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable 4 Pole Bandstop Filter based on RF-MEMS-loaded Split Ring Resonators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">High- Q Tunable Filters using RF-MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanis Courrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recent Advances in Reconfigurable Filters Workshop at IMS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anaheim, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618604v1</w:t>
+                <w:t xml:space="preserve">hal-00933642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature RF MEMS switched Capacitors using Nanogaps to achieve 50ns switching Speed Capabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Miniature RF MEMS Switches with 50 ns Switching Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Round Table on Micro and Nano Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">11th International Symposium on RF Microsystems, MEMSWAVE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Otranto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933632v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Hundred nanosecond reconfiguration capabilities of Nanogap RF MEMS Switched capacitor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Conduction Modes in Si3N4 Capacitive RF-MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanis Courrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Anaheim - Californie, United States. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">ESA Round Table on Micro and Nano Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618664v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature RF MEMS Switches with 50 ns Switching Speed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable 4 Pole Bandstop Filter based on RF-MEMS-loaded Split Ring Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on RF Microsystems, MEMSWAVE 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anaheim - Californie, United States. pp.588.591, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2010.5517736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619165v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduction Modes in Si3N4 Capacitive RF-MEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniature RF MEMS switched Capacitors using Nanogaps to achieve 50ns switching Speed Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Round Table on Micro and Nano Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933633v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building blocks for a Ka band switch matrix using MEMS and printed circuit board technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Cazaux</w:t>
+                <w:t xml:space="preserve">Sub-Hundred nanosecond reconfiguration capabilities of Nanogap RF MEMS Switched capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW 2010, European Microwave Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1229 - 1232</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anaheim - Californie, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619315v1</w:t>
+                <w:t xml:space="preserve">hal-00618664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Successive Fowler-Nordheim and Frenkel-Poole Conductions in Si3N4 Based RF-MEMS Capacitive Switches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+                <w:t xml:space="preserve">Building blocks for a Ka band switch matrix using MEMS and printed circuit board technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Neyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuMW 2010, European Microwave Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1229 - 1232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619341v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero level metal thin film package for RF MEMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Evidence of Successive Fowler-Nordheim and Frenkel-Poole Conductions in Si3N4 Based RF-MEMS Capacitive Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanis Courrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Cosset</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, New Orleans, United States. pp.TU1B-4</w:t>
+              <w:t xml:space="preserve">EuMW 2010, European Microwave Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437628v1</w:t>
+                <w:t xml:space="preserve">hal-00619341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive conduction modes in Si3N4 capacitive RF-MEMS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Zero level metal thin film package for RF MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on RF MEMS and RF Microsystems, MEMSWAVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Otranto, Italy</w:t>
+              <w:t xml:space="preserve">10th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, New Orleans, United States. pp.TU1B-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619152v1</w:t>
+                <w:t xml:space="preserve">hal-00437628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude diélectrique de la dispersion de nanotubes de carbone (NTC) : application à l'orientation dans une matrice de polymère semi-conducteur (P3HT)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Successive conduction modes in Si3N4 capacitive RF-MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanis Courrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Giens, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on RF MEMS and RF Microsystems, MEMSWAVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Otranto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620069v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Sensors for Stem Cell Identification and Discrimination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Etude diélectrique de la dispersion de nanotubes de carbone (NTC) : application à l'orientation dans une matrice de polymère semi-conducteur (P3HT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Anaheim - Californie, United States</w:t>
+              <w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618644v1</w:t>
+                <w:t xml:space="preserve">hal-00620069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low value normally on RF-MEMS switched capacitor for high Q millimeter wave tuning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Microwave Sensors for Stem Cell Identification and Discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Jauberteau-Marchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, New Orleans, United States. pp.MO3D-16</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anaheim - Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437631v1</w:t>
+                <w:t xml:space="preserve">hal-00618644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Q Tunable Cavity Using Air-MEMS Varactors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">A low value normally on RF-MEMS switched capacitor for high Q millimeter wave tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on RF Microsystems, MEMSWAVE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Otranto, Italy</w:t>
+              <w:t xml:space="preserve">10th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, New Orleans, United States. pp.MO3D-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619160v1</w:t>
+                <w:t xml:space="preserve">hal-00437631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled orientation of carbon nanotubes in semiconducting polymer hosts using electric fields and application to organic bulk heterojunction solar cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">High Q Tunable Cavity Using Air-MEMS Varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : A world of Nanotubes - Optoelectronic applications of carbon nanotubes - Onera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Chatillon, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on RF Microsystems, MEMSWAVE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Otranto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620029v1</w:t>
+                <w:t xml:space="preserve">hal-00619160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High- Q Tunable Filters using RF-MEMS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Controlled orientation of carbon nanotubes in semiconducting polymer hosts using electric fields and application to organic bulk heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Parbaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Reconfigurable Filters Workshop at IMS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">Workshop : A world of Nanotubes - Optoelectronic applications of carbon nanotubes - Onera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Chatillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933642v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ku Band DMTL Medium Power Phase Shifters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Development of reliable and high power MEMS varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanis Courrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tibault Reveyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2009, TH1E-3</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Petersbourg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758893v1</w:t>
+                <w:t xml:space="preserve">hal-00438295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés électriques des films minces de carbone amorphe dopé au nickel déposés par ablation laser : intégration dans des composants RF et microonde</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Méthode de Bio-détection basée sur la spectroscopie diélectrique cellulaire aux fréquences radio et microondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Jauberteau-Marchan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1B-1 Session Orale</w:t>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.5F-20 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437196v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs limiteurs de puissance RF/microonde basés sur la transition semi-conducteur-métal du dioxyde de vanadium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Ultra sensitive biosensor based on impedance spectroscopy at microwave frequencies for cell scale analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Jauberteau-Marchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1B-5 Session Orale</w:t>
+              <w:t xml:space="preserve">International Conference Eurosensors'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437197v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances et fiabilité de capacités commutables MEMS pour les déphaseurs DMTL de puissance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Vanadium dioxide thin films showing a semiconductor-metal transition and their integration in advanced filtering devices in the RF/microwave domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Mardivirin</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-4 Session Orale</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437199v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de films piézoélectriques de nitrure d'aluminium par dépôt chimique en phase vapeur assisté par plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bologna-Alles</w:t>
+                <w:t xml:space="preserve">Compact low loss alumina band-pass filter in Ku band using layer-by-layer stereolithography technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Colloque Francophone sur les Matériaux, les Procédés et l'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Busteni, Romania. pp.45-48</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium, IMS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437760v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of High Q MEMS tunable filters</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispositifs agiles à base de couches minces ferroélectriques de KTN sous fort champ électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Application of RF MEMS Workshop, IEEE MTT-S Int. Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Boston, United States</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6F-5 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437593v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du chargement résiduel d'actionneurs électrostatiques sans diélectrique dans les commutateurs MEMS RF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">High Q tunable cavity using dielectric less RF-MEMS varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-1 Session Affiche</w:t>
+              <w:t xml:space="preserve">EuMW 2009 (European Microwave Week)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.EuMC/EuMIC05-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436305v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature RF MEMS switchable capacitor mechanical design for reconfiguration capabilities in the 100ns range</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Résonateur volumique accordable fort Q0 intégrant une capacité commutée MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Micromechanics Europe'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-1 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437604v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Q tunable resonator with RF-MEMS varactors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">The effect of thermal annealing on the electrical and structural properties of pure and nickel-doped amprphous carbon thin films deposited by PLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNES International Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q : Laser and plasma processing for advanced materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437595v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un adaptateur d'impédance reconfigurable à base de capacités commutables MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-9 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Dielectric Less RF-MEMS Switches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Etude du chargement résiduel d'actionneurs électrostatiques sans diélectrique dans les commutateurs MEMS RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in RF-MEMS Reliability Workshop, 39nd European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-1 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437591v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de capacités commutées MEMS-RF miniatures pour la réalisation de fonctions de déphasage à faibles pertes et forte linéarité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miniature RF MEMS switchable capacitor mechanical design for reconfiguration capabilities in the 100ns range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-3 Session Orale</w:t>
+              <w:t xml:space="preserve">International Conference Micromechanics Europe'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437198v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de micro-commutateurs MEMS capacitifs miniatures utilisant des nanotubes de carbone comme matériau structurel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">High Q tunable resonator with RF-MEMS varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-3 Session Affiche</w:t>
+              <w:t xml:space="preserve">CNES International Workshop on Microwave Filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436307v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact low loss alumina band-pass filter in Ku band using layer-by-layer stereolithography technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Development of High Q MEMS tunable filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Boria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium, IMS 2009</w:t>
+              <w:t xml:space="preserve">Emerging Application of RF MEMS Workshop, IEEE MTT-S Int. Microwave Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437284v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs agiles à base de couches minces ferroélectriques de KTN sous fort champ électrique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Laurent</w:t>
+                <w:t xml:space="preserve">Réalisation de films piézoélectriques de nitrure d'aluminium par dépôt chimique en phase vapeur assisté par plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bologna-Alles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6F-5 Session Affiche</w:t>
+              <w:t xml:space="preserve">Premier Colloque Francophone sur les Matériaux, les Procédés et l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Busteni, Romania. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436618v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Q tunable cavity using dielectric less RF-MEMS varactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ku Band DMTL Medium Power Phase Shifters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Stefanini</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibault Reveyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW 2009 (European Microwave Week)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2009, TH1E-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston - Massachusetts, France. pp. 1153-1156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436236v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur volumique accordable fort Q0 intégrant une capacité commutée MEMS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Propriétés électriques des films minces de carbone amorphe dopé au nickel déposés par ablation laser : intégration dans des composants RF et microonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-1 Session Orale</w:t>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1B-1 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436285v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of thermal annealing on the electrical and structural properties of pure and nickel-doped amprphous carbon thin films deposited by PLD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Dispositifs limiteurs de puissance RF/microonde basés sur la transition semi-conducteur-métal du dioxyde de vanadium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Givernaud</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q : Laser and plasma processing for advanced materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1B-5 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437747v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Biosensor based on microwave filter for biological cell characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Performances et fiabilité de capacités commutables MEMS pour les déphaseurs DMTL de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibault Reveyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39nd European Microwave Conference, EuMC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.EuMC03-1 (session orale)</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-4 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437235v1</w:t>
+                <w:t xml:space="preserve">hal-00437199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur volumique fort Q0 à 18 GHz rendu accordable par l'intégration d'une capacité commutée MEMS de grande dimension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability of Dielectric Less RF-MEMS Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Stefanini</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-2 Session Affiche</w:t>
+              <w:t xml:space="preserve">Advances in RF-MEMS Reliability Workshop, 39nd European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436264v1</w:t>
+                <w:t xml:space="preserve">hal-00437591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label free bio sensing method using radio frequencies spectroscopy for cell detection and discrimination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Apport de capacités commutées MEMS-RF miniatures pour la réalisation de fonctions de déphasage à faibles pertes et forte linéarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodevices 2009, Proceedings of the 2nd International Conference on Biomedical Electronics and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Porto, Portugal. pp.3-6</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-3 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437623v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPW self-resetting power limiting devices based on microwave power induced semiconductor-metal transition in vanadium dioxide</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Conception de micro-commutateurs MEMS capacitifs miniatures utilisant des nanotubes de carbone comme matériau structurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S Int. Microwave Symposium 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-3 Session Affiche</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437606v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charging Acceleration in Dielectric Less RF MEMS Switched Varactors under CW Microwave Power</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Label free bio sensing method using radio frequencies spectroscopy for cell detection and discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Jauberteau-Marchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biodevices 2009, Proceedings of the 2nd International Conference on Biomedical Electronics and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Porto, Portugal. pp.3-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742571v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13 GHz high-Q tunable surface mounted cavity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">RF Biosensor based on microwave filter for biological cell characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vicente Boria</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNES International Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">39nd European Microwave Conference, EuMC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.EuMC03-1 (session orale)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437596v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de Bio-détection basée sur la spectroscopie diélectrique cellulaire aux fréquences radio et microondes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Résonateur volumique fort Q0 à 18 GHz rendu accordable par l'intégration d'une capacité commutée MEMS de grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Daniel Martinez Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Boria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.5F-20 Session Affiche</w:t>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-2 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436311v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadium dioxide thin films showing a semiconductor-metal transition and their integration in advanced filtering devices in the RF/microwave domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">CPW self-resetting power limiting devices based on microwave power induced semiconductor-metal transition in vanadium dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S Int. Microwave Symposium 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.109-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437618v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra sensitive biosensor based on impedance spectroscopy at microwave frequencies for cell scale analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Charging Acceleration in Dielectric Less RF MEMS Switched Varactors under CW Microwave Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Eurosensors'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.1649 - 1652, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5166030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437599v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of reliable and high power MEMS varactors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">13 GHz high-Q tunable surface mounted cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Daniel Martinez Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Boria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">CNES International Workshop on Microwave Filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438295v1</w:t>
+                <w:t xml:space="preserve">hal-00437596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charging in dielectric less electrostatic actuator RF MEMS switches.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">RF MEMS switched varactors for medium power applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Conseil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE 2008, 9th International Symposium on RF MEMS and RF Microsystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Héraklion, Greece. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">DTIP 2008 - Design, Test, Integration and Packaging of MEMS/MOEMS Symposium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358513v1</w:t>
+                <w:t xml:space="preserve">hal-00358060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable band stop filters based on metal-insulator transition in vanadium dioxide thin film</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Bio-capteurs pour l'analyse cellulaire aux fréquences radio et micro-ondes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Jauberteau-Marchan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Limoges, France. pp.Session Orale 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2008.4633249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00358377v1</w:t>
+                <w:t xml:space="preserve">hal-00358840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X band switched RF MEMS band reject filter.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric less capacitive switches for RF and microwave applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE 2008, 9th International Symposium on RF MEMS and RF Microsystems.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Héraklion, Greece. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">MEMSWAVE 2008,9th International Symposium on RF-MEMS and RF Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358508v1</w:t>
+                <w:t xml:space="preserve">hal-00349198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of VO2 thin films presenting a semiconductor to metal phase transition for fabrication of microwave switches and tunable filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Reliability study of dielectric less electrostatic actuators : application to MEMS switches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNTE'08 French Symposium on Emerging Technologies for Micro-Nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Caneus MNT Reliability Workshop 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367419v1</w:t>
+                <w:t xml:space="preserve">hal-00358118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF-MEMS Switched Varactors for Medium Power Applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contact resistance determination with nanoindentation tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seguineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Broue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Desmarres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.251-253</w:t>
+              <w:t xml:space="preserve">Surface Modification Technologies XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277718v1</w:t>
+                <w:t xml:space="preserve">hal-00388685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental approach for measuring the electrical contact resistance with an accurate mechanical actuation - Evaluation of the performances of Gold micro-switches.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">RF-MEMS Switched Varactors for Medium Power Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Materials Research Conference, MRS Symp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Chongqing, China. pp.235-240</w:t>
+              <w:t xml:space="preserve">DTIP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.251-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358120v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of an on-wafer package for RF MEMS switches.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Integration of VO2 thin films presenting a semiconductor to metal phase transition for fabrication of microwave switches and tunable filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Cosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE 2008, 9th International Symposium on RF MEMS and RF Microsystems.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Héraklion, Greece. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">JNTE'08 French Symposium on Emerging Technologies for Micro-Nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358532v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low loss DMTL phase shifter based on fast miniature RF MEMS switched capacitors.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">X band switched RF MEMS band reject filter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE 2008, 9th International Symposium on RF MEMS and RF Microsystems</w:t>
+              <w:t xml:space="preserve">MEMSWAVE 2008, 9th International Symposium on RF MEMS and RF Microsystems.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Héraklion, Greece. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358497v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of residual charging in dielectric less capacitive MEMS switches.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Charging in dielectric less electrostatic actuator RF MEMS switches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mardivirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.TU3B-04</w:t>
+              <w:t xml:space="preserve">MEMSWAVE 2008, 9th International Symposium on RF MEMS and RF Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Héraklion, Greece. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358452v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact resistance determination with nanoindentation tools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Pothier</w:t>
+                <w:t xml:space="preserve">Tunable band stop filters based on metal-insulator transition in vanadium dioxide thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Modification Technologies XXI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.1103-1106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2008.4633249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388685v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric less capacitive switches for RF and microwave applications.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">New experimental approach for measuring the electrical contact resistance with an accurate mechanical actuation - Evaluation of the performances of Gold micro-switches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seguineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Broue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Desmarres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE 2008,9th International Symposium on RF-MEMS and RF Microsystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Crète, Greece</w:t>
+              <w:t xml:space="preserve">International Materials Research Conference, MRS Symp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Chongqing, China. pp.235-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349198v1</w:t>
+                <w:t xml:space="preserve">hal-00358120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability study of dielectric less electrostatic actuators : application to MEMS switches.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Fabrication of an on-wafer package for RF MEMS switches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caneus MNT Reliability Workshop 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">MEMSWAVE 2008, 9th International Symposium on RF MEMS and RF Microsystems.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Héraklion, Greece. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358118v1</w:t>
+                <w:t xml:space="preserve">hal-00358532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of dielectric less electrostatic actuators in RF-MEMS ohmic switches.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Low loss DMTL phase shifter based on fast miniature RF MEMS switched capacitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2008 (EuMW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.EuMIC04-5</w:t>
+              <w:t xml:space="preserve">MEMSWAVE 2008, 9th International Symposium on RF MEMS and RF Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Héraklion, Greece. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358583v1</w:t>
+                <w:t xml:space="preserve">hal-00358497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couches minces piézoélectriques de nitrure d'aluminium pour application dans des dispositifs à ondes acoustiques.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Study of residual charging in dielectric less capacitive MEMS switches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, LIMOGES, France. pp.Session Orale 7 : 07-4</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.TU3B-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358855v1</w:t>
+                <w:t xml:space="preserve">hal-00358452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label free biosensors for human cell characterization using radio and microwave frequencies.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Reliability of dielectric less electrostatic actuators in RF-MEMS ohmic switches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.911-914</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2008 (EuMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.EuMIC04-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358457v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-band MEMS reconfigurable filter for a multi-standard radio front-end.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Couches minces piézoélectriques de nitrure d'aluminium pour application dans des dispositifs à ondes acoustiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bologna-Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2008 (EuMW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.EuMC31-1</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, LIMOGES, France. pp.Session Orale 7 : 07-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358816v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase shifter design based on fast RF MEMS switched capacitors.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Label free biosensors for human cell characterization using radio and microwave frequencies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Jauberteau-Marchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2008 (EuMW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.911-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358580v1</w:t>
+                <w:t xml:space="preserve">hal-00358457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2-pole digitally tunable filter using local one bit varactors.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A dual-band MEMS reconfigurable filter for a multi-standard radio front-end.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Palego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.TU3B-05</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2008 (EuMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.EuMC31-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358380v1</w:t>
+                <w:t xml:space="preserve">hal-00358816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-capteurs pour l'analyse cellulaire aux fréquences radio et micro-ondes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Phase shifter design based on fast RF MEMS switched capacitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Jauberteau-Marchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Limoges, France. pp.Session Orale 3</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2008 (EuMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358840v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF MEMS switched varactors for medium power applications.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A 2-pole digitally tunable filter using local one bit varactors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Houssini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Conseil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2008 - Design, Test, Integration and Packaging of MEMS/MOEMS Symposium.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.TU3B-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358060v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la technologie MEMS RF pour la synthèse de filtres multistandards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Contact resistance determination with nanoindentation tools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seguineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Broue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Desmarres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conference on Surface Modification Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, PARIS, France. Non spécfifié</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285898v1</w:t>
+                <w:t xml:space="preserve">hal-00199549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de filtres accordables à fort coefficient de qualité par intégration de varactors MEMS RF pour des applications spatiales.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Microwave switching functions using revesible metal-insulator transition (MIT) in VO2 thin films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Microwave Association, Oct 2007, Munich, Germany. pp.12-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199303v1</w:t>
+                <w:t xml:space="preserve">hal-00199121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-capteurs pour la caractérisation cellulaire aux fréquences micro ondes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A novel structure of RF MEMS capacitive series switch for avoiding power induced stiction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on RF MEMS and RF Microsystems, MEMSWAVE 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199256v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de functions de commutation micro-ondes à base de couches minces de VO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">High power applications of RF-MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Palego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Pothier</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gasseling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems, SiRF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Long Beach, United States. pp.166-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMIC.2007.322785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285911v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and Reliability of Dielectric Less Capacitive MEMS Switches.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation comportementale des MEMS RF dans un environnement mécanique hostile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Mardivirin</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Round Table on Micro et N and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199609v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS Characterization - A new experimental approach for measuring electrical contact resistance by using nanoindentation.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">High power applications of RF-MEMS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Palego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Gasseling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Workshop on MicroMechanics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Guimarães, Portugal. pp.281-284</w:t>
+              <w:t xml:space="preserve">Topical Meeting on Silicon Monolithic Integrated Circuits in RF systems SiRF2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Long Beach, United States. Digest of Papers 166-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199601v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de filters accordables à fort coefficient de qualité par integration de varactors MEMS RF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performances and Reliability of Dielectric Less Capacitive MEMS Switches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tristant</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ESA Round Table on Micro et N and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285902v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception électromécanique de varactors MEMS appliquée à la commutation sous forte puissance.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Réalisation de functions de commutation micro-ondes à base de couches minces de VO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Dubuc</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199262v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateurs en bande X à Q élevé acccordables par des varactors microélectromécaniques.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">MEMS Characterization - A new experimental approach for measuring electrical contact resistance by using nanoindentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seguineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Broue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Desmarres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">18th Workshop on MicroMechanics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Guimarães, Portugal. pp.281-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199365v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la technologie MEMS RF pour la synthèse de filtres multistandards.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de la technologie MEMS RF pour la synthèse de filtres multistandards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Palego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199199v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Electrical Resistance of a Micro-Contact. Application to Gold/Gold Micro-Contact.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception de filtres accordables à fort coefficient de qualité par intégration de varactors MEMS RF pour des applications spatiales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Houssini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Round Table on Micro et Nano Technology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199614v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and bulk micromachined RF MEMS capacative series switch for watt range hot switching operation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.D. Martinez-Perez</w:t>
+                <w:t xml:space="preserve">Bio-capteurs pour la caractérisation cellulaire aux fréquences micro ondes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Jauberteau-Marchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. paper EuMIC08-5</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199112v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power applications of RF-MEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception de filters accordables à fort coefficient de qualité par integration de varactors MEMS RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Houssini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems, SiRF 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258539v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation comportementale des MEMS RF dans un environnement mécanique hostile.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+                <w:t xml:space="preserve">Estimation of the Electrical Resistance of a Micro-Contact. Application to Gold/Gold Micro-Contact.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seguineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Broue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Desmarres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fargeot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Courtade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">ESA Round Table on Micro et Nano Technology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199471v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power applications of RF-MEMS.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Conception électromécanique de varactors MEMS appliquée à la commutation sous forte puissance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Gasseling</w:t>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Meeting on Silicon Monolithic Integrated Circuits in RF systems SiRF2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Long Beach, United States. Digest of Papers 166-168</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198689v1</w:t>
+                <w:t xml:space="preserve">hal-00199262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved reliability switching network design based on DC contact MEMS switches dedicated to switching matrix applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Résonateurs en bande X à Q élevé acccordables par des varactors microélectromécaniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belkhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Cazaux</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on RF MEMS and RF Microsystems, MEMSWAVE 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199081v1</w:t>
+                <w:t xml:space="preserve">hal-00199365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS reconfigurable and tunable RF filters on ceramics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de la technologie MEMS RF pour la synthèse de filtres multistandards.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Palego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium, Worskhop WME : High Q-RF-MEMS Tunable Filters.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Honolulu, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199072v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déphaseur MEMS 2 bits en bande Ka pour les applications de moyenne puissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface and bulk micromachined RF MEMS capacative series switch for watt range hot switching operation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Martinez-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. paper EuMIC08-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285904v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical cycling for electrical performances of materials used in MEMS : Application to gold micro-switches.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Déphaseur MEMS 2 bits en bande Ka pour les applications de moyenne puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Palego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gasseling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Processing for Properties and Performances (MP3),Materials in Devices and Systems (MIDAS) 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Pékin, China. Non spécifié</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199562v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle technologie et fiabilité d'un commutateur MEMS capacitif sans diélectrique.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">An improved reliability switching network design based on DC contact MEMS switches dedicated to switching matrix applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on RF MEMS and RF Microsystems, MEMSWAVE 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199473v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de fonctions de commutation microondes à base de couches minces de V02.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">MEMS reconfigurable and tunable RF filters on ceramics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Palego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium, Worskhop WME : High Q-RF-MEMS Tunable Filters.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199190v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau concept de capacités commutées MEMS RF ultra-rapides.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Nouvelle technologie et fiabilité d'un commutateur MEMS capacitif sans diélectrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199208v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 2-pole digitally tunable RF MEMS Filter based on a hybrid simulation approach.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Réalisation de fonctions de commutation microondes à base de couches minces de V02.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on FR MEMS and RF Microsystems, MEMSWAVE 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Barcelone, Spain. 5 p</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283700v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateurs en bande X à Q élevé accordables par des varactors microélectromécaniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Belkhiri</w:t>
+                <w:t xml:space="preserve">Nouveau concept de capacités commutées MEMS RF ultra-rapides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285908v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of atmosphere on the reliability of RF-MEMS capacitive switches.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a 2-pole digitally tunable RF MEMS Filter based on a hybrid simulation approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Houssini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2007, EuMC.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t>
+              <w:t xml:space="preserve">8th International Symposium on FR MEMS and RF Microsystems, MEMSWAVE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Barcelone, Spain. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199104v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave switching functions using revesible metal-insulator transition (MIT) in VO2 thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Résonateurs en bande X à Q élevé accordables par des varactors microélectromécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belkhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Pothier</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2007 : 37th European Microwave Conference (EuMC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.12-15</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287353v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave switching functions using revesible metal-insulator transition (MIT) in VO2 thin films.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Mechanical cycling for electrical performances of materials used in MEMS : Application to gold micro-switches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seguineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Broue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Desmarres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Material Processing for Properties and Performances (MP3),Materials in Devices and Systems (MIDAS) 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Pékin, China. Non spécifié</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199121v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel structure of RF MEMS capacitive series switch for avoiding power induced stiction.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of atmosphere on the reliability of RF-MEMS capacitive switches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on RF MEMS and RF Microsystems, MEMSWAVE 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2007, EuMC.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199083v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact resistance determination with nanoindentation tools.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+                <w:t xml:space="preserve">Microwave switching functions using revesible metal-insulator transition (MIT) in VO2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Surface Modification Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, PARIS, France. Non spécfifié</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2007 : 37th European Microwave Conference (EuMC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199549v1</w:t>
+                <w:t xml:space="preserve">hal-00287353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF-MEMS switched varactor for high power applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">RF-MEMS for Millimeter Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, San Francisco, United States. pp.35-38</w:t>
+              <w:t xml:space="preserve">4th ESA Workshop on Millimeter Wave Technology and Applications; The 8th Topical Symposium on Millimeter Waves - TSMMW2006, The 7th MINT Millimeter-Wave International Symposium - MINT-MIS2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418988v1</w:t>
+                <w:t xml:space="preserve">hal-00153182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS compatible fast switching RF MEMS varactors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">RF-MEMS switched varactor for high power applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Palego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Gasseling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, San Francisco, United States. pp.35-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2006.281119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00418931v1</w:t>
+                <w:t xml:space="preserve">hal-00418988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACKAGING OF RF MEMS SWITCHING FUNCTIONS ON ALUMINA SUBSTRATE</w:t>
+                <w:t xml:space="preserve">CMOS compatible fast switching RF MEMS varactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad El Khatib</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Benjamin Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.1720-1723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2006.281119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189263v1</w:t>
+                <w:t xml:space="preserve">hal-00418931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double Standard MEMS Tunable Filter.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">PACKAGING OF RF MEMS SWITCHING FUNCTIONS ON ALUMINA SUBSTRATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on MEMS for millimeter wave communications "MEMSWAVE "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, ORVIERTO, Italy. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">DTIP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Stresa, Lago Maggiore, Italy. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153764v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power reliability aspects on RF MEMS varactor design.</w:t>
+                <w:t xml:space="preserve">Double Standard MEMS Tunable Filter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Palego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Symposium Reliability of Electron Devices, Failure Physics and Analysis ESREF 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Wuppertal, Germany. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">7th Workshop on MEMS for millimeter wave communications "MEMSWAVE "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, ORVIERTO, Italy. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154430v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS Compatible Fast Switching RF MEMS Varactors.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">High power reliability aspects on RF MEMS varactor design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Palego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36nd European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">17th European Symposium Reliability of Electron Devices, Failure Physics and Analysis ESREF 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Wuppertal, Germany. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154080v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide tuning range MEMS switched patch antenna.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CMOS Compatible Fast Switching RF MEMS Varactors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT 2006, International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, San Francisco, USA, United States</w:t>
+              <w:t xml:space="preserve">36nd European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023458v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF-MEMS for Millimeter Waves</w:t>
+                <w:t xml:space="preserve">A wide tuning range MEMS switched patch antenna.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ESA Workshop on Millimeter Wave Technology and Applications; The 8th Topical Symposium on Millimeter Waves - TSMMW2006, The 7th MINT Millimeter-Wave International Symposium - MINT-MIS2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">IEEE MTT 2006, International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Francisco, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153182v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau réflecteur de patchs avec filtres réjecteurs intégrés permettant une reconfiguration par MEMS</w:t>
+                <w:t xml:space="preserve">A novel reflectarray using integrated band reject filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mercier</w:t>
+                <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Micro-ondes JNM 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">2005 European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Paris, France. 4pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152176v1</w:t>
+                <w:t xml:space="preserve">hal-00153078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REFLECTARRAY WITH INTEGRATED BAND REJECT FILTER FOR MEMS BASED BEAMFORMING APPLICATIONS</w:t>
+                <w:t xml:space="preserve">Réseau réflecteur de patchs avec filtres réjecteurs intégrés permettant une reconfiguration par MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antenna Technology and Applied Electromagnetics (ANTEM) 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.476-477</w:t>
+              <w:t xml:space="preserve">Journées Nationales Micro-ondes JNM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152151v1</w:t>
+                <w:t xml:space="preserve">hal-00152176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REFLECTARRAY CELL WITH INTEGRATED BAND REJECT FILTER FOR MEMS BASED BEAMFORMING APPLICATIONS</w:t>
+                <w:t xml:space="preserve">REFLECTARRAY WITH INTEGRATED BAND REJECT FILTER FOR MEMS BASED BEAMFORMING APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Lausanne, Switzerland. pp.49-52</w:t>
+              <w:t xml:space="preserve">Antenna Technology and Applied Electromagnetics (ANTEM) 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.476-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152173v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel reflectarray using integrated band reject filters</w:t>
+                <w:t xml:space="preserve">REFLECTARRAY CELL WITH INTEGRATED BAND REJECT FILTER FOR MEMS BASED BEAMFORMING APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Paris, France. 4pp</w:t>
+              <w:t xml:space="preserve">MEMSWAVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Lausanne, Switzerland. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153078v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -32824,51 +32824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR Electronique - Action Concertée Transverse Packaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
@@ -33103,77 +33103,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromechanical microsystems with air gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanis Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 8941452. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33191,51 +33191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination et gradation par spectroscopie diélectrique aux fréquences microondes de l’agressivité cellulaire de cellules cancéreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33309,90 +33309,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for determining the cell aggressiveness grade of cancer cells or of cancer stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bounaix Morand Du Puch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lautrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33440,77 +33440,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microelectromechanical system with air gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanis Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 2012020095. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33541,77 +33541,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la durée de vie des micro commutateurs MEMS à gap d'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanis Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Priority number : n° INPI 244722. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33773,229 +33773,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'orientation de nanotubes de carbone (NTC) sur les propriétés électriques de transistors à base de nano-composites Polymère - NTC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la mobilité de charges dans des transistors à effet de champs organiques par alignement de nanotubes de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686544v1</w:t>
+                <w:t xml:space="preserve">hal-00687036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la mobilité de charges dans des transistors à effet de champs organiques par alignement de nanotubes de carbone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Effet de l'orientation de nanotubes de carbone (NTC) sur les propriétés électriques de transistors à base de nano-composites Polymère - NTC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687036v1</w:t>
+                <w:t xml:space="preserve">hal-00686544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déphaseur MEMS 2 Bits en Bande Ka pour les Applications de Moyenne Puissance.</w:t>
               </w:r>
@@ -34007,77 +34007,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Palego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Gasseling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -34125,263 +34125,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Tumor Mutational Burden from UHF-Dielectrophoresis Crossover Frequency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Daverat</w:t>
+                <w:t xml:space="preserve">Towards a standardised method for the characterisation and isolation of colorectal cancer stem cells by SdFFF and UHF-DEP: highlighted by transcriptomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Jemfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Boutaud</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800993v1</w:t>
+                <w:t xml:space="preserve">hal-04801002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a standardised method for the characterisation and isolation of colorectal cancer stem cells by SdFFF and UHF-DEP: highlighted by transcriptomic analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Jemfer</w:t>
+                <w:t xml:space="preserve">Predicting Tumor Mutational Burden from UHF-Dielectrophoresis Crossover Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rovini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Blin</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04801002v1</w:t>
+                <w:t xml:space="preserve">hal-04800993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UHF-Dielectrophoresis Microfluidic Lab-on-a-Chip to Detect the Transformation Potential of Extracellular Vesicles Derived From Cancer Stem Cells</w:t>
               </w:r>
@@ -34517,51 +34517,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONCEPTION, REALISATION ET TEST DE MICROCOMMUTATEURS MICRO-ELECTROMECANIQUES ET APPLICATION AUX CIRCUITS HYPERFREQUENCES RECONFIGURABLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Limoges, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -34678,51 +34678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA34776F"/>
+    <w:nsid w:val="6E315C78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -34909,51 +34909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-pothier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8858-0545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078012015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172879043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123161884" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Daverat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Blasco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rovini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios16030134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427695v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barthout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hervieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ikhlef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios16010002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Provent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Manczak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Saada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2023.3234463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sayd&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Hamoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(22)00340-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Affendi Mohamad Yunos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Manczak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guines" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fairuzabadi Mohd Mansor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Cheung Mak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11120494" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Porc&#249;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11100388" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle B&#233;gaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bessette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c02466" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Casciati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Tanori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tanno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12010226" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jerm.2019.2895539" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02477320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2019.8701063" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2652355" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deluche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole M&#233;lin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b00913" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Nefzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Carr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2950191" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manczak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalmay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Begaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBIOC.2018.8428945" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01975284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hjeij" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439466" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Anwar Zainuddin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Nurashikin Nordin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosminazuin Ab. Rahim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Aini Md. Ralib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheroz Khan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01975348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMF-MED.2018.8526006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brixi Nigassa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulimane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01244879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Landoulsi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.04.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Yahiaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lemoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bounaix Morand Du Puch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.03.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J57NHJG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Marzouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lucas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trigaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4686" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQ32MV9D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872211v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.05.067" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0QLGS7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pothier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guines" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2012.6170192" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Duran-Sindreu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/14/11/114001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1RDGNC6V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.09.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GP1XLV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stefanini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Martinez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Boria" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2011.2126565" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923444v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mardivirin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Bonache" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2011.2124450" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567666v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/6/064011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2DXKS5F6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583621v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jauberteau-Marchan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.04.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6XRLR90-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567204v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Givernaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2057172" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11721-3_3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472468v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25104" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00595293v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vialle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2008965" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palego" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.916873" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349190v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seguineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhennin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Desmarres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198585v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Khatib" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177182v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacroix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2007.897760" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582505v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Palego" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091490v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.07.065" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RZL4M6G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088050v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.143" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q10S8JX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419439v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Lahlimi Alami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien P&#233;rigaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Diop" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107033" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766585v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ab&#233;lanet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732427" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796223v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801170v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961053v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Fatin Mohamad Razali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Diyana Abdul Rahman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679262v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Sadaa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS37962.2022.9865336" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mathonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/imbioc52515.2022.9790189" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939730v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mauvy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937774v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn C Carr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937765v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissar Karim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Eltokhy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044588v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939709v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissa Babay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can Durmaz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082945v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082886v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481100v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533806v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can Dumaz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Baristiran Kaynak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910746" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465518v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2019.8700784" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082908v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Kaynak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086035v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zainuddin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Nordin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Asri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosminazuin Rahim" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007523802200227" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082940v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01974284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008234v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesam Gamal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Mancuso" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Persano" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481601v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006927v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Aini Md Ralib" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosminazuin Ab Rahim" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007009v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois David" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006931v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006928v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006930v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesut Inac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wietstruck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goritz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbaros Cetindogan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Baristiran-Kaynak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006929v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481680v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hancock" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hjeij" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540266" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277773v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goritz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fraschke" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007010v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01514626v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roubeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Yang Zhang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2016.7777588" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01514622v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linzhang Yang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540062" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291100v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01244986v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOWIRELESS.2015.7152119" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01244891v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166958" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212489v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Chaabane" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278122v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277846v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277826v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01244994v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marchand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7167008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277751v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277806v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278141v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lautrette" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024999v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290699v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986758" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278158v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01089118v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01089115v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025004v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278153v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01020184v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025893v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025903v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074237v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024997v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025002v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025006v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01020175v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912595v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912302v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912310v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912300v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912589v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Sarrazin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh-Tidiane Ndiaye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912356v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878379v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fryziel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Kim" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seok" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussopt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912313v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912591v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtade" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912295v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912594v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912311v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912306v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912593v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933615v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280626v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924440v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933646v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735789v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00735210v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259634" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734112v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barri&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933651v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734870v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933622v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735803v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gauvin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923028v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259539" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924448v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734097v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684151v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vendier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684158v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687034v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686445v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684979v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684721v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683401v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686448v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686421v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Nicolini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dussauby" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rebernak" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686396v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosset" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686505v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Cojocaru" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gothier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686418v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684094v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686517v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684965v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686398v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686520v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686509v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686422v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684104v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685988v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686420v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684100v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684922v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686626v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684086v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683420v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dussauby" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618604v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Martin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2010.5517736" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933632v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618664v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619165v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933633v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Courr&#232;ges" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619315v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vendier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neyo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cazaux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619341v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437628v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619152v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620069v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618644v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437631v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619160v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620029v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radbeh" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Parbaile" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933642v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758893v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maury" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165906" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437196v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437197v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437199v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437760v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bologna-Alles" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437593v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436305v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437604v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437595v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436376v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437591v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437198v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436307v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437284v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436618v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436236v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436285v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437747v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437235v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436264v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Daniel Martinez P&#233;rez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437623v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437606v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165644" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742571v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5166030" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437596v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436311v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437618v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437599v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438295v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358513v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358377v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4633249" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358508v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367419v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277718v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conseil" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358120v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358532v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358497v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358452v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388685v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349198v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358118v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358583v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358855v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sanchez" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358457v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358816v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358580v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358380v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Houssini" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358840v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358060v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285898v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199303v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199256v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285911v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199609v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199601v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285902v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199262v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199365v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belkhiri" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199199v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199614v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtade" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199112v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Martinez-Perez" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258539v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasseling" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMIC.2007.322785" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199471v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauveau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fargeot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198689v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gasseling" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199081v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199072v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285904v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasseling" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199562v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199473v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199190v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199208v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283700v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285908v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199104v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287353v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199121v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405113" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199083v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Martinez" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199549v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418988v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418931v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281119" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189263v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153764v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154430v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154080v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023458v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153182v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152176v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mercier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152151v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152173v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153078v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688842v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620200v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucyszyn" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elata" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leus" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lisec" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pranonsatit" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276093v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277858v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278048v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922828v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620316v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908183v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deller" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audeon" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbeau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pichon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafarge" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686544v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687036v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199299v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800993v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boutaud" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801002v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jemfer" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Blin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mas" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861258v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Barthout" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Lambert" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119368v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-pothier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8858-0545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078012015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172879043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123161884" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Daverat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Blasco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rovini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios16030134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427695v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barthout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hervieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ikhlef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios16010002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Provent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Manczak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Saada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2023.3234463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sayd&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Hamoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(22)00340-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Affendi Mohamad Yunos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Manczak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guines" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fairuzabadi Mohd Mansor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Cheung Mak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11120494" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Porc&#249;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11100388" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle B&#233;gaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bessette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c02466" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Casciati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Tanori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tanno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12010226" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Nefzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Carr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2950191" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jerm.2019.2895539" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02477320v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2019.8701063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2652355" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deluche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole M&#233;lin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b00913" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brixi Nigassa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulimane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01975348v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMF-MED.2018.8526006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manczak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalmay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Begaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBIOC.2018.8428945" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01975284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hjeij" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439466" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006925v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Anwar Zainuddin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Nurashikin Nordin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosminazuin Ab. Rahim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Aini Md. Ralib" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheroz Khan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01244879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Landoulsi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.04.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Yahiaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lemoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Marzouk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lucas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trigaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4686" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQ32MV9D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024993v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bounaix Morand Du Puch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.03.022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J57NHJG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872211v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.05.067" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0QLGS7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781840v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.09.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GP1XLV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943467v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pothier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guines" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2012.6170192" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Duran-Sindreu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/14/11/114001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1RDGNC6V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mardivirin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Bonache" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2011.2124450" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stefanini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Martinez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Boria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2011.2126565" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923444v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567666v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/6/064011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2DXKS5F6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583621v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jauberteau-Marchan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.04.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6XRLR90-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567204v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Givernaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2057172" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11721-3_3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472468v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25104" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00595293v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vialle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2008965" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349190v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seguineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhennin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Desmarres" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291574v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palego" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.916873" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177182v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacroix" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2007.897760" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198585v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Khatib" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582505v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Palego" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091490v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.07.065" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RZL4M6G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088050v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.143" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q10S8JX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419439v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Lahlimi Alami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien P&#233;rigaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Diop" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107033" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796223v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ab&#233;lanet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732427" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801170v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961053v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Fatin Mohamad Razali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Diyana Abdul Rahman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679262v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Sadaa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS37962.2022.9865336" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mathonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/imbioc52515.2022.9790189" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939730v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mauvy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937765v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissar Karim" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Eltokhy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn C Carr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939709v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissa Babay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can Durmaz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044588v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937774v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481100v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533806v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can Dumaz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Baristiran Kaynak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910746" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465518v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2019.8700784" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082945v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082886v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082908v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Kaynak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086035v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zainuddin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Nordin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Asri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosminazuin Rahim" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007523802200227" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082940v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01974284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008234v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesam Gamal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Mancuso" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Persano" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481601v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006929v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesut Inac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wietstruck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goritz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbaros Cetindogan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Baristiran-Kaynak" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006931v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006927v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Aini Md Ralib" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosminazuin Ab Rahim" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007009v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois David" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006928v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006930v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01514622v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roubeau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linzhang Yang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540062" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01514626v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Yang Zhang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2016.7777588" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007010v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481680v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hancock" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hjeij" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540266" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277773v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goritz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fraschke" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278141v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lautrette" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277806v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01244891v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166958" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01244986v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOWIRELESS.2015.7152119" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212489v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Chaabane" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291100v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278122v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277846v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277826v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01244994v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marchand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7167008" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025006v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01020175v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025004v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278153v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024999v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290699v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986758" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278158v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01089118v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01089115v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01020184v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025893v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025903v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074237v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024997v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025002v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933615v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912311v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912593v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912306v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912617v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912313v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912591v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtade" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912310v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912302v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912300v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912595v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912589v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Sarrazin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh-Tidiane Ndiaye" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912356v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878379v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fryziel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Kim" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seok" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussopt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912295v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912594v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924448v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734097v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280626v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924440v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933646v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00735210v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259634" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734870v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734112v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barri&#232;re" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735789v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933651v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933622v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735803v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gauvin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923028v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259539" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686398v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosset" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686448v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683401v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686396v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686505v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Cojocaru" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gothier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686421v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Nicolini" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dussauby" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rebernak" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686418v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684151v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vendier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684158v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687034v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686445v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684979v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684721v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684094v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686517v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684965v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686422v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686520v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686509v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684104v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685988v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686420v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684100v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684922v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686626v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684086v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683420v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dussauby" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933642v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Courr&#232;ges" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619165v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933633v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618604v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Martin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2010.5517736" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933632v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618664v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619315v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vendier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neyo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cazaux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619341v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437628v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619152v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620069v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618644v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437631v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619160v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620029v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radbeh" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Parbaile" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438295v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436311v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437599v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437618v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437284v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436618v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436236v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436285v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437747v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436376v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436305v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437604v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437595v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437593v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437760v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bologna-Alles" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758893v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maury" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165906" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437196v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437197v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437199v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437591v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437198v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436307v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437623v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437235v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436264v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Daniel Martinez P&#233;rez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437606v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165644" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742571v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5166030" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437596v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358060v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conseil" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358840v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349198v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358118v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388685v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277718v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367419v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358508v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358513v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358377v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4633249" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358120v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358532v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358497v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358452v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358583v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358855v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sanchez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358457v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358816v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358580v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358380v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Houssini" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199549v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199121v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405113" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199083v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Martinez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258539v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasseling" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMIC.2007.322785" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199471v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauveau" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fargeot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198689v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gasseling" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199609v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285911v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199601v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285898v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199303v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199256v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285902v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199614v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtade" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199262v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199365v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belkhiri" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199199v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199112v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Martinez-Perez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285904v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasseling" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199081v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199072v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199473v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199190v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199208v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283700v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285908v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199562v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199104v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287353v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153182v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418988v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418931v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281119" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189263v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153764v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154430v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154080v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023458v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153078v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152176v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mercier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152151v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152173v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688842v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620200v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucyszyn" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elata" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leus" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lisec" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pranonsatit" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276093v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277858v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278048v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922828v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620316v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908183v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deller" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audeon" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbeau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pichon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafarge" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687036v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686544v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199299v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801002v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jemfer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Blin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mas" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800993v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boutaud" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861258v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Barthout" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Lambert" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119368v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>