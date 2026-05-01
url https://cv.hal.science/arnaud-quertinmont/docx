--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Quertinmont </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Conservateur des antiquités égyptiennes et proche-orientales au Musée royal de Mariemont</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7635-4652</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHAMPS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Provenance et biographie culturelle des collections égyptiennes de Mariemont</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La réception de l’Egypte dans la culture populaire contemporaine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les hybrides en Egypte et ailleurs. Un phénomène multiculturel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Egyptomania: High-Fired Stoneware from Bouffioulx in Belgian Middle-Class Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL SOCIETY FOR THE STUDY OF EGYPTOMANIA JOURNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.56-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cercueil égyptien à Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALES DU CERCLE ROYAL D’HISTOIRE ET D’ARCHÉOLOGIE DU CANTON DE SOIGNIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XLIII, pp.16-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PARTICULAR DEPICTION OF ANUBIS FROM THE TOMB OF THE SCULPTOR NAKHTAMON (TT 335): IS ANUBIS A DEMON?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ancient Egyptian Interconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaisselle métallique des tombes de Méroé, rite de la libation de vin à l’époque hellénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Recherches de l’Institut de Papyrologie et d’Égyptologie de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux abords de la sépulture méroïtique : le mobilier issu des descenderies des tombes à structure pyramidale de Begrawiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Sudanforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.213-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La statuaire funéraire des dignitaires provinciaux de l’empire méroïtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for the Study of Egyptian Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.37-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire une parole par : la langue des anciens égyptiens au cinéma et dans les jeux video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Saura-Ziegelmeyer; Claire Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité (re)sonorisée. Conceptions et représentations sonores de l'Antiquité dans les créations médias du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.83-96, 2025, Scripta Receptoria 32, 978-2-35613-634-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de l’Égypte dans l’art chrétien médiéval occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Dewez; Justine Manigart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets d'Orient au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des arts anciens du Namurois, pp.8-23, 2024, 9782875020789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batman and the Book of the Dead. Alternative Egyptology or ‘Just for Fun’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben van den Bercken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Egyptology. Critical essays on the relation between academic and alternative interpretations of ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestonepress, pp.97-105, 2024, 978-94-6426-161-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubis et les dieux hybrides dans le cinéma et les arts graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.40-47, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis, l’Être Suprême et le féminin sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.52-53, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarafa, la belle girafe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.92-93, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspirations égyptiennes dans l’art moderne et contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.131-139, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In bia p’tit pot !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.142-143, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nin Nin Nin Nin Nin BATMAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.54-55, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrie : futurs antérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amoroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandrie : futurs antérieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud - Fonds Mercator, pp.12-23, 2022, Actes Sud - Fonds Mercator</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruxelles, Mariemont et la vente Amélineau de février 1904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Vieille; Clotilde Géry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur la piste d'Osiris. Emile Clément Amélineau (1850-1915), un égyptologue vendéen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Invenit, Vendée, le département, pp.158-159, 2022, 9782376800798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guérin et Antoine Dubois : l'Egypte au service du grès salé &amp;quot;grand feu&amp;quot; de Bouffioulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Escaut au Nil. Bric-à-brac en hommage à Eugène Warmenbol à l’occasion de son 65e anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cedarc/Musée du Malgré-Tout, pp.165-170, 2022, 2-87149-099-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des joyaux antiques et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.140-141, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De monstrueux assemblages. Représenter le divin en Égypte ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MONSTRES SACRÉS. Êtres hybrides et fantastiques de la Préhistoire à l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cedarc/Musée du Malgré-Tout, pp.73-83, 2022, 2-87149-098-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiéroglyphes et érudits arabes du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.94-95, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux horizons. L’Égypte à fleur de peau et sur les murs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.195-200, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix de la mine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.186-187, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dieux égyptiens et l'Occident. Nature, spiritualité et mysticisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptomania. La collection Jean-Marcel Humbert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libel, pp.74-81, 2022, 978-2-491924-25-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vase «égyptien» de Champollion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.98-99, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Anubis de Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.50-51, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des relations diplomatiques aux relations industrielles entre la Belgique et l'Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bruwier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Urbain; Arnaud Quertinmont; Marie-Cécile Bruwier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in Belgium. Industriels belges en Egypte (1830 - 1952)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.13-30, 2020, 9782930469768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in Belgium. Industriels belges en Égypte (1830-1952)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, 2020, 9782930469768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexions et collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bruwier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Urbain; Arnaud Quertinmont; Marie-Cécile Bruwier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in Belgium. Industriels belges en Egypte (1830 - 1952)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.77-96, 2020, 9782930469768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textiles coptes : problématiques, inspirations et polysémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De lin &amp; de laine. Textiles égyptiens du 1er millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.10-17, 2019, 9782930469683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’un carnet autographe d’Émile Brugsch. Histoires de Saqqara, de TT 320 et … de chiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Doyen; René Preys; Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le chemin du Mouseion d'Alexandrie : études offertes à Marie-Cécile Bruwier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, CENIM, pp.271-286, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubis, ou le corps des dieux dans l’Égypte pharaonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieux, génies et démons en Egypte ancienne: à la rencontre d'Osiris, Anubis, Isis, Hathor, Rê et les autres ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy; Musée royal de Mariemont, pp.125-133, 2016, 2757210165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari en Syrie. Renaissance d'une cité au IIIe millénaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cluzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont, 2023, 9782931215067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égypte et ex-libris : entre fantasme, archéologie et imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Safran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Témoins d’Histoire 9, 978-2-87457-136-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrie. Futurs antérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud - Fonds Mercator, 2022, 9789462303379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De lin & de laine. Textiles égyptiens du 1er millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont, 2019, 9782930469683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le chemin du Mouseion d’Alexandrie. Études offertes à Marie-Cécile Bruwier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Preys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CENIM, 19, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieux, génies et démons en Égypte ancienne. À la rencontre d'Osiris, Anubis, Isis, Hathor, Rê et les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somogy; Musée royal de Mariemont, 2016, 2757210165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Stargate aux comics. Les dieux égyptiens dans la culture geek (1975-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Federinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont. 2016, 978-2-930469-58-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections égyptiennes et procheorientales du Musée royal de Mariemont: Risques encourus et préventions de ceux-ci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th CIPEG Annual Meeting in Brussels, September 25–28, 2012, Royal Museums of Art and History, Brussels, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles (BE), Belgique. Lockwood Press, pp.81-99, 2017, 978-1-937040-60-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Quertinmont </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Conservateur des antiquités égyptiennes et proche-orientales au Musée royal de Mariemont</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7635-4652</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHAMPS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Provenance et biographie culturelle des collections égyptiennes de Mariemont</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La réception de l’Egypte dans la culture populaire contemporaine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les hybrides en Egypte et ailleurs. Un phénomène multiculturel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Egyptomania: High-Fired Stoneware from Bouffioulx in Belgian Middle-Class Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL SOCIETY FOR THE STUDY OF EGYPTOMANIA JOURNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.56-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cercueil égyptien à Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALES DU CERCLE ROYAL D’HISTOIRE ET D’ARCHÉOLOGIE DU CANTON DE SOIGNIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XLIII, pp.16-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PARTICULAR DEPICTION OF ANUBIS FROM THE TOMB OF THE SCULPTOR NAKHTAMON (TT 335): IS ANUBIS A DEMON?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ancient Egyptian Interconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaisselle métallique des tombes de Méroé, rite de la libation de vin à l’époque hellénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Recherches de l’Institut de Papyrologie et d’Égyptologie de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux abords de la sépulture méroïtique : le mobilier issu des descenderies des tombes à structure pyramidale de Begrawiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Sudanforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.213-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La statuaire funéraire des dignitaires provinciaux de l’empire méroïtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for the Study of Egyptian Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.37-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire une parole par : la langue des anciens égyptiens au cinéma et dans les jeux video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Saura-Ziegelmeyer; Claire Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité (re)sonorisée. Conceptions et représentations sonores de l'Antiquité dans les créations médias du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.83-96, 2025, Scripta Receptoria 32, 978-2-35613-634-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de l’Égypte dans l’art chrétien médiéval occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Dewez; Justine Manigart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets d'Orient au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des arts anciens du Namurois, pp.8-23, 2024, 9782875020789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batman and the Book of the Dead. Alternative Egyptology or ‘Just for Fun’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben van den Bercken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Egyptology. Critical essays on the relation between academic and alternative interpretations of ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestonepress, pp.97-105, 2024, 978-94-6426-161-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Anubis de Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.50-51, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vase «égyptien» de Champollion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.98-99, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dieux égyptiens et l'Occident. Nature, spiritualité et mysticisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptomania. La collection Jean-Marcel Humbert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libel, pp.74-81, 2022, 978-2-491924-25-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix de la mine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.186-187, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nin Nin Nin Nin Nin BATMAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.54-55, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In bia p’tit pot !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.142-143, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubis et les dieux hybrides dans le cinéma et les arts graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.40-47, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis, l’Être Suprême et le féminin sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.52-53, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspirations égyptiennes dans l’art moderne et contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.131-139, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarafa, la belle girafe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.92-93, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrie : futurs antérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amoroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandrie : futurs antérieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud - Fonds Mercator, pp.12-23, 2022, Actes Sud - Fonds Mercator</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruxelles, Mariemont et la vente Amélineau de février 1904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Vieille; Clotilde Géry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur la piste d'Osiris. Emile Clément Amélineau (1850-1915), un égyptologue vendéen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Invenit, Vendée, le département, pp.158-159, 2022, 9782376800798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guérin et Antoine Dubois : l'Egypte au service du grès salé &amp;quot;grand feu&amp;quot; de Bouffioulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Escaut au Nil. Bric-à-brac en hommage à Eugène Warmenbol à l’occasion de son 65e anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cedarc/Musée du Malgré-Tout, pp.165-170, 2022, 2-87149-099-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des joyaux antiques et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.140-141, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De monstrueux assemblages. Représenter le divin en Égypte ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MONSTRES SACRÉS. Êtres hybrides et fantastiques de la Préhistoire à l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cedarc/Musée du Malgré-Tout, pp.73-83, 2022, 2-87149-098-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiéroglyphes et érudits arabes du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.94-95, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux horizons. L’Égypte à fleur de peau et sur les murs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.195-200, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexions et collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bruwier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Urbain; Arnaud Quertinmont; Marie-Cécile Bruwier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in Belgium. Industriels belges en Egypte (1830 - 1952)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.77-96, 2020, 9782930469768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in Belgium. Industriels belges en Égypte (1830-1952)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, 2020, 9782930469768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des relations diplomatiques aux relations industrielles entre la Belgique et l'Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bruwier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Urbain; Arnaud Quertinmont; Marie-Cécile Bruwier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in Belgium. Industriels belges en Egypte (1830 - 1952)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.13-30, 2020, 9782930469768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textiles coptes : problématiques, inspirations et polysémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De lin &amp; de laine. Textiles égyptiens du 1er millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.10-17, 2019, 9782930469683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’un carnet autographe d’Émile Brugsch. Histoires de Saqqara, de TT 320 et … de chiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Doyen; René Preys; Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le chemin du Mouseion d'Alexandrie : études offertes à Marie-Cécile Bruwier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, CENIM, pp.271-286, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubis, ou le corps des dieux dans l’Égypte pharaonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieux, génies et démons en Egypte ancienne: à la rencontre d'Osiris, Anubis, Isis, Hathor, Rê et les autres ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy; Musée royal de Mariemont, pp.125-133, 2016, 2757210165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari en Syrie. Renaissance d'une cité au IIIe millénaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cluzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont, 2023, 9782931215067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égypte et ex-libris : entre fantasme, archéologie et imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Safran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Témoins d’Histoire 9, 978-2-87457-136-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrie. Futurs antérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud - Fonds Mercator, 2022, 9789462303379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De lin & de laine. Textiles égyptiens du 1er millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont, 2019, 9782930469683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le chemin du Mouseion d’Alexandrie. Études offertes à Marie-Cécile Bruwier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Preys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CENIM, 19, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieux, génies et démons en Égypte ancienne. À la rencontre d'Osiris, Anubis, Isis, Hathor, Rê et les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somogy; Musée royal de Mariemont, 2016, 2757210165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Stargate aux comics. Les dieux égyptiens dans la culture geek (1975-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Federinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont. 2016, 978-2-930469-58-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections égyptiennes et procheorientales du Musée royal de Mariemont: Risques encourus et préventions de ceux-ci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th CIPEG Annual Meeting in Brussels, September 25–28, 2012, Royal Museums of Art and History, Brussels, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles (BE), Belgique. Lockwood Press, pp.81-99, 2017, 978-1-937040-60-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7A7F731"/>
+    <w:nsid w:val="03B12623"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="669CBD0D"/>
+    <w:nsid w:val="E7317F6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-quertinmont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7635-4652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291416v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quertinmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293923v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291374v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291930v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292084v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delvaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291579v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291696v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bruwier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Urbain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292440v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cluzan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safran.be/proddetail.php?prod=TdH09" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Doyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Preys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Federinov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-quertinmont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7635-4652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291416v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quertinmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293923v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291374v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291619v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delvaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291703v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bruwier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Urbain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292440v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cluzan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safran.be/proddetail.php?prod=TdH09" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Doyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Preys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Federinov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>