--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Quertinmont </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Conservateur des antiquités égyptiennes et proche-orientales au Musée royal de Mariemont</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7635-4652</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHAMPS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Provenance et biographie culturelle des collections égyptiennes de Mariemont</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La réception de l’Egypte dans la culture populaire contemporaine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les hybrides en Egypte et ailleurs. Un phénomène multiculturel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Egyptomania: High-Fired Stoneware from Bouffioulx in Belgian Middle-Class Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL SOCIETY FOR THE STUDY OF EGYPTOMANIA JOURNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.56-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cercueil égyptien à Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALES DU CERCLE ROYAL D’HISTOIRE ET D’ARCHÉOLOGIE DU CANTON DE SOIGNIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XLIII, pp.16-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PARTICULAR DEPICTION OF ANUBIS FROM THE TOMB OF THE SCULPTOR NAKHTAMON (TT 335): IS ANUBIS A DEMON?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ancient Egyptian Interconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaisselle métallique des tombes de Méroé, rite de la libation de vin à l’époque hellénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Recherches de l’Institut de Papyrologie et d’Égyptologie de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux abords de la sépulture méroïtique : le mobilier issu des descenderies des tombes à structure pyramidale de Begrawiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Sudanforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.213-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La statuaire funéraire des dignitaires provinciaux de l’empire méroïtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for the Study of Egyptian Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.37-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire une parole par : la langue des anciens égyptiens au cinéma et dans les jeux video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Saura-Ziegelmeyer; Claire Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité (re)sonorisée. Conceptions et représentations sonores de l'Antiquité dans les créations médias du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.83-96, 2025, Scripta Receptoria 32, 978-2-35613-634-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de l’Égypte dans l’art chrétien médiéval occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Dewez; Justine Manigart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets d'Orient au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des arts anciens du Namurois, pp.8-23, 2024, 9782875020789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batman and the Book of the Dead. Alternative Egyptology or ‘Just for Fun’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben van den Bercken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Egyptology. Critical essays on the relation between academic and alternative interpretations of ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestonepress, pp.97-105, 2024, 978-94-6426-161-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Anubis de Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.50-51, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vase «égyptien» de Champollion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.98-99, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dieux égyptiens et l'Occident. Nature, spiritualité et mysticisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptomania. La collection Jean-Marcel Humbert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libel, pp.74-81, 2022, 978-2-491924-25-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix de la mine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.186-187, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nin Nin Nin Nin Nin BATMAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.54-55, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In bia p’tit pot !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.142-143, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubis et les dieux hybrides dans le cinéma et les arts graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.40-47, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis, l’Être Suprême et le féminin sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.52-53, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspirations égyptiennes dans l’art moderne et contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.131-139, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarafa, la belle girafe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.92-93, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrie : futurs antérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amoroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandrie : futurs antérieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud - Fonds Mercator, pp.12-23, 2022, Actes Sud - Fonds Mercator</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruxelles, Mariemont et la vente Amélineau de février 1904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Vieille; Clotilde Géry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur la piste d'Osiris. Emile Clément Amélineau (1850-1915), un égyptologue vendéen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Invenit, Vendée, le département, pp.158-159, 2022, 9782376800798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guérin et Antoine Dubois : l'Egypte au service du grès salé &amp;quot;grand feu&amp;quot; de Bouffioulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Escaut au Nil. Bric-à-brac en hommage à Eugène Warmenbol à l’occasion de son 65e anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cedarc/Musée du Malgré-Tout, pp.165-170, 2022, 2-87149-099-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des joyaux antiques et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.140-141, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De monstrueux assemblages. Représenter le divin en Égypte ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MONSTRES SACRÉS. Êtres hybrides et fantastiques de la Préhistoire à l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cedarc/Musée du Malgré-Tout, pp.73-83, 2022, 2-87149-098-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiéroglyphes et érudits arabes du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.94-95, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux horizons. L’Égypte à fleur de peau et sur les murs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.195-200, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexions et collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bruwier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Urbain; Arnaud Quertinmont; Marie-Cécile Bruwier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in Belgium. Industriels belges en Egypte (1830 - 1952)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.77-96, 2020, 9782930469768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in Belgium. Industriels belges en Égypte (1830-1952)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, 2020, 9782930469768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des relations diplomatiques aux relations industrielles entre la Belgique et l'Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bruwier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Urbain; Arnaud Quertinmont; Marie-Cécile Bruwier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in Belgium. Industriels belges en Egypte (1830 - 1952)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.13-30, 2020, 9782930469768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textiles coptes : problématiques, inspirations et polysémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De lin &amp; de laine. Textiles égyptiens du 1er millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.10-17, 2019, 9782930469683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’un carnet autographe d’Émile Brugsch. Histoires de Saqqara, de TT 320 et … de chiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Doyen; René Preys; Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le chemin du Mouseion d'Alexandrie : études offertes à Marie-Cécile Bruwier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, CENIM, pp.271-286, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubis, ou le corps des dieux dans l’Égypte pharaonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieux, génies et démons en Egypte ancienne: à la rencontre d'Osiris, Anubis, Isis, Hathor, Rê et les autres ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy; Musée royal de Mariemont, pp.125-133, 2016, 2757210165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari en Syrie. Renaissance d'une cité au IIIe millénaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cluzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont, 2023, 9782931215067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égypte et ex-libris : entre fantasme, archéologie et imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Safran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Témoins d’Histoire 9, 978-2-87457-136-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrie. Futurs antérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud - Fonds Mercator, 2022, 9789462303379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De lin & de laine. Textiles égyptiens du 1er millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont, 2019, 9782930469683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le chemin du Mouseion d’Alexandrie. Études offertes à Marie-Cécile Bruwier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Preys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CENIM, 19, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieux, génies et démons en Égypte ancienne. À la rencontre d'Osiris, Anubis, Isis, Hathor, Rê et les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somogy; Musée royal de Mariemont, 2016, 2757210165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Stargate aux comics. Les dieux égyptiens dans la culture geek (1975-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Federinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont. 2016, 978-2-930469-58-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections égyptiennes et procheorientales du Musée royal de Mariemont: Risques encourus et préventions de ceux-ci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th CIPEG Annual Meeting in Brussels, September 25–28, 2012, Royal Museums of Art and History, Brussels, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles (BE), Belgique. Lockwood Press, pp.81-99, 2017, 978-1-937040-60-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Quertinmont </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Conservateur des antiquités égyptiennes et proche-orientales au Musée royal de Mariemont</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7635-4652</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHAMPS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Provenance et biographie culturelle des collections égyptiennes de Mariemont</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La réception de l’Egypte dans la culture populaire contemporaine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les hybrides en Egypte et ailleurs. Un phénomène multiculturel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Egyptomania: High-Fired Stoneware from Bouffioulx in Belgian Middle-Class Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL SOCIETY FOR THE STUDY OF EGYPTOMANIA JOURNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.56-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cercueil égyptien à Soignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALES DU CERCLE ROYAL D’HISTOIRE ET D’ARCHÉOLOGIE DU CANTON DE SOIGNIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XLIII, pp.16-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PARTICULAR DEPICTION OF ANUBIS FROM THE TOMB OF THE SCULPTOR NAKHTAMON (TT 335): IS ANUBIS A DEMON?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ancient Egyptian Interconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaisselle métallique des tombes de Méroé, rite de la libation de vin à l’époque hellénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Recherches de l’Institut de Papyrologie et d’Égyptologie de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux abords de la sépulture méroïtique : le mobilier issu des descenderies des tombes à structure pyramidale de Begrawiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Sudanforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.213-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La statuaire funéraire des dignitaires provinciaux de l’empire méroïtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for the Study of Egyptian Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.37-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire une parole par : la langue des anciens égyptiens au cinéma et dans les jeux video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Saura-Ziegelmeyer; Claire Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité (re)sonorisée. Conceptions et représentations sonores de l'Antiquité dans les créations médias du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.83-96, 2025, Scripta Receptoria 32, 978-2-35613-634-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de l’Égypte dans l’art chrétien médiéval occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Dewez; Justine Manigart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets d'Orient au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des arts anciens du Namurois, pp.8-23, 2024, 9782875020789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batman and the Book of the Dead. Alternative Egyptology or ‘Just for Fun’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben van den Bercken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Egyptology. Critical essays on the relation between academic and alternative interpretations of ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestonepress, pp.97-105, 2024, 978-94-6426-161-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nin Nin Nin Nin Nin BATMAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.54-55, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubis et les dieux hybrides dans le cinéma et les arts graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.40-47, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis, l’Être Suprême et le féminin sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.52-53, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In bia p’tit pot !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.142-143, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspirations égyptiennes dans l’art moderne et contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.131-139, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarafa, la belle girafe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.92-93, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrie : futurs antérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amoroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandrie : futurs antérieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud - Fonds Mercator, pp.12-23, 2022, Actes Sud - Fonds Mercator</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruxelles, Mariemont et la vente Amélineau de février 1904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Vieille; Clotilde Géry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur la piste d'Osiris. Emile Clément Amélineau (1850-1915), un égyptologue vendéen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Invenit, Vendée, le département, pp.158-159, 2022, 9782376800798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guérin et Antoine Dubois : l'Egypte au service du grès salé &amp;quot;grand feu&amp;quot; de Bouffioulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Escaut au Nil. Bric-à-brac en hommage à Eugène Warmenbol à l’occasion de son 65e anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cedarc/Musée du Malgré-Tout, pp.165-170, 2022, 2-87149-099-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des joyaux antiques et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.140-141, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De monstrueux assemblages. Représenter le divin en Égypte ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MONSTRES SACRÉS. Êtres hybrides et fantastiques de la Préhistoire à l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cedarc/Musée du Malgré-Tout, pp.73-83, 2022, 2-87149-098-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiéroglyphes et érudits arabes du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.94-95, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux horizons. L’Égypte à fleur de peau et sur les murs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.195-200, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix de la mine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.186-187, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vase «égyptien» de Champollion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.98-99, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dieux égyptiens et l'Occident. Nature, spiritualité et mysticisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptomania. La collection Jean-Marcel Humbert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libel, pp.74-81, 2022, 978-2-491924-25-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Anubis de Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.50-51, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexions et collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bruwier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Urbain; Arnaud Quertinmont; Marie-Cécile Bruwier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in Belgium. Industriels belges en Egypte (1830 - 1952)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.77-96, 2020, 9782930469768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in Belgium. Industriels belges en Égypte (1830-1952)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, 2020, 9782930469768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des relations diplomatiques aux relations industrielles entre la Belgique et l'Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bruwier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Urbain; Arnaud Quertinmont; Marie-Cécile Bruwier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in Belgium. Industriels belges en Egypte (1830 - 1952)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.13-30, 2020, 9782930469768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textiles coptes : problématiques, inspirations et polysémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De lin &amp; de laine. Textiles égyptiens du 1er millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.10-17, 2019, 9782930469683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’un carnet autographe d’Émile Brugsch. Histoires de Saqqara, de TT 320 et … de chiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Doyen; René Preys; Arnaud Quertinmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le chemin du Mouseion d'Alexandrie : études offertes à Marie-Cécile Bruwier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, CENIM, pp.271-286, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubis, ou le corps des dieux dans l’Égypte pharaonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieux, génies et démons en Egypte ancienne: à la rencontre d'Osiris, Anubis, Isis, Hathor, Rê et les autres ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy; Musée royal de Mariemont, pp.125-133, 2016, 2757210165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari en Syrie. Renaissance d'une cité au IIIe millénaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cluzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont, 2023, 9782931215067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égypte et ex-libris : entre fantasme, archéologie et imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Safran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Témoins d’Histoire 9, 978-2-87457-136-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egypte. Eternelle passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont, 2022, 9782930469980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrie. Futurs antérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud - Fonds Mercator, 2022, 9789462303379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De lin & de laine. Textiles égyptiens du 1er millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont, 2019, 9782930469683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le chemin du Mouseion d’Alexandrie. Études offertes à Marie-Cécile Bruwier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Preys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CENIM, 19, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieux, génies et démons en Égypte ancienne. À la rencontre d'Osiris, Anubis, Isis, Hathor, Rê et les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somogy; Musée royal de Mariemont, 2016, 2757210165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Stargate aux comics. Les dieux égyptiens dans la culture geek (1975-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Federinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont. 2016, 978-2-930469-58-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections égyptiennes et procheorientales du Musée royal de Mariemont: Risques encourus et préventions de ceux-ci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quertinmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th CIPEG Annual Meeting in Brussels, September 25–28, 2012, Royal Museums of Art and History, Brussels, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles (BE), Belgique. Lockwood Press, pp.81-99, 2017, 978-1-937040-60-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03B12623"/>
+    <w:nsid w:val="A2874C7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E7317F6C"/>
+    <w:nsid w:val="71F0CA21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-quertinmont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7635-4652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291416v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quertinmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293923v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291374v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291619v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delvaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291703v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bruwier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Urbain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292440v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cluzan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safran.be/proddetail.php?prod=TdH09" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Doyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Preys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Federinov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-quertinmont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7635-4652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291416v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quertinmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293923v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291374v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291619v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291635v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292084v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delvaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bruwier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Urbain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292440v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cluzan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safran.be/proddetail.php?prod=TdH09" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Doyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Preys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Federinov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>