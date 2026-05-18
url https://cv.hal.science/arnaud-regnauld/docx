--- v0 (2026-03-09)
+++ v1 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Regnauld </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3905-3073</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Regnauld is Professor of American Literature and Translation Studies and Vice-Rector for Research at the University of Paris 8 Vincennes – Saint-Denis. After writing extensively on John Hawkes’ later works, he has conducted research on Carter Scholz, Gary Lutz, Diane Williams and Matthew Derby’s short-stories, Percival Everett, Ben Marcus, Theresa Hak Kyung Cha and Richard Powers’ novels, Jim Rosenberg’s electronic poetry as well as on Mark Amerika, Michael Joyce, Shelley Jackson, Illya Szilak and Grégory Chatonsky’s digital and print works. His most recent research focuses on new forms of textuality in the digital era and their translation as well as on the relationship between literature, the arts and philosophy.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopouvoir en culture de l’écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Centi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Machinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Michlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Interférences, 9791041300617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating E-Lit. Whither Now? (e-book)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque numérique Paris 8, 1-166, https://octaviana.fr/items/browse?collection=650, 2023, 9782370590169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary American Fiction in the Embrace of the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Patoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Pire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sussex Academic Press, 2022, 978-1789760835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary American Fiction in the Embrace of the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Patoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Pire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes apocalyptiques du pouvoir – Programmes apocalyptiques (E-Book)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Machinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Michlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 979-10-699-8245-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités numériques et posthumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Larsonneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Machinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2020, 978-2753579248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations Apocalyptiques : Imag(in)ing the Apocalypse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Machinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Michlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Thornborrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EBook. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Larsonneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cassou-Noguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Regnauld. Labex Arts-H2H-Presses du réel / ArTeC, 2017, La grande collection du Labex Arts-H2H, 978-2-84066-795-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d(e l’)Apocalypse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Machinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Michlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque numérique Paris 8, 2017, 978-2-37059-008-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sujet digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Larsonneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cassou-Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Touiza Ambroggiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84066-794-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une jeunesse perdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, Collection Azrieli des mémoires de survivants de l'Holocauste, Montréal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating E-Lit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, pp.109, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losers. Les figures perdues de l’autorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avital Ronell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Bayard, 2015, 978-2227488144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole, écriture, code de N.K.Hayles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Quinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labex Arts-H2H/Presses du Réel, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si par miracle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, Collection Azrieli des mémoires de survivants de l'Holocauste, Montréal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready Player One</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Cline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyen de nulle part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marx Bornstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, Collection Azrieli des mémoires de survivants de l'Holocauste, Montréal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnels - Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intime et le politique dans la littérature et les arts contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houdiard Editeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, pp.348, 2011, Poétique de l’étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un terrible revers de fortune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Mann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, Collection Azrieli des mémoires de survivants de l'Holocauste, Montréal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intime et le politique dans la littérature et les arts contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Houdiard Éditeur, Paris, pp.348, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chaperon rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blakley-Cartwright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnels - Spirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnels - Plus proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnels - Profondeurs&amp;quot; de Roderick Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnels - Chute Libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ruines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amuse-toi en cuisinant ! 100 recettes équilibrées pour les petits gourmands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Graimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tournon, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers du GRAAT, n° 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Athenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Tours, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stargate SG 1 - Le guide en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Ritter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tournon-SEMIC, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Experts - Le guide en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marrinan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tournon-SEMIC, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Gangster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Allan Collins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grèce antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ackroyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Tournon, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers du CICLaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Trotignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Paris-Dauphine, 9, pp.132, 2006, COULEURS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rome antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ackroyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Tournon, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avengers - L'encyclopédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Defalco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tournon-SEMIC, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au royaume des morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ackroyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Tournon, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces hommes qui cuisinent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Miles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Viénot, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au tout début</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ackroyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Tournon, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and Cook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Viénot, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangaka - Tome 7 - Édition spéciale : Nouveis Logic - Kawarajima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Viénot, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lune des mutins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Atalante, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangaka - Tome 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuko Tadano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tournon-SEMIC, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes desserts préférés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorie Greenspan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Viénot, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes desserts au chocolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorie Greenspan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Viénot, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est/éthiques cyberterratologiques. Du corps en pièces de Patchwork Girl au code fantôme de Galatea 2.2… et réciproquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elaine Després; Jean-François Chassay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La puissance d’une double figure. Frankenstein et sa créature, d’hier à aujourd’hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Université de Montréal, pp.99-114, 2023, 978-2-7606-4922-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living and Writing within the New Imperatives of Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Pire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Patoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary American Fiction in the Embrace of the Digital Age, ed. Béatrice Pire, Arnaud Regnauld &amp; Pierre-Louis Patoine, Brighton, Sussex Academic Press.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropie de la concurrence, économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faouzi Bensebaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique concurrentielle : acteurs singuliers, stratégies plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp. 9-13, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien à voir!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Boof-Vermesse, Jean-François Chassay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge des postmachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-281, 2020, 978-2-7606-4171-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma mort en rêve. L’apocalypse au bout du fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Machinal, Monical Michlin, Elizabeth Mullen, Arnaud Regnauld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations apocalyptiques: Imag(in)ing the Apocalypse (e-book)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-95669-430-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus, remix : Amerika la dérive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Berthin, E. Eels, L. Sansonetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-traducteurs : l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Nanterre, pp.253-266, 2018, 978-2-84016-304-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Cybernetic Loop: Redrawing the Boundaries of E-lit Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Érica Lima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradução na Era Digital: Avanços e Desafios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Transitiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-204, 2018, 978-8568382141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">afternoon, a story de Michael Joyce : vers une hypertraduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vanderhaeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Monti, Peter Schnyder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire à plusieurs / Collaborative Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-412, 2018, 979-10-309-0155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le matérialisme est un post-humanisme (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole, écriture, code</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Arts-H2H/Presses du Réel, pp.7-19, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monstrous Possibilities: Translation in Patchwork Girl by Shelley Jackson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.345-362, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l’interface et du monstre : la machine-à-délire de Mark Amerika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions et pratiques créatives numériques en réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.35-50, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au temps de l’inhumain : GRAMMATRON, PHON :E :ME et Filmtext 2.0 de Mark Amerika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-formes 3 – Les frontières de l’œuvre numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Saint-Etienne, pp.175-188, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Les spectres de la phogitographie numérique’ - Filmtext 2.0, ou l’hantologie visuelle de Mark Amerika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de l’humain et le post-humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Presses de l’Université du Québec, pp.209-223, 2014, Figura</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patchwork Girl de Shelley Jackson, ou le spectre d’une mémoire dés/incarnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PostHumains : frontières, évolutions, hybridités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.73-84, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the Visceral and the Virtual: Navigating the Embedded Surfaces of Shelley Jackson’s Patchwork Girl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and American Literature in the 20th and 21st Centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.177-193, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de l’armée russe à l’encontre des Juifs en 1915 : causes et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Holquist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Horne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers la guerre totale. Le tournant de 1914-1915.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes immédiates de l’élimination des Arméniens ottomans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Bloxham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Horne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers la guerre totale. Le tournant de 1914-1915</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Event/Machine of Neural Machine Translation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aesthetics and Phenomenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.141-154. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20539320.2022.2143655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Personne ne va s’évader de la prison de la langue&amp;quot;: Galatea 2.2 de Richard Powers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ecosystèmes "Intelligence artificielle", 3 (1), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apocalypse(s) à la carte : la dislocation du monde selon Google</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47-48, pp.367-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Liquid Times —Michael Joyce’s afternoon, a story ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Literature and Aesthetics (JCLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chatonsky : l’art d’une archéofiction sans histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hybrid.283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The True Enemies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETC MEDIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grégory Chatonsky : après le réseau / After the Network (110), https://id.erudit.org/iderudit/85047ac</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Limits of My Interface Are the Limits of My World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.63-83. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22901/trans.2016.9.1.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Un)Wor(l)ds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international « Future of the Human &amp; Future of the Humanities »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apocalypse, le chiffre et la prothèse : &amp;quot;The Flame Alphabet&amp;quot; de Ben Marcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiner le subjectif. Traduire afternoon, a story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vanderhaeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire l’hypermédia / l’hypermédia et le traduire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ghostly Touch of the Blue Devils’ Second Coming : Reading &amp;quot;Twelve Blue&amp;quot; by Michael Joyce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Transferts du religieux / Religious Transfers, Paris : Belin, 4 (141), pp.145-158. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.141.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Hidden Figure That Traverses Them All:” the Folds of Patchwork Girl’s Recombinant Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international « Mapping Post- and Transhumanism as Fields of Discourse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Thoughtography and The New Media Ecology in Mark Amerika's Filmtext 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international - « Digital Subject and Posthumanism »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I link therefore I am’ : l’expérience de soi dans GRAMMATRON, PHON:E:ME et Filmtext 2.0 de Mark Amerika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.161-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I am afrege this is true”: Puzzling over ∑ Not-Percival’s Wor(l)ds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Intention et vouloir dire, 5 (2), pp.18-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“To incorporate or not to incorporate, that is the nullification.” Digital Embodiment in &amp;quot;GRAMMATRON&amp;quot; and &amp;quot;PHON:E:ME&amp;quot; by Mark Amerika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Poétiques du corps dans la littérature américaine, 2 (132), pp.76-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres de sable et parcours incertains : exploration de trois cyberfictions. Michael Joyce : &amp;quot;Afternoon, a story&amp;quot; (1987), Shelley Jackson : &amp;quot;Patchwork Girl&amp;quot; (1995), Mark Amerika : &amp;quot;GRAMMATRON&amp;quot; (1993-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie, Littérature, Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.123-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Pornosophic Philosophiction Coming Your Way’: interfacing with Mark Amerika’s GRAMMATRON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, How To Read Contemporary American Literature, 47, pp.163-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Posthuman Quiddity of Matthew Derby's Super Flat World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une resubjectivation par le machinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intime et le politique dans la littérature et les arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.321-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrupting D : Patchwork Girl's Syncopated Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machinic Minds and Posthuman Bodies : the Complexities of Intimacy in Three Electronic Works by Shelley Jackson, &amp;quot;Patchwork Girl&amp;quot;, &amp;quot;My Body & A Wunderkammer&amp;quot;, and &amp;quot;The Doll Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63-2, pp.204-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tournant dans la guerre : le typhus dans les camps de prisonniers de guerre allemands en 1915</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers la guerre totale. Le tournant de 1914-1915</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Jackson : femme-machine. L’imaginaire cyborg de Patchwork Girl (1995) et My Body & A Wunderkammer (1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La machine, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adventures in the Alaskan Skin Trade et Sweet William. A Memoir of Old Horse de John Hawkes : le masque et la mue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’épuisement du biographique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.460-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Inept at reading : relationship’ - La relation hypertextuelle en question dans les Diagram Poems Series#3 de Jim Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.123-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Irish Eye de John Hawkes : hoc est enim corpus meum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GRAAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, (R)apports Textuels, pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Translating Jim Rosenberg’s Diagram Poems-Series #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international « E-poetry »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confession d’un désaveu : Travesty de John Hawkes ou le lyrisme de la métafiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures de la confession. Formes de l’aveu dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.199-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nom d’auteur au non-auteur : la signature en question dans les nouvelles de Carter Scholz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GRAAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La négation : formes, figures, conceptualisation, 35, pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage du monde : l’altérité dans les nouvelles de Gary Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Documents (université Paris 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le Texte Etranger - Travaux 2004-2006, 31, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infigurable envers : le visage de Diane Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie, Littérature, Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.115-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l’obsession dans les nouvelles de Diane Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de l’obsession dans la littérature anglaise et américaine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.115-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ego sum qui sum : quid de ‘Diane Williams’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, États-Unis : Formes récentes de l’imagination littéraire II, 38, pp.299-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté d’écriture : quatre scènes de marais dans l’œuvre de John Hawkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GRAAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Liberté, libertés, pp.225-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Skin de John Hawkes : la chair de l’anagramme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GRAAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31, pp.155-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hew Strachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Frog de John Hawkes, ou la grenouille cannibale : de la mare à la toile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 102, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La pandémie de grippe de 1918-19 » de Jay Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érotisme dans Virginie de John Hawkes ou le décentrement du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Eros en Amérique, 1, pp.76-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Entente chimique : l’échec de l’avenir à la fin de la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Macleod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14-18 Aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Historial de la Grande Guerre, dix ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14-18 Aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation de la recherche industrielle en Allemagne mise au service de la guerre chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14-18 Aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard V. Smith : compte rendu de lecture sur un ouvrage de Margaret Darrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard V. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14-18 Aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Frog de John Hawkes ou le coassement cocasse d’une grenouille gauloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique du désir : figuralité de la syntaxe dans &amp;quot;Second Skin&amp;quot; de John Hawkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29, pp.15-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apocalypses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Machinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Michlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47-48, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistance du lyrisme et ‘machinations ‘ du sujet dans Dictée de Theresa Hak Kyung Cha et Locus Solus de Raymond Roussel Mark Amerika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-120, 2018, Mutations 2 : Homme/Machine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating afternoon, a story by Michael Joyce, or How to Inhabit a Spectral Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, Cherchez le texte The Proceedings for the ELO 2013 Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impersonnel en littérature. Explorations critiques et théoriques&amp;quot; de Hélène Aji, Brigitte Félix, Anthony Larson et Hélène Lecossois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accouplement&amp;quot; de Norman Rush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refus, mutineries, répressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard V. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J. Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Regnauld </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3905-3073</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Regnauld is Professor of American Literature and Translation Studies and Vice-Rector for Research at the University of Paris 8 Vincennes – Saint-Denis. After writing extensively on John Hawkes’ later works, he has conducted research on Carter Scholz, Gary Lutz, Diane Williams and Matthew Derby’s short-stories, Percival Everett, Ben Marcus, Theresa Hak Kyung Cha and Richard Powers’ novels, Jim Rosenberg’s electronic poetry as well as on Mark Amerika, Michael Joyce, Shelley Jackson, Illya Szilak and Grégory Chatonsky’s digital and print works. His most recent research focuses on new forms of textuality in the digital era and their translation as well as on the relationship between literature, the arts and philosophy.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopouvoir en culture de l’écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Centi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Machinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Michlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Interférences, 9791041300617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating E-Lit. Whither Now? (e-book)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque numérique Paris 8, 1-166, https://octaviana.fr/items/browse?collection=650, 2023, 9782370590169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary American Fiction in the Embrace of the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Patoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Pire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sussex Academic Press, 2022, 978-1789760835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary American Fiction in the Embrace of the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Patoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Pire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes apocalyptiques du pouvoir – Programmes apocalyptiques (E-Book)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Machinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Michlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 979-10-699-8245-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités numériques et posthumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Larsonneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Machinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2020, 978-2753579248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations Apocalyptiques : Imag(in)ing the Apocalypse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Machinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Michlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Thornborrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EBook. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Larsonneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cassou-Noguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Regnauld. Labex Arts-H2H-Presses du réel / ArTeC, 2017, La grande collection du Labex Arts-H2H, 978-2-84066-795-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d(e l’)Apocalypse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Machinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Michlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque numérique Paris 8, 2017, 978-2-37059-008-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sujet digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Larsonneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cassou-Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Touiza Ambroggiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84066-794-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une jeunesse perdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, Collection Azrieli des mémoires de survivants de l'Holocauste, Montréal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating E-Lit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, pp.109, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losers. Les figures perdues de l’autorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avital Ronell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Bayard, 2015, 978-2227488144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole, écriture, code de N.K.Hayles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Quinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labex Arts-H2H/Presses du Réel, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si par miracle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, Collection Azrieli des mémoires de survivants de l'Holocauste, Montréal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready Player One</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Cline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyen de nulle part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marx Bornstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, Collection Azrieli des mémoires de survivants de l'Holocauste, Montréal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnels - Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intime et le politique dans la littérature et les arts contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houdiard Editeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, pp.348, 2011, Poétique de l’étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un terrible revers de fortune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Mann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, Collection Azrieli des mémoires de survivants de l'Holocauste, Montréal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intime et le politique dans la littérature et les arts contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Houdiard Éditeur, Paris, pp.348, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chaperon rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blakley-Cartwright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnels - Spirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnels - Plus proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnels - Profondeurs&amp;quot; de Roderick Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnels - Chute Libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ruines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amuse-toi en cuisinant ! 100 recettes équilibrées pour les petits gourmands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Graimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tournon, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers du GRAAT, n° 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Athenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Tours, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stargate SG 1 - Le guide en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Ritter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tournon-SEMIC, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Experts - Le guide en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marrinan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tournon-SEMIC, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Gangster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Allan Collins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lafon, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grèce antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ackroyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Tournon, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers du CICLaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Trotignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Paris-Dauphine, 9, pp.132, 2006, COULEURS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rome antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ackroyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Tournon, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avengers - L'encyclopédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Defalco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tournon-SEMIC, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au royaume des morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ackroyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Tournon, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces hommes qui cuisinent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Miles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Viénot, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au tout début</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ackroyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Tournon, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and Cook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Viénot, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangaka - Tome 7 - Édition spéciale : Nouveis Logic - Kawarajima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Viénot, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lune des mutins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Atalante, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangaka - Tome 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuko Tadano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tournon-SEMIC, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes desserts préférés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorie Greenspan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Viénot, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes desserts au chocolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorie Greenspan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Viénot, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est/éthiques cyberterratologiques. Du corps en pièces de Patchwork Girl au code fantôme de Galatea 2.2… et réciproquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elaine Després; Jean-François Chassay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La puissance d’une double figure. Frankenstein et sa créature, d’hier à aujourd’hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Université de Montréal, pp.99-114, 2023, 978-2-7606-4922-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living and Writing within the New Imperatives of Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Pire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Patoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary American Fiction in the Embrace of the Digital Age, ed. Béatrice Pire, Arnaud Regnauld &amp; Pierre-Louis Patoine, Brighton, Sussex Academic Press.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropie de la concurrence, économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faouzi Bensebaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique concurrentielle : acteurs singuliers, stratégies plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp. 9-13, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien à voir!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Boof-Vermesse, Jean-François Chassay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge des postmachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-281, 2020, 978-2-7606-4171-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma mort en rêve. L’apocalypse au bout du fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Machinal, Monical Michlin, Elizabeth Mullen, Arnaud Regnauld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations apocalyptiques: Imag(in)ing the Apocalypse (e-book)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-95669-430-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus, remix : Amerika la dérive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Berthin, E. Eels, L. Sansonetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-traducteurs : l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Nanterre, pp.253-266, 2018, 978-2-84016-304-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Cybernetic Loop: Redrawing the Boundaries of E-lit Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Érica Lima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradução na Era Digital: Avanços e Desafios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Transitiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-204, 2018, 978-8568382141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">afternoon, a story de Michael Joyce : vers une hypertraduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vanderhaeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Monti, Peter Schnyder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire à plusieurs / Collaborative Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-412, 2018, 979-10-309-0155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monstrous Possibilities: Translation in Patchwork Girl by Shelley Jackson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.345-362, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le matérialisme est un post-humanisme (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole, écriture, code</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Arts-H2H/Presses du Réel, pp.7-19, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au temps de l’inhumain : GRAMMATRON, PHON :E :ME et Filmtext 2.0 de Mark Amerika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-formes 3 – Les frontières de l’œuvre numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Saint-Etienne, pp.175-188, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l’interface et du monstre : la machine-à-délire de Mark Amerika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions et pratiques créatives numériques en réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.35-50, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Les spectres de la phogitographie numérique’ - Filmtext 2.0, ou l’hantologie visuelle de Mark Amerika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de l’humain et le post-humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Presses de l’Université du Québec, pp.209-223, 2014, Figura</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patchwork Girl de Shelley Jackson, ou le spectre d’une mémoire dés/incarnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PostHumains : frontières, évolutions, hybridités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.73-84, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the Visceral and the Virtual: Navigating the Embedded Surfaces of Shelley Jackson’s Patchwork Girl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and American Literature in the 20th and 21st Centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.177-193, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de l’armée russe à l’encontre des Juifs en 1915 : causes et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Holquist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Horne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers la guerre totale. Le tournant de 1914-1915.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes immédiates de l’élimination des Arméniens ottomans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Bloxham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Horne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers la guerre totale. Le tournant de 1914-1915</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Event/Machine of Neural Machine Translation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aesthetics and Phenomenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.141-154. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20539320.2022.2143655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Personne ne va s’évader de la prison de la langue&amp;quot;: Galatea 2.2 de Richard Powers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ecosystèmes "Intelligence artificielle", 3 (1), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apocalypse(s) à la carte : la dislocation du monde selon Google</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47-48, pp.367-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Liquid Times —Michael Joyce’s afternoon, a story ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Literature and Aesthetics (JCLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chatonsky : l’art d’une archéofiction sans histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hybrid.283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The True Enemies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETC MEDIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grégory Chatonsky : après le réseau / After the Network (110), https://id.erudit.org/iderudit/85047ac</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Limits of My Interface Are the Limits of My World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.63-83. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22901/trans.2016.9.1.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Un)Wor(l)ds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international « Future of the Human &amp; Future of the Humanities »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apocalypse, le chiffre et la prothèse : &amp;quot;The Flame Alphabet&amp;quot; de Ben Marcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiner le subjectif. Traduire afternoon, a story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vanderhaeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire l’hypermédia / l’hypermédia et le traduire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ghostly Touch of the Blue Devils’ Second Coming : Reading &amp;quot;Twelve Blue&amp;quot; by Michael Joyce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Transferts du religieux / Religious Transfers, Paris : Belin, 4 (141), pp.145-158. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.141.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Hidden Figure That Traverses Them All:” the Folds of Patchwork Girl’s Recombinant Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international « Mapping Post- and Transhumanism as Fields of Discourse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Thoughtography and The New Media Ecology in Mark Amerika's Filmtext 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international - « Digital Subject and Posthumanism »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I link therefore I am’ : l’expérience de soi dans GRAMMATRON, PHON:E:ME et Filmtext 2.0 de Mark Amerika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.161-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I am afrege this is true”: Puzzling over ∑ Not-Percival’s Wor(l)ds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Intention et vouloir dire, 5 (2), pp.18-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“To incorporate or not to incorporate, that is the nullification.” Digital Embodiment in &amp;quot;GRAMMATRON&amp;quot; and &amp;quot;PHON:E:ME&amp;quot; by Mark Amerika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Poétiques du corps dans la littérature américaine, 2 (132), pp.76-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres de sable et parcours incertains : exploration de trois cyberfictions. Michael Joyce : &amp;quot;Afternoon, a story&amp;quot; (1987), Shelley Jackson : &amp;quot;Patchwork Girl&amp;quot; (1995), Mark Amerika : &amp;quot;GRAMMATRON&amp;quot; (1993-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie, Littérature, Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.123-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Pornosophic Philosophiction Coming Your Way’: interfacing with Mark Amerika’s GRAMMATRON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, How To Read Contemporary American Literature, 47, pp.163-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Posthuman Quiddity of Matthew Derby's Super Flat World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une resubjectivation par le machinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intime et le politique dans la littérature et les arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.321-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrupting D : Patchwork Girl's Syncopated Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machinic Minds and Posthuman Bodies : the Complexities of Intimacy in Three Electronic Works by Shelley Jackson, &amp;quot;Patchwork Girl&amp;quot;, &amp;quot;My Body & A Wunderkammer&amp;quot;, and &amp;quot;The Doll Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63-2, pp.204-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tournant dans la guerre : le typhus dans les camps de prisonniers de guerre allemands en 1915</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers la guerre totale. Le tournant de 1914-1915</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Jackson : femme-machine. L’imaginaire cyborg de Patchwork Girl (1995) et My Body & A Wunderkammer (1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La machine, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adventures in the Alaskan Skin Trade et Sweet William. A Memoir of Old Horse de John Hawkes : le masque et la mue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’épuisement du biographique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.460-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Inept at reading : relationship’ - La relation hypertextuelle en question dans les Diagram Poems Series#3 de Jim Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.123-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Irish Eye de John Hawkes : hoc est enim corpus meum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GRAAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, (R)apports Textuels, pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Translating Jim Rosenberg’s Diagram Poems-Series #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international « E-poetry »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confession d’un désaveu : Travesty de John Hawkes ou le lyrisme de la métafiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures de la confession. Formes de l’aveu dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.199-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nom d’auteur au non-auteur : la signature en question dans les nouvelles de Carter Scholz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GRAAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La négation : formes, figures, conceptualisation, 35, pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage du monde : l’altérité dans les nouvelles de Gary Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Documents (université Paris 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le Texte Etranger - Travaux 2004-2006, 31, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infigurable envers : le visage de Diane Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie, Littérature, Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.115-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l’obsession dans les nouvelles de Diane Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de l’obsession dans la littérature anglaise et américaine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.115-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ego sum qui sum : quid de ‘Diane Williams’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, États-Unis : Formes récentes de l’imagination littéraire II, 38, pp.299-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté d’écriture : quatre scènes de marais dans l’œuvre de John Hawkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GRAAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Liberté, libertés, pp.225-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Skin de John Hawkes : la chair de l’anagramme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GRAAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31, pp.155-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hew Strachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Frog de John Hawkes, ou la grenouille cannibale : de la mare à la toile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 102, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La pandémie de grippe de 1918-19 » de Jay Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érotisme dans Virginie de John Hawkes ou le décentrement du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Eros en Amérique, 1, pp.76-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Entente chimique : l’échec de l’avenir à la fin de la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Macleod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14-18 Aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Historial de la Grande Guerre, dix ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14-18 Aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation de la recherche industrielle en Allemagne mise au service de la guerre chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14-18 Aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard V. Smith : compte rendu de lecture sur un ouvrage de Margaret Darrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard V. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14-18 Aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Frog de John Hawkes ou le coassement cocasse d’une grenouille gauloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique du désir : figuralité de la syntaxe dans &amp;quot;Second Skin&amp;quot; de John Hawkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29, pp.15-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apocalypses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Machinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Michlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47-48, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistance du lyrisme et ‘machinations ‘ du sujet dans Dictée de Theresa Hak Kyung Cha et Locus Solus de Raymond Roussel Mark Amerika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-120, 2018, Mutations 2 : Homme/Machine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating afternoon, a story by Michael Joyce, or How to Inhabit a Spectral Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, Cherchez le texte The Proceedings for the ELO 2013 Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impersonnel en littérature. Explorations critiques et théoriques&amp;quot; de Hélène Aji, Brigitte Félix, Anthony Larson et Hélène Lecossois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accouplement&amp;quot; de Norman Rush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refus, mutineries, répressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard V. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J. Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54B969DA"/>
+    <w:nsid w:val="C4AB70B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-regnauld" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3905-3073" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457573v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Centi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Machinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regnauld" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10276/biopouvoir-en-culture-de-l-ecran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173670v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Patoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899622v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larsonneur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mullen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Thornborrow" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cassou-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Allouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touiza Ambroggiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=3909" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01479102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stern" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avital Ronell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Quinz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01479094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kutz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Cline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01479089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Bornstein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Gordon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://http ://www2.univ-paris8.fr/dela/etranger/etranger8.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01479087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Mann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01027469v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blakley-Cartwright" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480109v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Smith" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Graimes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01027482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Athenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Ritter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Williams" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marrinan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01479113v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Allan Collins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ackroyd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470336v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alfandary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trotignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Defalco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480314v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Miles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Ben" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paletz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Trotter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Klein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01479108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuko Tadano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herm&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorie Greenspan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03829481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173754v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/lage_des_postmachines" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173769v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transitiva.com.br/product-page/tradu%C3%A7%C3%A3o-na-era-digital-avan%C3%A7os-e-desafios" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173755v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vanderhaeghe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorizons.fr/livre/traduire-a-plusieurs-collaborative-translation/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470369v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470490v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477623v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holquist" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477778v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Bloxham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173623v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20539320.2022.2143655" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173634v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173631v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.283" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gervais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01469306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22901/trans.2016.9.1.63" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01471814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01469531v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01469493v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01469591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.141.0145" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01471803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01471770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01469618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01469663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01027465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01471823v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01027457v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01481395v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01027452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01027455v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Jones" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01469673v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470572v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470693v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470701v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470769v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470749v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01471844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470189v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01471859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01471558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477848v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hew Strachan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477831v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Winter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01471620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01478985v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Macleod" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01479058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01478765v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Johnson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01478999v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard V. Smith" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01472094v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01476054v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173673v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173652v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477313v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477854v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477843v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Saunders" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477811v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-regnauld" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3905-3073" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457573v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Centi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Machinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regnauld" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10276/biopouvoir-en-culture-de-l-ecran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173670v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Patoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899622v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larsonneur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mullen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Thornborrow" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cassou-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Allouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touiza Ambroggiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=3909" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01479102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stern" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avital Ronell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Quinz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01479094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kutz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Cline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01479089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Bornstein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Gordon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://http ://www2.univ-paris8.fr/dela/etranger/etranger8.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01479087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Mann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01027469v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blakley-Cartwright" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480109v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Smith" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Graimes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01027482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Athenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Ritter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Williams" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marrinan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01479113v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Allan Collins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ackroyd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470336v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alfandary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trotignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Defalco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480314v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Miles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Ben" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paletz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Trotter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Klein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01479108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuko Tadano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herm&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorie Greenspan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01480308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03829481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173754v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/lage_des_postmachines" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173769v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transitiva.com.br/product-page/tradu%C3%A7%C3%A3o-na-era-digital-avan%C3%A7os-e-desafios" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173755v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vanderhaeghe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorizons.fr/livre/traduire-a-plusieurs-collaborative-translation/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470370v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470369v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470490v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477623v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holquist" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477778v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Bloxham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173623v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20539320.2022.2143655" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173634v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173631v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.283" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gervais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01469306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22901/trans.2016.9.1.63" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01471814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01469531v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01469493v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01469591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.141.0145" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01471803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01471770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01469618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01469663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01027465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01471823v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01027457v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01481395v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01027452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01027455v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Jones" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01469673v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470572v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470693v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470701v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470769v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470749v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01471844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470189v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01471859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01471558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477848v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hew Strachan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477831v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Winter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01470202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01471620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01478985v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Macleod" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01479058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01478765v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Johnson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01478999v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard V. Smith" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01472094v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01476054v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173673v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173652v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477313v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477854v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477843v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Saunders" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01477811v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>