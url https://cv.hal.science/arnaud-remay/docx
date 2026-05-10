--- v0 (2026-03-03)
+++ v1 (2026-05-10)
@@ -502,307 +502,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in crossover rates across a 3-Mb contig of bread wheat (Triticum aestivum) reveals the presence of a meiotic recombination hotspot</w:t>
+                <w:t xml:space="preserve">Genomic approach to study floral development genes in Rosa sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
+                <w:t xml:space="preserve">Annick Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien S. Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
+                <w:t xml:space="preserve">Olivier Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Aurélie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 120 (2), pp.185 - 198. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00412-010-0302-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964315v1</w:t>
+                <w:t xml:space="preserve">hal-00753396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic approach to study floral development genes in Rosa sp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation in crossover rates across a 3-Mb contig of bread wheat (Triticum aestivum) reveals the presence of a meiotic recombination hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Dubois</w:t>
+                <w:t xml:space="preserve">Sébastien S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Remay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Raymond</w:t>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chauvet</w:t>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120 (2), pp.185 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00412-010-0302-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00753396v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of flowering genes reveals the role of gibberellins in floral control in rose</w:t>
               </w:r>
@@ -1904,51 +1904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Bourguiba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Zhebentyayeva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Ledbetter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00638" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikaru Iwata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04776.x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Couviour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1087-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE474CF72D7F6C83F03E4D160F0D8CF421DFBBBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kr&#353;ka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Zhebentyayeva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.35" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Iwata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Randoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomasset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernole" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jourdan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jaudeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dirwimmer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787044v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;r&#233;n&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dor&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Bourguiba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Zhebentyayeva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Ledbetter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00638" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikaru Iwata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04776.x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Couviour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1087-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE474CF72D7F6C83F03E4D160F0D8CF421DFBBBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kr&#353;ka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Zhebentyayeva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.35" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Iwata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Randoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomasset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernole" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jourdan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jaudeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dirwimmer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787044v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;r&#233;n&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dor&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>