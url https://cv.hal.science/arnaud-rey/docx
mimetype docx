--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -183,51 +183,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -451,7616 +451,7863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association: one term, five concepts</w:t>
+                <w:t xml:space="preserve">Spontaneous modulation of alpha power during a neurofeedback session without instructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas F Chartier</w:t>
+                <w:t xml:space="preserve">Jacob Maaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+                <w:t xml:space="preserve">Véronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Waroquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31234/osf.io/57zj4_v4⟩</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 63 (3), pp.e70285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.70285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865055v3</w:t>
+                <w:t xml:space="preserve">hal-05248701v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lifetime of Sequential Memory Traces in the Absence of Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Ordonez Magro</w:t>
+                <w:t xml:space="preserve">Alpha power increases spontaneously during a neurofeedback session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Maaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Waroquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Pinto Arata</w:t>
+                <w:t xml:space="preserve">Alexandra Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Fagot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+                <w:t xml:space="preserve">Véronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cogs.70095⟩</w:t>
+              <w:t xml:space="preserve">Communications Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44271-026-00431-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200404v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better not to yell “URA” too fast. Author’s response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association: one term, five concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas F Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.242.0263⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/57zj4_v4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678310v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865055v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chomsky’s error on language and implicit statistical learning: Introduction to the special issue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Lifetime of Sequential Memory Traces in the Absence of Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ordonez Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Pinto Arata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (8), pp.e70095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cogs.70095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.243.0277⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05139675v1</w:t>
+                <w:t xml:space="preserve">hal-05200404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying machine learning to primate bioacoustics: review and perspectives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Better not to yell “URA” too fast. Author’s response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 142 (2), pp.263-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.242.0263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajp.23666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04658068v1</w:t>
+                <w:t xml:space="preserve">hal-04678310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations are all we need</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying machine learning to primate bioacoustics: review and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Cauzinille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Marxer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.23666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.242.0165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04678309v1</w:t>
+                <w:t xml:space="preserve">hal-04658068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chomsky’s error on language and implicit statistical learning: Introduction to the special issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 124 (3), pp.277-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anpsy1.243.0277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791339v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamics of Multiword Sequence Extraction</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations are all we need</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218241228548⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 142 (2), pp.165-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.242.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04409016v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Efficiency and Acceptability of EMDR and MOSAIC Therapy for PTSD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chomsky’s error on language and implicit statistical learning: Introduction to the special issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Khalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/healthcare11152226⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 124 (3), pp.277-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.243.0277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181393v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple questions on simple associations: regularity extraction in non-human primates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The Dynamics of Multiword Sequence Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Pinto Arata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ordonez Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13420-023-00579-z⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218241228548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04181395v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence Learning and Chunk Stability in Guinea Baboons (Papio papio)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+                <w:t xml:space="preserve">Clinical Efficiency and Acceptability of EMDR and MOSAIC Therapy for PTSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Flatot-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Derynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Khalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Primatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/primatologie.16706⟩</w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (15), pp.2226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare11152226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370157v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Efficiency and Acceptability of EMDR and MOSAIC Therapy for PTSD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deborah Flatot-Blin</w:t>
+                <w:t xml:space="preserve">Simple questions on simple associations: regularity extraction in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Yeaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Khalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/healthcare11152226⟩</w:t>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.392-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13420-023-00579-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272923v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associative learning accounts for recursive-structure generation in crows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequence Learning and Chunk Stability in Guinea Baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13420-022-00564-y⟩</w:t>
+              <w:t xml:space="preserve">Revue de Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (14), pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/primatologie.16706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181398v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of chunking in humans (Homo sapiens) and Guinea baboons (Papio papio).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+                <w:t xml:space="preserve">Clinical Efficiency and Acceptability of EMDR and MOSAIC Therapy for PTSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Flatot-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Derynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Khalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/com0000336⟩</w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare11152226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181400v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamics of Chunking in Humans (Homo sapiens) and Guinea baboons (Papio papio)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Associative learning accounts for recursive-structure generation in crows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.347-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13420-022-00564-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793865v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of interference in sequence learning in Guinea baboons (Papio papio)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The dynamics of chunking in humans (Homo sapiens) and Guinea baboons (Papio papio).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13420-022-00537-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/com0000336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709849v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Chunks in Sequence Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">The Dynamics of Chunking in Humans (Homo sapiens) and Guinea baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dezso Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640218v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Higher‐Order Transitional Probabilities in Nonhuman Primates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the role of interference in sequence learning in Guinea baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ordonez Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51, pp.201-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13420-022-00537-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cogs.13121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03631173v1</w:t>
+                <w:t xml:space="preserve">hal-03709849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting non-adjacent dependencies is the exception rather than the rule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">The Evolution of Chunks in Sequence Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Melmi</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dezso Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270580⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (4), pp.e13124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cogs.13124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725351v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Higher-Order Transitional Probabilities in Nonhuman Primates</w:t>
+                <w:t xml:space="preserve">Learning Higher‐Order Transitional Probabilities in Nonhuman Primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 46 (46), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+              <w:t xml:space="preserve">, 2022, 46 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cogs.13121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908700v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of regularities in a random environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Detecting non-adjacent dependencies is the exception rather than the rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Melmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (7), pp.e0270580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1747021820941356⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02943212v1</w:t>
+                <w:t xml:space="preserve">hal-03725351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is symmetry inference an essential component of language?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chartier</w:t>
+                <w:t xml:space="preserve">Learning Higher-Order Transitional Probabilities in Nonhuman Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud R Rey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cogs.13121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13420-019-00405-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02943216v2</w:t>
+                <w:t xml:space="preserve">hal-04908700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The primacy order effect in complex decision making</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of regularities in a random environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Le Goff</w:t>
+                <w:t xml:space="preserve">Arnaud R Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Abadie</w:t>
+                <w:t xml:space="preserve">Louisa Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courrieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 84, pp.1739-1748. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.174702182094135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-019-01178-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1747021820941356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096288v1</w:t>
+                <w:t xml:space="preserve">hal-02943212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The baboon: A model for the study of language evolution</w:t>
+                <w:t xml:space="preserve">Is symmetry inference an essential component of language?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël R Fagot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud R Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.10.006⟩</w:t>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (3), pp.279-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13420-019-00405-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087466v1</w:t>
+                <w:t xml:space="preserve">hal-02943216v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interoception and imagination loop in hypnotic phenomena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The baboon: A model for the study of language evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël R Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Parra</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 73, pp.102765. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, pp.39-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2019.102765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172592v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spelling performance on the web and in the lab</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The interoception and imagination loop in hypnotic phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Manguin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Courrieu</w:t>
+                <w:t xml:space="preserve">Alain Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud R Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226647⟩</w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.102765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2019.102765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421774v1</w:t>
+                <w:t xml:space="preserve">hal-02172592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity extraction across species: associative learning mechanisms shared by human and non-human primates</w:t>
+                <w:t xml:space="preserve">The primacy order effect in complex decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Minier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+                <w:t xml:space="preserve">Pierre Courrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in cognitive science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.573-586. </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84, pp.1739-1748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tops.12343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-019-01178-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980255v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agency modulates interactions with automation technologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spelling performance on the web and in the lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Haggard</w:t>
+                <w:t xml:space="preserve">Jean-Luc Manguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Oullier</w:t>
+                <w:t xml:space="preserve">Chloe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Berberian</w:t>
+                <w:t xml:space="preserve">Sébastien Pacton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0226647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980269v1</w:t>
+                <w:t xml:space="preserve">hal-02421774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and Phonological Codes in Letter and Word Recognition: Evidence from Incremental Priming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+                <w:t xml:space="preserve">Regularity extraction across species: associative learning mechanisms shared by human and non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+                <w:t xml:space="preserve">Laure Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/713755906⟩</w:t>
+              <w:t xml:space="preserve">Topics in cognitive science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.573-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tops.12343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450076v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-adjacent Dependencies Processing in Human and Non-human Primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
+                <w:t xml:space="preserve">Agency modulates interactions with automation technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël R Fagot</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Haggard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Oullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berberian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (5), pp.1677-1699</w:t>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980246v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-adjacent Dependency Learning in Humans and Other Animals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual and Phonological Codes in Letter and Word Recognition: Evidence from Incremental Priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ravignani</w:t>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jutta Mueller</w:t>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toben Mintz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arthur Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in cognitive science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (3), pp.843-858. </w:t>
+              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (3), pp.671-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tops.12381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/713755906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02096276v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain correlates of phonological recoding of visual symbols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-adjacent Dependencies Processing in Human and Non-human Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël R Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (5), pp.1677-1699</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001154v1</w:t>
+                <w:t xml:space="preserve">hal-01980246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time course of visual influences in letter recognition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume A. Rousselet</w:t>
+                <w:t xml:space="preserve">Non-adjacent Dependency Learning in Humans and Other Animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Spierings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ravignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toben Mintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13415-015-0400-5⟩</w:t>
+              <w:t xml:space="preserve">Topics in cognitive science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.843-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tops.12381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01432279v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Temporal Dynamics of Regularity Extraction in Non-Human Primates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brain correlates of phonological recoding of visual symbols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40 (4), pp.1019-1030. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132, pp.359-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cogs.12279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432258v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General or Idiosyncratic Item Effects: What Is the Good Target for Models?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The time course of visual influences in letter recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie K. Riès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume A. Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xlm0000062⟩</w:t>
+              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.406-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13415-015-0400-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438489v1</w:t>
+                <w:t xml:space="preserve">hal-01432279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre-embedded structures are a by-product of associative learning and working memory constraints: Evidence from baboons (Papio Papio)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Temporal Dynamics of Regularity Extraction in Non-Human Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2011.12.005⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (4), pp.1019-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cogs.12279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04450859v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time course of visual letter perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Madec</w:t>
+                <w:t xml:space="preserve">General or Idiosyncratic Item Effects: What Is the Good Target for Models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (5), pp.1597-1601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xlm0000062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152197v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre-embedded structures are a by-product of associative learning and working memory constraints: Evidence from baboons (Papio Papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 123 (1), pp.180-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cognition.2011.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439711v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using visual strategies to support verbal comprehension in an adolescent with Down syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Esther Reibel</w:t>
+                <w:t xml:space="preserve">The time course of visual letter perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Language Teaching and Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (7), pp.1645--1655</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0265659010371564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440383v1</w:t>
+                <w:t xml:space="preserve">hal-01152197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing Data Imputation and Corrected Statistics for Large-Scale Behavioral Databases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centre-embedded structures are a by-product of associative learning and working memory constraints: Evidence from baboons (Papio Papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-011-0071-2⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 123 (1), pp.180-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2011.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567176v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Intraclass Correlation Statistics to Test Item Performance Models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using visual strategies to support verbal comprehension in an adolescent with Down syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Peereman</w:t>
+                <w:t xml:space="preserve">Jean-François Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Spieler</w:t>
+                <w:t xml:space="preserve">Anne-Marie Mazaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-010-0020-5⟩</w:t>
+              <w:t xml:space="preserve">Child Language Teaching and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (1), pp.84-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0265659010371564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522759v2</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using visual strategies to support verbal comprehension in an adolescent with Down syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Esther Reibel</w:t>
+                <w:t xml:space="preserve">Missing Data Imputation and Corrected Statistics for Large-Scale Behavioral Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Language Teaching and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0265659010371564⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, in press, doi: 10.3758/s13428-011-0071-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-011-0071-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450932v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Item Variance in Large-scale Databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validated Intraclass Correlation Statistics to Test Item Performance Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriele Brand-d'Abrescia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Peereman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Spieler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Courrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2010.00200⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (1), pp. 37-55, DOI 10.3758/s13428-010-0020-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-010-0020-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450928v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated intraclass correlation statistics to test item performance models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using visual strategies to support verbal comprehension in an adolescent with Down syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Peereman</w:t>
+                <w:t xml:space="preserve">Jean-François Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Spieler</w:t>
+                <w:t xml:space="preserve">Anne-Marie Mazaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-010-0020-5⟩</w:t>
+              <w:t xml:space="preserve">Child Language Teaching and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (1), pp.84-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0265659010371564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450933v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for item variance in large-scale databases</w:t>
+                <w:t xml:space="preserve">Accounting for Item Variance in Large-scale Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+              <w:t xml:space="preserve">, 2010, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2010.00200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440444v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing computational models of letter perception with item-level event-related potentials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validated intraclass correlation statistics to test item performance models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriele Brand-D’abrescia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Peereman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Spieler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09541440802176300⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (1), pp.37-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-010-0020-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450923v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Item performance in visual word recognition</w:t>
+                <w:t xml:space="preserve">Accounting for item variance in large-scale databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courrieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/PBR.16.3.600⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2010.00200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450926v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing computational models of letter perception with item-level event-related potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 26 (1), pp.7--22. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+              <w:t xml:space="preserve">, 2009, 26 (1), pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09541440802176300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152193v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexical and Sublexical Units in Speech Perception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Item performance in visual word recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schmidt-Weigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-6709.2009.01012.x⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.600-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/PBR.16.3.600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450861v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatization of letter-name knowledge in beginning readers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing computational models of letter perception with item-level event-related potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (1), pp.7--22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09541440802176300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440610v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter perception: from pixels to pandemonium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+                <w:t xml:space="preserve">Lexical and Sublexical Units in Speech Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2008.06.006⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (2), pp.260-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-6709.2009.01012.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01152181v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does unconscious thought improve complex decision making?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Letter perception: from pixels to pandemonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Perruchet</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-008-0156-4⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (10), pp.381--387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2008.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04450921v1</w:t>
+                <w:t xml:space="preserve">hal-01152181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter perception: from pixels to pandemonium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+                <w:t xml:space="preserve">Automatization of letter-name knowledge in beginning readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (2), pp.187-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04450919v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatization of letter-name knowledge in beginning readers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does unconscious thought improve complex decision making?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (3), pp.372-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-008-0156-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450920v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable onsets are perceptual reading units</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Puijalon</w:t>
+                <w:t xml:space="preserve">Letter perception: from pixels to pandemonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03193469⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (10), pp.381-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2008.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450918v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case of normal word reading but impaired letter naming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatization of letter-name knowledge in beginning readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niels Schiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (2), pp.187-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2005.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04450124v1</w:t>
+                <w:t xml:space="preserve">hal-04450920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do distractors interfere with memory for study pairs in associative recognition?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Perruchet</w:t>
+                <w:t xml:space="preserve">Syllable onsets are perceptual reading units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriele Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébatien Paction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 34 (5), pp.1046-1054. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03193251⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 35 (5), pp.966-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03193469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450127v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter-by-letter processing in the phonological conversion of multiletter graphemes: Searching for sounds in printed pseudowords</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A case of normal word reading but impaired letter naming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Schiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (2), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2005.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/BF03193810⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04450125v1</w:t>
+                <w:t xml:space="preserve">hal-04450124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter-by-letter processing in the phonological conversion of multi-letter graphemes: Searching sounds in printed pseudowords</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriele Brand</w:t>
+                <w:t xml:space="preserve">Do distractors interfere with memory for study pairs in associative recognition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eimeric Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébatien Paction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03193810⟩</w:t>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (5), pp.1046-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03193251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397484v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphemic complexity and multiple print-to-sound associations in visual word recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Letter-by-letter processing in the phonological conversion of multiletter graphemes: Searching for sounds in printed pseudowords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Peereman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriele Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niels Schiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03195298⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (1), pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03193810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450086v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the mastery of center-embedded linguistic structures distinguish humans from nonhuman primates?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Perruchet</w:t>
+                <w:t xml:space="preserve">Letter-by-letter processing in the phonological conversion of multi-letter graphemes: Searching sounds in printed pseudowords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Peereman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriele Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 12 (2), pp.307-313. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03196377⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 13 (1), pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03193810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450084v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where is the syllable priming effect in visual word recognition?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriele Brand</w:t>
+                <w:t xml:space="preserve">Does the mastery of center-embedded linguistic structures distinguish humans from nonhuman primates?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Peereman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0749-596X(02)00522-3⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (2), pp.307-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03196377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04450079v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrammatic Broca's Aphasia Is Not Associated with a Single Pattern of Comprehension Performance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphemic complexity and multiple print-to-sound associations in visual word recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rita Berndt</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Schiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 76 (2), pp.158-184. </w:t>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (1), pp.76-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/brln.1999.2275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/BF03195298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04450077v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and Phonological Codes in Letter and Word Recognition: Evidence from Incremental Priming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur M Jacobs</w:t>
+                <w:t xml:space="preserve">Where is the syllable priming effect in visual word recognition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriele Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Peereman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/713755906⟩</w:t>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 48 (2), pp.435-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0749-596X(02)00522-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878976v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphemes are perceptual reading units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agrammatic Broca's Aphasia Is Not Associated with a Single Pattern of Comprehension Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Caramazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erminio Capitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arthur Jacobs</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Berndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0010-0277(99)00078-5⟩</w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 76 (2), pp.158-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/brln.1999.2275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450072v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonographic sublexical units in visual word recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans-Christoph Nuerk</w:t>
+                <w:t xml:space="preserve">Visual and Phonological Codes in Letter and Word Recognition: Evidence from Incremental Priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur M Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arthur M Jacobs</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 53 (3), pp.671-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/713755906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450074v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating individual word identification thresholds and errors in the fragmentation task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Graphemes are perceptual reading units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03201158⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 75 (1), pp.B1-B12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-0277(99)00078-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450068v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phonographic sublexical units in visual word recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Christoph Nuerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur M Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2, pp.25-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulating individual word identification thresholds and errors in the fragmentation task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 26 (3), pp.490-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03201158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A phoneme effect in visual word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schmidt-Weigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 68 (3), pp.B71-B80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0010-0277(98)00051-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8070,611 +8317,611 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal Repertoire of Captive Guinea Baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caralyn Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis-Jean Boë; Joël Fagot; Pascal Perrier; Jean-Luc Schwartz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origins of human language: Continuities and discontinuities with nonhuman primates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.15-58, 2017, Speech Production and Perception, 978-3-631-73726-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b12405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard psychanalytique sur le couplage individu-environnement dans la maladie d'Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Quaderi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche non médicamenteuse dans la maladie d'Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nuit porte-t-elle vraiment conseil ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Xavier Alario (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toutes les questions que vous vous posez sur votre cerveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Odile Jacob, pp.329-333, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le téléphone portable rend-il aveugle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Xavier Alario (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toutes les questions que vous vous posez sur votre cerveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Odile Jacob, pp.163-167, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture et représentation des mots dans la démence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Aghababian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. F. Michel, F. Verdureau, B. Dubois (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images et démence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solal, pp.117-130, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MROM-p: An Interactive Activation, Multiple Readout Model of Orthographic and Phonological Processes in Visual Word Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur M. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jonathan Grainger; Arthur Jacobs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Localist Connectionist Approaches To Human Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Erlbaum Associates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-188, 1998, Scientific Psychology Series, 9780203774533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId243"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8742,51 +8989,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BBD1E26"/>
+    <w:nsid w:val="E2E4F933"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8973,51 +9220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8204-483X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07404009X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-1680-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442203v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Armand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2026.102090" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Bonafos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Freyermuth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tron&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2026.103363" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865055v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F Chartier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/57zj4_v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ordonez Magro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pinto Arata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04678310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.242.0263" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.243.0277" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cauzinille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Marxer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23666" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04678309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.242.0165" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241228548" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Flatot-Blin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derynck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fossard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Khalfa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11152226" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-023-00579-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.16706" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00564-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000336" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03709849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00537-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Nemeth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13124" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lazartigues" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13121" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Melmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270580" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943212v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bogaerts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Franco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820941356" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943216v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-019-00405-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096288v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Goff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Abadie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courrieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01178-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Fagot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Malassis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.10.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Parra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2019.102765" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Olivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226647" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Minier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12343" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haggard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jacobs" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755906" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096276v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wilson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Spierings" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ravignani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Mueller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toben Mintz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12381" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Madec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.02.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Le Goff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie K. Ri&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A. Rousselet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-015-0400-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12279" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438489v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000062" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450859v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2011.12.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4WHJ0DJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152197v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439711v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440383v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lecas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mazaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Reibel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265659010371564" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567176v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-011-0071-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522759v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriele Brand-d'Abrescia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spieler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-010-0020-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450932v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450928v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2010.00200" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450933v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriele Brand-D&#8217;abrescia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440444v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450923v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802176300" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450926v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schmidt-Weigand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.16.3.600" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152193v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Giroux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-6709.2009.01012.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440610v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bonnefoy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152181v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2008.06.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHF2G97-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450921v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Goldstein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-008-0156-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TX7TFVW8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450919v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450920v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bonnefoy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450918v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriele Brand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puijalon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193469" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450124v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Schiller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2005.09.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450127v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimeric Hivert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;batien Paction" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193251" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450125v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193810" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397484v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450086v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195298" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03196377" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450079v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-596X(02)00522-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW4KXB91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450077v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caramazza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erminio Capitani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Berndt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brln.1999.2275" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQJ99MZG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878976v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M Jacobs" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450072v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(99)00078-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-448BQ8B2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450074v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christoph Nuerk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Graf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450068v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03201158" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450071v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(98)00051-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD2J8P4T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649539v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caralyn Kemp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450914v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450911v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450867v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aghababian" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450865v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M. Jacobs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Localist-Connectionist-Approaches-To-Human-Cognition/Grainger-Jacobs-Jacobs/p/book/9781138002753#" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8204-483X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07404009X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-1680-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442203v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Armand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2026.102090" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Bonafos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Freyermuth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tron&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2026.103363" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248701v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Maaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.70285" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248730v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-026-00431-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865055v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F Chartier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/57zj4_v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ordonez Magro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pinto Arata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04678310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.242.0263" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cauzinille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Marxer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23666" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.243.0277" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04678309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.242.0165" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241228548" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Flatot-Blin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derynck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fossard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Khalfa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11152226" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-023-00579-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.16706" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272923v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181398v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00564-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000336" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03709849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00537-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Nemeth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lazartigues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13121" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Melmi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270580" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bogaerts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Franco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820941356" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943216v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-019-00405-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Fagot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Malassis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.10.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Parra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2019.102765" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Goff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Abadie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courrieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01178-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421774v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Olivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226647" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Minier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12343" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980269v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haggard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jacobs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755906" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wilson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Spierings" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ravignani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Mueller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toben Mintz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12381" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Madec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.02.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432279v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Le Goff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie K. Ri&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A. Rousselet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-015-0400-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12279" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000062" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450859v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2011.12.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4WHJ0DJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152197v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439711v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lecas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mazaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Reibel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265659010371564" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-011-0071-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522759v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriele Brand-d'Abrescia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spieler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-010-0020-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450932v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2010.00200" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriele Brand-D&#8217;abrescia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450923v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802176300" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schmidt-Weigand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.16.3.600" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152193v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Giroux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-6709.2009.01012.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152181v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2008.06.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHF2G97-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440610v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bonnefoy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Goldstein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-008-0156-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TX7TFVW8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bonnefoy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450918v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriele Brand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puijalon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193469" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450124v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Schiller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2005.09.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450127v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimeric Hivert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;batien Paction" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193251" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450125v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193810" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450084v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03196377" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450086v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195298" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450079v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-596X(02)00522-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW4KXB91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450077v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caramazza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erminio Capitani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Berndt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brln.1999.2275" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQJ99MZG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878976v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M Jacobs" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(99)00078-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-448BQ8B2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450074v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christoph Nuerk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Graf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450068v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03201158" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450071v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(98)00051-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD2J8P4T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649539v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caralyn Kemp" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450914v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450912v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450911v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450867v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aghababian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450865v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M. Jacobs" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Localist-Connectionist-Approaches-To-Human-Cognition/Grainger-Jacobs-Jacobs/p/book/9781138002753#" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>