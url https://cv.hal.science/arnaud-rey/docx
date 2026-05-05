--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -1010,222 +1010,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying machine learning to primate bioacoustics: review and perspectives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chomsky’s error on language and implicit statistical learning: Introduction to the special issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.23666⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 124 (3), pp.277-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.243.0277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658068v1</w:t>
+                <w:t xml:space="preserve">hal-05139675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chomsky’s error on language and implicit statistical learning: Introduction to the special issue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying machine learning to primate bioacoustics: review and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Cauzinille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Marxer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° 124 (3), pp.277-282. </w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.243.0277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajp.23666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05139675v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations are all we need</w:t>
               </w:r>
@@ -1312,51 +1312,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 124 (3), pp.277-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anpsy1.243.0277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791339v1</w:t>
@@ -3123,369 +3123,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943216v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The baboon: A model for the study of language evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The primacy order effect in complex decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël R Fagot</w:t>
+                <w:t xml:space="preserve">Kévin Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+                <w:t xml:space="preserve">Marlène Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Courrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.10.006⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84, pp.1739-1748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-019-01178-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087466v1</w:t>
+                <w:t xml:space="preserve">hal-02096288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interoception and imagination loop in hypnotic phenomena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The baboon: A model for the study of language evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël R Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Parra</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2019.102765⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172592v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The primacy order effect in complex decision making</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The interoception and imagination loop in hypnotic phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courrieu</w:t>
+                <w:t xml:space="preserve">Alain Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud R Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 84, pp.1739-1748. </w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.102765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-019-01178-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2019.102765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096288v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spelling performance on the web and in the lab</w:t>
               </w:r>
@@ -3523,51 +3523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pacton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (12), pp.e0226647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3627,51 +3627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3731,51 +3731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agency modulates interactions with automation technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3982,77 +3982,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-adjacent Dependencies Processing in Human and Non-human Primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (5), pp.1677-1699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4228,51 +4228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain correlates of phonological recoding of visual symbols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4587,51 +4587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General or Idiosyncratic Item Effects: What Is the Good Target for Models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5148,51 +5148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missing Data Imputation and Corrected Statistics for Large-Scale Behavioral Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5239,51 +5239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validated Intraclass Correlation Statistics to Test Item Performance Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriele Brand-d'Abrescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5499,51 +5499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Item Variance in Large-scale Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5577,51 +5577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validated intraclass correlation statistics to test item performance models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriele Brand-D’abrescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5720,51 +5720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for item variance in large-scale databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5928,51 +5928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Item performance in visual word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schmidt-Weigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6234,225 +6234,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter perception: from pixels to pandemonium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+                <w:t xml:space="preserve">Automatization of letter-name knowledge in beginning readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (2), pp.187-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152181v1</w:t>
+                <w:t xml:space="preserve">hal-01440610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatization of letter-name knowledge in beginning readers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Bonnefoy</w:t>
+                <w:t xml:space="preserve">Letter perception: from pixels to pandemonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (10), pp.381--387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2008.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440610v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does unconscious thought improve complex decision making?</w:t>
               </w:r>
@@ -6603,70 +6603,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12 (10), pp.381-387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tics.2008.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -8370,64 +8370,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis-Jean Boë; Joël Fagot; Pascal Perrier; Jean-Luc Schwartz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origins of human language: Continuities and discontinuities with nonhuman primates</w:t>
@@ -8989,51 +8989,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2E4F933"/>
+    <w:nsid w:val="8A534687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9220,51 +9220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8204-483X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07404009X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-1680-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442203v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Armand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2026.102090" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Bonafos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Freyermuth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tron&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2026.103363" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248701v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Maaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.70285" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248730v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-026-00431-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865055v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F Chartier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/57zj4_v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ordonez Magro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pinto Arata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04678310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.242.0263" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cauzinille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Marxer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23666" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.243.0277" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04678309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.242.0165" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241228548" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Flatot-Blin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derynck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fossard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Khalfa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11152226" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-023-00579-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.16706" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272923v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181398v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00564-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000336" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03709849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00537-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Nemeth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lazartigues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13121" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Melmi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270580" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bogaerts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Franco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820941356" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943216v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-019-00405-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Fagot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Malassis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.10.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Parra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2019.102765" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Goff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Abadie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courrieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01178-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421774v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Olivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226647" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Minier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12343" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980269v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haggard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jacobs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755906" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wilson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Spierings" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ravignani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Mueller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toben Mintz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12381" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Madec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.02.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432279v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Le Goff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie K. Ri&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A. Rousselet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-015-0400-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12279" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000062" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450859v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2011.12.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4WHJ0DJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152197v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439711v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lecas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mazaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Reibel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265659010371564" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-011-0071-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522759v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriele Brand-d'Abrescia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spieler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-010-0020-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450932v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2010.00200" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriele Brand-D&#8217;abrescia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450923v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802176300" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schmidt-Weigand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.16.3.600" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152193v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Giroux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-6709.2009.01012.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152181v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2008.06.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHF2G97-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440610v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bonnefoy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Goldstein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-008-0156-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TX7TFVW8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bonnefoy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450918v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriele Brand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puijalon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193469" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450124v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Schiller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2005.09.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450127v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimeric Hivert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;batien Paction" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193251" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450125v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193810" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450084v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03196377" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450086v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195298" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450079v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-596X(02)00522-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW4KXB91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450077v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caramazza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erminio Capitani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Berndt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brln.1999.2275" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQJ99MZG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878976v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M Jacobs" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(99)00078-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-448BQ8B2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450074v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christoph Nuerk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Graf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450068v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03201158" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450071v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(98)00051-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD2J8P4T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649539v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caralyn Kemp" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450914v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450912v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450911v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450867v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aghababian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450865v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M. Jacobs" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Localist-Connectionist-Approaches-To-Human-Cognition/Grainger-Jacobs-Jacobs/p/book/9781138002753#" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8204-483X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07404009X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-1680-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442203v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Armand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2026.102090" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Bonafos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Freyermuth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tron&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2026.103363" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248701v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Maaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.70285" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248730v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-026-00431-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865055v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F Chartier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/57zj4_v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ordonez Magro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pinto Arata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04678310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.242.0263" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139675v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.243.0277" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cauzinille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Marxer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23666" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04678309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.242.0165" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241228548" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Flatot-Blin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derynck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fossard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Khalfa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11152226" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-023-00579-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.16706" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272923v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181398v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00564-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000336" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03709849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00537-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Nemeth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lazartigues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13121" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Melmi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270580" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bogaerts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Franco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820941356" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943216v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-019-00405-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Goff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Abadie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01178-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087466v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Fagot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Malassis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.10.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172592v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Parra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2019.102765" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421774v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Olivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226647" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Minier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12343" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980269v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haggard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jacobs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755906" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wilson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Spierings" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ravignani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Mueller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toben Mintz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12381" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Madec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.02.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432279v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Le Goff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie K. Ri&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A. Rousselet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-015-0400-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12279" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000062" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450859v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2011.12.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4WHJ0DJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152197v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439711v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lecas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mazaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Reibel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265659010371564" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-011-0071-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522759v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriele Brand-d'Abrescia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spieler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-010-0020-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450932v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2010.00200" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriele Brand-D&#8217;abrescia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450923v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802176300" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schmidt-Weigand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.16.3.600" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152193v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Giroux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-6709.2009.01012.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440610v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bonnefoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152181v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2008.06.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHF2G97-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Goldstein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-008-0156-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TX7TFVW8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bonnefoy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450918v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriele Brand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puijalon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193469" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450124v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Schiller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2005.09.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450127v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimeric Hivert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;batien Paction" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193251" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450125v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193810" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450084v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03196377" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450086v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195298" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450079v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-596X(02)00522-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW4KXB91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450077v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caramazza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erminio Capitani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Berndt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brln.1999.2275" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQJ99MZG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878976v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M Jacobs" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(99)00078-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-448BQ8B2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450074v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christoph Nuerk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Graf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450068v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03201158" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450071v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(98)00051-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD2J8P4T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649539v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caralyn Kemp" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450914v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450912v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450911v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450867v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aghababian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450865v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M. Jacobs" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Localist-Connectionist-Approaches-To-Human-Cognition/Grainger-Jacobs-Jacobs/p/book/9781138002753#" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>